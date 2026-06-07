--- v0 (2026-05-16)
+++ v1 (2026-06-07)
@@ -14,1401 +14,1434 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>Lokalita</t>
   </si>
   <si>
     <t>Začátek</t>
   </si>
   <si>
     <t>Konec</t>
   </si>
   <si>
     <t>Provádějící firma</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>Praha 9 - Satalice 
-[...6 lines deleted...]
-    <t>28.05.2026 15:30:00</t>
+    <t>Praha 6 - Bubeneč 
+Slavíčkova 110/13, 151/15, 153/17, 173/9, 196/7, 213/5, 361/1, 93/11, 
+parc. č. 714, 715 - stavba 
+U Vorlíků 361/5</t>
+  </si>
+  <si>
+    <t>24.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>24.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Česká voda-MEMSEP s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Slavíčkova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Libuš 
+Předposlední 
+Zlatokorunská 1017, 1018, 1019, 1020, 1021, 1022, 1023, 1024, 1025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTROŠTIKA, s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Postupné přepojení kabelů pro zrušení TS</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Pod Královkou 1943 
+Bělohorská 1943 
+Pod Marjánkou parc. č. 685 - CETIN, osvětlení přechodu pro chodce č. 
+591993</t>
+  </si>
+  <si>
+    <t>08.06.2026 07:00:00</t>
+  </si>
+  <si>
+    <t>08.06.2026 15:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AVE ELEKTRO - Jelínek s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Jílkova + okolí</t>
+  </si>
+  <si>
+    <t>Praha 10 - Hostivař 
+Pražská parc.č.1761/26, 1740/1</t>
+  </si>
+  <si>
+    <t>08.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>08.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Pražská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+U Židovského Hřbitova 1039, 1040, 1041, 1042, 1043</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> JEZL ELEKTRO s. r. o.
+</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.U židovského hřbitova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Chuchelská 1893, 508, 562, 616, 2188, 2251, 2167 
+Hrubínova 1101, 1780, 2032, 449, 525 
+Lysinská 2008, 152</t>
   </si>
   <si>
     <t xml:space="preserve"> Energo Praha spol. s r.o.
 </t>
   </si>
   <si>
-    <t>Nová SP5 ul. Drahelická</t>
+    <t>Výměna RIS 49/1780 ul. Hrubínova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Kotorská 1578, 1579, 1580</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EQUANS Services a.s.
+</t>
+  </si>
+  <si>
+    <t>Oprava RIS 16/1578 ul.Kotorská</t>
   </si>
   <si>
     <t>Praha 6 - Břevnov 
-Jílkova 90 
-[...89 lines deleted...]
-    <t>Obnova kNN ul. Pilotů</t>
+8. listopadu 855, 856, 857, 858, 610, 611, 612, 1155, 597, 598, 599 
+Dvořeckého 855	 
+Říčanova 610, 611,612</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. 8.listopadu</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Českobrodská 1, 1A, 516, 39, 93, 448, 231, 225, 95, MKS č. sloupu 9270 
+Za poštovskou zahradou 479, 564, 557, 588, 610, 607, 
+Mladých Běchovic parc. č. 47, ZBVO 0962 
+Drůbežnická 39, 208, 256, 261, 257, 262, 263</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Jana Karafiáta</t>
   </si>
   <si>
     <t>Praha 10 - Uhříněves 
-Pardubická 571, 572, 1134, 948, 1677, 623, 619, 620, 
-Rájecká 1095, 620, 1688</t>
+Pardubická 571, 572, 1134, 948, 1677, 623, 619, 620, 954, 745, 
+Rájecká 620, 1688, 1095, 1049, 1077, 1297, 1063, 1017, 
+Tichonická 1297, 1072, 1394, 1557, 1643, 1515, 1500, 1062, 1074, 1075, 
+1063, 1017, 1019, 1020, 
+parc.č.1884/282, 1884/281, 1884/280, 1884/254, 1884/285, 
+Zlenická 1049, 1052, 1051, 1056, 1050, 1077,</t>
   </si>
   <si>
     <t xml:space="preserve"> KORMAK Praha a.s.
 </t>
   </si>
   <si>
-    <t>Obnova sítě NN ul.Pardubická</t>
-[...30 lines deleted...]
-K tabulce Č.D., RS 9450</t>
+    <t>Obnova sítě NN ul.Zlenická</t>
+  </si>
+  <si>
+    <t>Praha 10 - Malešice 
+Černokostelecká 
+ZBVO č. ZM 0579</t>
+  </si>
+  <si>
+    <t>08.06.2026 10:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> Petra Vašinová
 </t>
   </si>
   <si>
-    <t>Výměna skř. 82/796 ul. Březecká</t>
-[...26 lines deleted...]
-    <t>Zkrácení SP5 ul. V bokách II</t>
+    <t>Zasmyčkování nové SP5 ul.Černokostelecká</t>
+  </si>
+  <si>
+    <t>Praha 5 - Lochkov 
+Za chalupami 117, 165, 190, 117, 159, 
+K Celinám 165</t>
+  </si>
+  <si>
+    <t>09.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>09.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Za chalupami</t>
+  </si>
+  <si>
+    <t>Praha-Kolov - Kolovraty 
+U Prknovky 930, 244, 245, 246, 335, 
+parc.č.1044</t>
+  </si>
+  <si>
+    <t>09.06.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> FOR ENERGY,s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.U Prknovky</t>
+  </si>
+  <si>
+    <t>Praha 10 - Vinohrady 
+Benešovská 1888, 1889, 1890, 1891/3 
+Hradešínská 1891/70, 2007, 1991/74 
+Šrobárova 1991/2</t>
+  </si>
+  <si>
+    <t>Připojení  nové SS 102-OT ul. Benešovská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Pardubická 937, 1473, 820, 624, 813, 639, 
+Rájecká 639</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Pardubická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kamýk 
+Lhotecká 
+Těšíkova 912 (parkovací dům), 
+řadič křižovatky ul.Lhotecká x Hasova</t>
+  </si>
+  <si>
+    <t>09.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Oprava RIS 92/987 ul.Těšíkova</t>
   </si>
   <si>
     <t>Praha 9 - Kyje 
 Broumarská 851, Stanice PVK, Veřejné osvětlení přechodu č. 591713, 
 597714, Městský rychlostní radar 
 Stupská 15, Stanice PVK</t>
   </si>
   <si>
-    <t>09.06.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>09.06.2026 17:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> SEG s.r.o.
 </t>
   </si>
   <si>
     <t>Nová skř. 78/P23, 78/P24 ul. Broumarská</t>
   </si>
   <si>
+    <t>Praha 6 - Břevnov 
+8. listopadu 855, 856, 857, 858, 610, 611, 612, 1155, 597, 598, 599 
+Dvořeckého 855	 
+Říčanova 610, 611, 612</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Do Újezda 230, 229, 501 
+Drůbežnická 245, 271 
+U Školního Pole 242, 483, 517, 520 
+Výjezdová 494, 502, 510</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Ctiradova 440 
+Na Zámecké 408, 409, 410, 440</t>
+  </si>
+  <si>
+    <t>09.06.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Na Zámecké</t>
+  </si>
+  <si>
     <t>Praha 9 - Újezd Nad Lesy 
 Staroújezdská 37, 19, 20, 49</t>
   </si>
   <si>
     <t>09.06.2026 10:00:00</t>
   </si>
   <si>
     <t>09.06.2026 15:00:00</t>
   </si>
   <si>
     <t>Nová SP5 ul. Staroújezdská</t>
   </si>
   <si>
-    <t>Praha 9 - Horní Počernice 
-[...1 lines deleted...]
-Datové centrum Seznam</t>
+    <t>Praha 5 - Hlubočepy 
+Barrandovská 492 
+Lumiérů 451, 452, 801, 
+Na Habrové parc.č.863/49 (stavba), 
+ZBVO č.0851 (THMP)</t>
   </si>
   <si>
     <t>10.06.2026 08:00:00</t>
   </si>
   <si>
-    <t>10.06.2026 13:00:00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> PREdistribuce, a.s.
+    <t>10.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Česká voda - MEMSEP, a.s.
 </t>
   </si>
   <si>
-    <t>Vypni TS 8165 pro BÚ</t>
+    <t>Výměna SP5 ul.Na Habrové</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Pardubická 954, 745, 820, 624, 813, 639, 
+Rájecká 639</t>
+  </si>
+  <si>
+    <t>Praha 6 - Vokovice 
+Nad Bořislavkou 488, 489, 512, 490, 491, 492, 497, 513, 514, parc. č. 
+1126/13, 1126/6, 1126/12, 1126/11, 1126/10, 1126/9, 1126/5, 1126/8, 
+1126/7 - garáže</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Nad Bořislavkou</t>
+  </si>
+  <si>
+    <t>Praha 5 - Lipence 
+Údolí hvězd 569, 228, 229, 230, 120, 119, 116, 34, chaty 
+K Údolí hvězd 269, 270, 281, 285, 363, 284, 278, 279, 318, 319, 276, 
+328, 313, 312, 303, 314, 321, 320, 327, 322, 323, 304, 325, 324, 329, 
+305, 306, 335, 330, 338, 488, 367, 334, 361</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.K Údolí hvězd</t>
+  </si>
+  <si>
+    <t>Praha 4 - Michle 
+Nuselská 159, 318, 336, 894</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Nuselská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Českobrodská 220, 243, 452 
+Do Újezda 285, 233, 532, 220, 529, 535, 243, 452, 649, 56, ZBVO 1331 
+Jana Karafiáta 207, 227, 490, 630, 94 
+Lilková 218, 221, 222, 223, 226, 234, 235, 265, 495 
+Výjezdová 224, 232, 244</t>
+  </si>
+  <si>
+    <t>Praha 8 - Ďáblice 
+Lobečská 309, 335, 732, 733</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Lobečská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Pod Marjánkou 1942 
+Pod Královkou 1942</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Vídeňská - mobiliář zastávka BUS Klárův ústav</t>
+  </si>
+  <si>
+    <t>10.06.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Úprava v RIS 59/759 ul.Vídeňská</t>
   </si>
   <si>
     <t>Praha 5 - Smíchov 
 Plzeňská 152, 1125, 1972, 3352, 2422, 2095, 2562 - pouze část odběrů 
 Pod Klikovkou 2677, 2391, 2392, 2452, 1916, 1917, 2279, 3066, 2425, 
 1348, 
 U Demartinky 1348, 2561, 1347, 1346, 152, 1792, 1791, 1125,</t>
   </si>
   <si>
-    <t>10.06.2026 16:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>TS 4174 Rekonstr./chytrá - normál</t>
   </si>
   <si>
-    <t>Praha 5 - Lipence 
-[...6 lines deleted...]
-    <t>Nová SS102 ul.K Údolí hvězd</t>
+    <t>Praha 9 - Horní Počernice 
+U Tabulky, Praha 9 
+Datové centrum Seznam</t>
+  </si>
+  <si>
+    <t>10.06.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PREdistribuce, a.s.
+</t>
+  </si>
+  <si>
+    <t>Vypni TS 8165 pro BÚ</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Ctiradova 440, 807, 902, 1743, 562/10, 
+Na Zámecké 408, 409, 410, 440</t>
+  </si>
+  <si>
+    <t>10.06.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Ctiradova</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Hartigova 1497, 1685, 1686 
+Jana Želivského 1686, 1687 
+Pod Krejcárkem parc. č. 2168/15</t>
+  </si>
+  <si>
+    <t>10.06.2026 16:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTRO HC
+</t>
+  </si>
+  <si>
+    <t>Obnova a rozšíření NN ul. Hartigova</t>
+  </si>
+  <si>
+    <t>Praha 2 - Vinohrady 
+Bělehradská 288, 289, 572, 597</t>
+  </si>
+  <si>
+    <t>10.06.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>10.06.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za ul. Bělehradská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Záběhlice 
+Jižní nám. 962 
+Jihozápadní VII 229 
+parc. 5190/22, 5190/23, 5186/3 
+Jižní IX 962, 229</t>
+  </si>
+  <si>
+    <t>11.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>11.06.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Připojení nové SP5 u. Jihozápadní VII</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kamýk 
+Růženínská 909, 910 
+Ve Lhotce 587</t>
+  </si>
+  <si>
+    <t>11.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna a zrušení 3x RIS ul.Růženínská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Kašovická 728 
+Pardubická 954, 745, 820, 624, 813, 639, 1473, 937, 728, 
+Rájecká 639</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Na Zámecké 348 
+Nám. Bratří Synků 1, 349</t>
+  </si>
+  <si>
+    <t>11.06.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN náměstí Bratří Synků</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Roháčova 1278, 1262 
+Zelenky-Hajského 1163, 1262</t>
+  </si>
+  <si>
+    <t>11.06.2026 16:30:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Lhotka 
+Klánova 1054, 141, 801, 
+parc.č.200, 
+Nad Koupadly 53</t>
+  </si>
+  <si>
+    <t>11.06.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>11.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Přeložka SP5 ul.Klánova</t>
+  </si>
+  <si>
+    <t>Praha 8 - Karlín 
+Sokolovská 106/42, 111/36, 126/40, 127/38</t>
+  </si>
+  <si>
+    <t>11.06.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Spojení dvojkoncovky ul. Sokolovská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Jana Karafiáta 174, 175, 190, 195 
+Na Spáleništi 259, 269, 445, 453, 454, 477</t>
   </si>
   <si>
     <t>12.06.2026 08:00:00</t>
   </si>
   <si>
     <t>12.06.2026 16:00:00</t>
   </si>
   <si>
     <t>Nová SS102 ul.Údolí hvězd</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Horoušanská 144, 145, 146, 695</t>
+  </si>
+  <si>
+    <t>12.06.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Horoušanská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Jana Karafiáta 207, 227, 490, 630, 94, 449</t>
+  </si>
+  <si>
+    <t>Praha 7 - Troja 
+Nad Kazankou 71 
+Trojská 202 
+U lisu 779, 148, parc. č. 443 
+Pod Havránkou 865</t>
+  </si>
+  <si>
+    <t>Drobná obnova kNN ul. U lisu</t>
+  </si>
+  <si>
+    <t>Praha 4 - Záběhlice 
+Kremnická 1401, 3030, 3031 
+výměník, ZBVO č. ZM 1171</t>
+  </si>
+  <si>
+    <t>15.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>15.06.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Kremnická + okolí</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Jana Karafiáta 486 
+V Okálech 485, 505, 506, 518, 538, 541, 486</t>
+  </si>
+  <si>
+    <t>15.06.2026 16:00:00</t>
   </si>
   <si>
     <t>Praha 10 - Vršovice 
 Přípotoční 835, 915</t>
   </si>
   <si>
-    <t>15.06.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>15.06.2026 14:00:00</t>
   </si>
   <si>
     <t>TS 2446 Rekonstr./chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 8 - Kobylisy 
+Čimická 1021, 1022, 1023, 1024, 440 
+Kobyliské náměstí 439</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Čimická</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Smaragdová 1226, 433, 434, 322, 321, 396, 444, 1277, 501, 
+Meskářova 496, 630, 498, 563, 615, 669, 442, 497, 391, 290, 495, 303, 
+Návětrná 551, 669</t>
+  </si>
+  <si>
+    <t>15.06.2026 08:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
+</t>
+  </si>
+  <si>
+    <t>TS 4033 Rekonstr./chytrá - vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Prosecká parc. č. 2551/2</t>
+  </si>
+  <si>
+    <t>15.06.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Prosecká</t>
+  </si>
+  <si>
+    <t>16.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>16.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Českobrodská 156, 179, 198, 240 
+Jana Karafiáta 164, 167, 173, 178, 179 
+Na Vaňhově 198, 157, 163, 168, 172, 176, 192 
+Na Vydrholci 155, 158, 159, 160, 181, 540</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Čestmírova 363, 365, 390 
+Na Zámecké 348 
+nám. Bratří Synků 1, 349 
+parc.č.2942/2 (kiosek, zázemí MHD)</t>
+  </si>
+  <si>
+    <t>16.06.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Radotín 
+Kolová 1644, 991 
+Lošetická 1168, 1192, 1574 
+Zderazská 1297, 1618, 2033, 1723, 2206, 942</t>
+  </si>
+  <si>
+    <t>16.06.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>16.06.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Zderazská</t>
+  </si>
+  <si>
+    <t>Praha 7 - Troja 
+Nádvorní parc. č. 146/4 
+Trojská 380, 49, 653, 704</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Trojská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+U Šalamounky 3084, 1223, 1551, 2915, 2906, 2303, 2304, 2664, 
+parc.č.2483/7, 2483/8</t>
+  </si>
+  <si>
+    <t>16.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tomáš Polena-elektro-mont
+</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.U Šalamounky</t>
+  </si>
+  <si>
+    <t>Praha-západ - Roztoky 
+Kroupka 152, 96, 121, 120, 76, 64,</t>
+  </si>
+  <si>
+    <t>17.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>17.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Jungmannova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Záběhlice 
+Kremnická 1401, 3026, 3027, 3028, 3029, 3030, 3031 
+výměník, ZBVO č. ZM 1171 
+Púchovská 2785, 2786, 2787, 2788 
+Zvolenská 3127, 3128</t>
+  </si>
+  <si>
+    <t>17.06.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Antonína Hodného 133, 153, 170 
+Travnatá 629</t>
+  </si>
+  <si>
+    <t>17.06.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Antonína Hodného-vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Dolní 1475, 1476, 1477, 1478, 1479, 1480, 1481, 1503, 1502, 1606 
+Jaurisova 1500, 1501, 1502 
+Na Jezerce 1475 
+Pod Pramenem 1503, 1606</t>
+  </si>
+  <si>
+    <t>17.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS  1135 Rekonstrukce - vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kunratice 
+Bořetínská 391</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Bořetínská</t>
+  </si>
+  <si>
+    <t>Praha-západ - Roztoky 
+Kroupka 130, 129, 122, 72, 38 
+Kostelní 132, 69, 154</t>
+  </si>
+  <si>
+    <t>18.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>18.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Malešice 
+Dřevčická 32/2 
+parc.č.803/25 - Kompostárna Malešice</t>
+  </si>
+  <si>
+    <t>18.06.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Přepojení odběrů ul.Dřevčická</t>
+  </si>
+  <si>
+    <t>Praha 10 - Malešice 
+Limuzská parc.č.806/380 až 806/487 - garáže</t>
+  </si>
+  <si>
+    <t>18.06.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Limuzská</t>
   </si>
   <si>
     <t>Praha 5 - Lipence 
 Jiříčkova 473, 477,475, 
 ev.č.91, 238 
 Na Bambouzku 494, 268 
 K samoobsluze 170</t>
   </si>
   <si>
-    <t>18.06.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Výměna SP5 ul.Na Bambouzku</t>
+  </si>
+  <si>
+    <t>Praha 4 - Braník 
+Mezivrší 99 
+Nad vinohradem 1812, 542, 1561, 541, 1442, 191, 187, 188, 99</t>
+  </si>
+  <si>
+    <t>18.06.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Nad vinohradem</t>
+  </si>
+  <si>
+    <t>Praha 9 - Čakovice 
+Vrátenská 375, 374, 392, 384, 370, 366, 377, 383, 388, 389, parc. č. 
+319/7, 319/19</t>
+  </si>
+  <si>
+    <t>Nová skř. 72/P1 ul. Vrátenská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kamýk 
+Smotlachova 583</t>
+  </si>
+  <si>
+    <t>19.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>19.06.2026 17:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MERCATOR, s.r.o
+</t>
+  </si>
+  <si>
+    <t>Výměna RIS 92/583 ul.Smotlachova</t>
   </si>
   <si>
     <t>Praha 4 - Kamýk 
 Cholupická 296, 347</t>
   </si>
   <si>
-    <t>19.06.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>19.06.2026 15:30:00</t>
   </si>
   <si>
     <t>Nová SS102 ul.Zvolská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Lipence 
+Černošická parc.č.3113/1, 3115/1, 3111/2 - PVK č.369, 
+Nad Jezem - ZBVO č.0947</t>
+  </si>
+  <si>
+    <t>19.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Černošická</t>
+  </si>
+  <si>
+    <t>Praha 2 - Vinohrady 
+Londýnská 258/24, 595 
+Bruselská 258/7</t>
+  </si>
+  <si>
+    <t>19.06.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>19.06.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou ul. Londýnská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Vinohrady 
+Řipská 1432, 1445, 1446 
+Dykova 1432</t>
+  </si>
+  <si>
+    <t>20.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>20.06.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Připojení nového odběratele ul. Řipská</t>
+  </si>
+  <si>
+    <t>Praha 2 - Vinohrady 
+Vocelova 474/11, 477, 598, 602, 603 
+Bělehradská 474/89</t>
+  </si>
+  <si>
+    <t>20.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS za SP5 ul. Vocelova</t>
   </si>
   <si>
     <t>Praha 6 - Nebušice 
 Nebušická 980, 860, 676, 670, 857 
 parc. č. 1202/11 
 U Vizerky 2839, 2300 
 K Parku 708, 709, 710, 711, 712, 715, 716, 719, 720, 722, 723, 726, 
 727, 731, 732, 735, 736, 713, 714, 717, 718, 721, 724, 725, 729, 730, 
 733, 734, 737, 738, 766, 767 
 Nad Markytou 766, 728 (Vodafon) 
 U Házů 823, 824, 825, 826, 827, 828, 829, 830 
 V Oblouku 831, 832, 833, 834, 836, 837, 838 
 Na Habrovce 706, 707 
 ZBVO č. ZM 1387 
 Na Malé Šárce 784, 785, 786, 787, 789, 792, 795, 800, 801 
 Mezinárodní škola Nebušická 700</t>
   </si>
   <si>
     <t>22.06.2026 08:00:00</t>
   </si>
   <si>
     <t>22.06.2026 16:00:00</t>
   </si>
   <si>
     <t>TS 4198 - rekonstrukce/vypnutí</t>
   </si>
   <si>
+    <t>Praha 10 - Strašnice 
+Na vrších 549, 551, 550 
+U hranic 3209, 551 
+Bylanská 549</t>
+  </si>
+  <si>
+    <t>22.06.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>TS 1263 - přepojení kabelů (1.etapa)</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Štěpánská 625</t>
+  </si>
+  <si>
+    <t>22.06.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Štěpánská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hrdlořezy 
+Nad Smetankou 221/5, 221/3, 222 
+V třešňovce 2X EV - nabíjecí stanice</t>
+  </si>
+  <si>
+    <t>22.06.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění skř. 50/P6 ul. V třešňovce</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Nuselská 83, 401, 318, 302, 2, 296, 297, 96 
+Nám. Bratří Synků 3, 363 
+Vlastislavova 96, 152, 297, 303, 521, 1636, 418 
+Čestmírova 363, 365, 390, 521, 2, 303</t>
+  </si>
+  <si>
+    <t>22.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 3984 Rekonstr./chytrá - vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 5 - Jinonice 
+K Nové Vsi 638, 843, 104, 642, 66, 91, 59, 46, 61, 68, 57, 62, 114, 67 
+71, 
+parc.č.1606, 1614/2, 1615/2 
+K jihu 702, 990, 550 
+K Opatřilce parc.č.1618, 1617/2</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.V Nové Vsi</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kunratice 
+Nad Šeberákem 1761, 1762 
+parc. č. 2354/51 
+K Jelenám 
+parc. č. 2354/45, 2354/44</t>
+  </si>
+  <si>
+    <t>22.06.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Připojení nové SS 102 ul. K Jelenám</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+K Barrandovu 1085/1 - BP Shell, nabíjecí stanice, plynová stanice CNG 
+Chlupáčova 1176/12, 1176/10, 1178/8, 1204/6, 1204/4, 1225/2 
+Geologická 1225/25, 1225/23, 1225/21 
+Devonská 1242/14, 1242/16, 1242/18</t>
+  </si>
+  <si>
+    <t>Oprava RIS 132/0Y ul.Geologická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kunratice 
+Vídeňská - autobazar, Billboard, ZBVO 0130</t>
+  </si>
+  <si>
+    <t>23.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>23.06.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění RIS 59/0Z ul.Vídeňská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+V předpolí 1303, 1304, 1305, 1306, 1307, 1308, 1426, 903, 902 
+U Hranic 1303</t>
+  </si>
+  <si>
+    <t>23.06.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>TS 1263 - přepojení kabelů (2.etapa)</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kamýk 
+Smotlachova 939</t>
+  </si>
+  <si>
+    <t>23.06.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 92/939 za novou</t>
+  </si>
+  <si>
+    <t>23.06.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Nad Kamínkou 1197</t>
+  </si>
+  <si>
+    <t>23.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Nová RIS 125/1197 ul.Nad Kamínkou</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Božanovská 1372, 1380, 1381, 1382, 1383, 1384, 2481, 2843, parc. č. 
+3134/7 
+Spojenců 1379</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Božanovská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Suchdol 
+Štěpnice 
+zahrádkářská osada</t>
+  </si>
+  <si>
+    <t>23.06.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Výměna kabelu 1kV + výměna SP5 za RIS</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kunratice 
+Vídeňská 1185, 1187, 865, 789, 790, 1879, 1398 
+Jihočeská 566 
+K ústavu 623, 1208 
+Ke Skladům parc.č.751</t>
+  </si>
+  <si>
+    <t>23.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Vídeňská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Hulická 1131, 1239, 1361, 190, 2641, 2642, 279, 456, 517, 2742, 191, 
+192, 285</t>
+  </si>
+  <si>
+    <t>24.06.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Hulická - vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Štěpánská 620, 621, 622</t>
+  </si>
+  <si>
+    <t>24.06.2026 15:00:00</t>
+  </si>
+  <si>
     <t>Praha 9 - Černý Most 
 Šromova parc. č. 221, 284 - Kolektory Praha</t>
   </si>
   <si>
-    <t>24.06.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>24.06.2026 13:30:00</t>
   </si>
   <si>
     <t xml:space="preserve"> Svelin-elektromontáže, s.r.o.
 </t>
   </si>
   <si>
     <t>TS 4831 Rekonstrukce/chytrá normál</t>
   </si>
   <si>
+    <t>Praha 5 - Hlubočepy</t>
+  </si>
+  <si>
+    <t>24.06.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 8958 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+Na vrších 1503, 2348, 2349</t>
+  </si>
+  <si>
+    <t>24.06.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>TS 1263 - přepojení kabelů (3.etapa)</t>
+  </si>
+  <si>
+    <t>Praha 10 - Štěrboholy 
+Nedokončená ZBVO 1481 
+Štěrboholská spojka ZBVO 0546</t>
+  </si>
+  <si>
+    <t>Výměna SP11 ul.Nedokončená</t>
+  </si>
+  <si>
+    <t>24.06.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>24.06.2026 11:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Antonína Hodného-normál</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Štěpánská 620, 621</t>
+  </si>
+  <si>
+    <t>25.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>25.06.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Přátelství 551/4</t>
+  </si>
+  <si>
+    <t>25.06.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 7460 - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky 
+Ke Klubovně 1631/8, 1638/4, 1634/6, 1632/10, 1637/12, 1640/14, 1636/16 
+1641/18, 1652/20, 2798/22, 1633/24, parc. č. 2409/1, 2424/4</t>
+  </si>
+  <si>
+    <t>25.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ENERGO CONCEPT s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Ke klubovně</t>
+  </si>
+  <si>
+    <t>Praha 8 - Dolní Chabry 
+Počeradská 736, 1024, 681, 715/30, 715/30a, 727, 739, 694, 473, parc. 
+č. 1047/1 
+Pod křížem 657</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Počeradská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Vysočany 
+Vypnuta TS 2009 
+Spojovací 783/41, Praha 9, Vysočany</t>
+  </si>
+  <si>
+    <t>Vypni TS 2009 pro BÚ. ...</t>
+  </si>
+  <si>
+    <t>Praha 2 - Nové Město 
+Salmovská 2036, 1534, 1545, 498</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Salmovská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Suchdol 
+K Roztokům 193 
+Zákolanská 205</t>
+  </si>
+  <si>
+    <t>26.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>26.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Zákolanská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Na Dvorcích 142, 144, 158, 159 
+Nová Cesta 141, 155, 1550, 167, 2111, 144</t>
+  </si>
+  <si>
+    <t>Výměna SP11/R za novou ul. Nová Cesta</t>
+  </si>
+  <si>
+    <t>26.06.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>26.06.2026 11:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Hulická - normál</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Jívanská 611, 612 
+Mezilesí 608, 609, 610, 617, parc. č. 1358/2</t>
+  </si>
+  <si>
+    <t>29.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>29.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COM-PAKT
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Mezilesí</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Štítného 1233, 585, 710, 711, 204 
+Chlumova 204</t>
+  </si>
+  <si>
+    <t>29.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 12/1233 ul. Štítného</t>
+  </si>
+  <si>
+    <t>Praha 9 - Čakovice 
+Hrdinova 454, 415, 1040, parc. č. 631</t>
+  </si>
+  <si>
+    <t>30.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>30.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Hrdinova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Vošahlíkova 225, 249</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Vošahlíkova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Chodov 
+Doubravická 1303, 1304</t>
+  </si>
+  <si>
+    <t>30.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Vyřazení 2x RIS ul.Doubravická</t>
+  </si>
+  <si>
     <t>Praha 1 - Staré Město 
 Dlouhá 727/39</t>
   </si>
   <si>
-    <t>30.06.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>30.06.2026 13:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> PREdistribuce a.s.
 </t>
   </si>
   <si>
     <t>TS 2685 - BÚ</t>
   </si>
   <si>
     <t>Praha 4 - Modřany 
-Na Blanseku 1310, 1776, 1777, 531, 967 
+Chuchelská 1830</t>
+  </si>
+  <si>
+    <t>01.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>01.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Chuchelská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Na Blanseku 1777, 1776, 531, 967, 1310, 1197 
 Voborského 1197 
-Klostermannova 1777, 1776, 1197</t>
-[...5 lines deleted...]
-    <t>15.05.2026 10:00:00</t>
+Klostermannova 1777, 1776</t>
+  </si>
+  <si>
+    <t>01.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>01.07.2026 12:00:00</t>
   </si>
   <si>
     <t>Výměna RIS 49/1197 ul.Voborského</t>
   </si>
   <si>
-    <t>Praha 5 - Smíchov 
-[...449 lines deleted...]
-    <t>Nová SS102 ul.Černošická</t>
+    <t>07.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>07.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS  1135 Rekonstrukce - normál</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dolní Měcholupy 
+Františka Jansy 694</t>
+  </si>
+  <si>
+    <t>09.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>09.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Připojení nové SS201 ul. Kutnohorská</t>
+  </si>
+  <si>
+    <t>09.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>TS 4033 Rekonstr./chytrá - normál</t>
   </si>
   <si>
     <t>13.07.2026 08:00:00</t>
   </si>
   <si>
+    <t>13.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Výměna 2x RIS ul.Doubravická</t>
+  </si>
+  <si>
     <t>13.07.2026 16:00:00</t>
   </si>
   <si>
     <t>TS 4198 - rekonstrukce/zapnutí</t>
+  </si>
+  <si>
+    <t>21.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 3984 Rekonstr./chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky</t>
+  </si>
+  <si>
+    <t>06.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>06.08.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 8957 vypnout - BÚ</t>
   </si>
   <si>
     <t>Praha 8 - Libeň 
 V Holešovičkách 747/2 
 Praha 8 - Libeň</t>
   </si>
   <si>
-    <t>06.08.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Vypni TS 8151 pro BÚ</t>
   </si>
   <si>
-    <t>Praha 9 - Čakovice 
-[...47 lines deleted...]
-  <si>
     <t>Praha 4 - Nusle 
-Otakarova 240, 6, 287, 207, 206, 
-[...420 lines deleted...]
-    <t>Výměna SP5 za novou ul. Evropská</t>
+TS 8648, Pikrtova, Praha 4, Nusle</t>
+  </si>
+  <si>
+    <t>31.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>31.10.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>vypnout TS 8648</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1737,2211 +1770,2207 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A127" sqref="A127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
         <v>11</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>29</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" t="s">
         <v>39</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" t="s">
         <v>40</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
         <v>43</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>55</v>
       </c>
       <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" t="s">
         <v>58</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>59</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E22" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E25" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>103</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="C30" t="s">
-        <v>107</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="C31" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>113</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="C32" t="s">
-        <v>116</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="C33" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="D33" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
-        <v>121</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="C34" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>123</v>
+        <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>124</v>
+        <v>95</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="C35" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E35" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="B36" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="C36" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="E36" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>103</v>
       </c>
       <c r="C37" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="E37" t="s">
-        <v>131</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="B38" t="s">
-        <v>129</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>133</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
-        <v>134</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
-        <v>135</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>136</v>
+        <v>107</v>
       </c>
       <c r="C39" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
-        <v>138</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
-        <v>139</v>
+        <v>113</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="C40" t="s">
-        <v>141</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E40" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>115</v>
       </c>
       <c r="C41" t="s">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="D41" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E41" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>143</v>
+        <v>118</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="E42" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>145</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="C43" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="E43" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="C44" t="s">
-        <v>149</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>152</v>
+        <v>126</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>127</v>
       </c>
       <c r="C45" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>156</v>
+        <v>78</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="C46" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
-        <v>159</v>
+        <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="C47" t="s">
-        <v>160</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E47" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
-        <v>162</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>127</v>
       </c>
       <c r="C48" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
-        <v>165</v>
+        <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="B49" t="s">
-        <v>167</v>
+        <v>127</v>
       </c>
       <c r="C49" t="s">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
-        <v>169</v>
+        <v>135</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>170</v>
+        <v>136</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>137</v>
       </c>
       <c r="C50" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E50" t="s">
-        <v>173</v>
+        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>174</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>137</v>
       </c>
       <c r="C51" t="s">
-        <v>175</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
-        <v>177</v>
+        <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>171</v>
+        <v>137</v>
       </c>
       <c r="C52" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="D52" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E52" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="B53" t="s">
-        <v>171</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
-        <v>179</v>
+        <v>141</v>
       </c>
       <c r="D53" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
-        <v>180</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>181</v>
+        <v>147</v>
       </c>
       <c r="B54" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="C54" t="s">
-        <v>182</v>
+        <v>141</v>
       </c>
       <c r="D54" t="s">
-        <v>35</v>
+        <v>149</v>
       </c>
       <c r="E54" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="B55" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="C55" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>176</v>
+        <v>40</v>
       </c>
       <c r="E55" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>183</v>
+        <v>145</v>
       </c>
       <c r="B56" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="C56" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>184</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>186</v>
+        <v>156</v>
       </c>
       <c r="B57" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
       <c r="C57" t="s">
-        <v>188</v>
+        <v>155</v>
       </c>
       <c r="D57" t="s">
-        <v>189</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
-        <v>190</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="B58" t="s">
-        <v>192</v>
+        <v>158</v>
       </c>
       <c r="C58" t="s">
-        <v>188</v>
+        <v>155</v>
       </c>
       <c r="D58" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E58" t="s">
-        <v>193</v>
+        <v>116</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>194</v>
+        <v>159</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>160</v>
       </c>
       <c r="C59" t="s">
-        <v>196</v>
+        <v>161</v>
       </c>
       <c r="D59" t="s">
-        <v>184</v>
+        <v>40</v>
       </c>
       <c r="E59" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>160</v>
       </c>
       <c r="C60" t="s">
-        <v>196</v>
+        <v>155</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
-        <v>198</v>
+        <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>199</v>
+        <v>165</v>
       </c>
       <c r="B61" t="s">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="C61" t="s">
-        <v>201</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="E61" t="s">
-        <v>202</v>
+        <v>168</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>203</v>
+        <v>169</v>
       </c>
       <c r="B62" t="s">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="C62" t="s">
-        <v>205</v>
+        <v>171</v>
       </c>
       <c r="D62" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
-        <v>206</v>
+        <v>172</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
-        <v>207</v>
+        <v>173</v>
       </c>
       <c r="B63" t="s">
-        <v>54</v>
+        <v>170</v>
       </c>
       <c r="C63" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E63" t="s">
-        <v>209</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>210</v>
+        <v>175</v>
       </c>
       <c r="B64" t="s">
-        <v>211</v>
+        <v>170</v>
       </c>
       <c r="C64" t="s">
-        <v>212</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E64" t="s">
-        <v>213</v>
+        <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>214</v>
+        <v>178</v>
       </c>
       <c r="B65" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="C65" t="s">
-        <v>216</v>
+        <v>179</v>
       </c>
       <c r="D65" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
-        <v>217</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
-        <v>218</v>
+        <v>181</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>170</v>
       </c>
       <c r="C66" t="s">
-        <v>220</v>
+        <v>171</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
-        <v>221</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2" t="s">
-        <v>222</v>
+        <v>183</v>
       </c>
       <c r="B67" t="s">
-        <v>223</v>
+        <v>184</v>
       </c>
       <c r="C67" t="s">
-        <v>224</v>
+        <v>185</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
-        <v>225</v>
+        <v>172</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="B68" t="s">
-        <v>84</v>
+        <v>184</v>
       </c>
       <c r="C68" t="s">
-        <v>227</v>
+        <v>187</v>
       </c>
       <c r="D68" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
-        <v>228</v>
+        <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
-        <v>87</v>
+        <v>189</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>184</v>
       </c>
       <c r="C69" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="D69" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E69" t="s">
-        <v>231</v>
+        <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
-        <v>232</v>
+        <v>192</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>184</v>
       </c>
       <c r="C70" t="s">
-        <v>234</v>
+        <v>185</v>
       </c>
       <c r="D70" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
-        <v>235</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
-        <v>236</v>
+        <v>194</v>
       </c>
       <c r="B71" t="s">
-        <v>106</v>
+        <v>184</v>
       </c>
       <c r="C71" t="s">
-        <v>237</v>
+        <v>195</v>
       </c>
       <c r="D71" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
-        <v>238</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>239</v>
+        <v>197</v>
       </c>
       <c r="B72" t="s">
-        <v>106</v>
+        <v>184</v>
       </c>
       <c r="C72" t="s">
-        <v>237</v>
+        <v>185</v>
       </c>
       <c r="D72" t="s">
         <v>26</v>
       </c>
       <c r="E72" t="s">
-        <v>240</v>
+        <v>198</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>241</v>
+        <v>199</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>200</v>
       </c>
       <c r="C73" t="s">
-        <v>237</v>
+        <v>201</v>
       </c>
       <c r="D73" t="s">
-        <v>150</v>
+        <v>202</v>
       </c>
       <c r="E73" t="s">
-        <v>151</v>
+        <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>243</v>
+        <v>204</v>
       </c>
       <c r="B74" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C74" t="s">
-        <v>120</v>
+        <v>205</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74" t="s">
-        <v>244</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>245</v>
+        <v>207</v>
       </c>
       <c r="B75" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C75" t="s">
-        <v>120</v>
+        <v>208</v>
       </c>
       <c r="D75" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
-        <v>238</v>
+        <v>209</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="B76" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="C76" t="s">
-        <v>120</v>
+        <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="E76" t="s">
-        <v>151</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>248</v>
+        <v>214</v>
       </c>
       <c r="B77" t="s">
-        <v>247</v>
+        <v>215</v>
       </c>
       <c r="C77" t="s">
-        <v>120</v>
+        <v>216</v>
       </c>
       <c r="D77" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
-        <v>48</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="B78" t="s">
-        <v>250</v>
+        <v>215</v>
       </c>
       <c r="C78" t="s">
-        <v>120</v>
+        <v>219</v>
       </c>
       <c r="D78" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
       <c r="B79" t="s">
-        <v>129</v>
+        <v>222</v>
       </c>
       <c r="C79" t="s">
-        <v>133</v>
+        <v>223</v>
       </c>
       <c r="D79" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
-        <v>253</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>122</v>
+        <v>225</v>
       </c>
       <c r="B80" t="s">
-        <v>129</v>
+        <v>222</v>
       </c>
       <c r="C80" t="s">
-        <v>133</v>
+        <v>226</v>
       </c>
       <c r="D80" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E80" t="s">
-        <v>123</v>
+        <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>254</v>
+        <v>228</v>
       </c>
       <c r="B81" t="s">
-        <v>129</v>
+        <v>222</v>
       </c>
       <c r="C81" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
       <c r="D81" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
-        <v>142</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
-        <v>256</v>
+        <v>231</v>
       </c>
       <c r="B82" t="s">
-        <v>129</v>
+        <v>222</v>
       </c>
       <c r="C82" t="s">
-        <v>133</v>
+        <v>232</v>
       </c>
       <c r="D82" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="E82" t="s">
-        <v>257</v>
+        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
-        <v>258</v>
+        <v>234</v>
       </c>
       <c r="B83" t="s">
-        <v>140</v>
+        <v>222</v>
       </c>
       <c r="C83" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="D83" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="E83" t="s">
-        <v>259</v>
+        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="B84" t="s">
-        <v>261</v>
+        <v>222</v>
       </c>
       <c r="C84" t="s">
-        <v>262</v>
+        <v>223</v>
       </c>
       <c r="D84" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
-        <v>263</v>
+        <v>238</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>264</v>
+        <v>239</v>
       </c>
       <c r="B85" t="s">
-        <v>157</v>
+        <v>222</v>
       </c>
       <c r="C85" t="s">
-        <v>158</v>
+        <v>240</v>
       </c>
       <c r="D85" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
-        <v>265</v>
+        <v>241</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>91</v>
+        <v>242</v>
       </c>
       <c r="B86" t="s">
-        <v>163</v>
+        <v>235</v>
       </c>
       <c r="C86" t="s">
-        <v>266</v>
+        <v>226</v>
       </c>
       <c r="D86" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>122</v>
+        <v>244</v>
       </c>
       <c r="B87" t="s">
-        <v>163</v>
+        <v>245</v>
       </c>
       <c r="C87" t="s">
-        <v>164</v>
+        <v>246</v>
       </c>
       <c r="D87" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E87" t="s">
-        <v>123</v>
+        <v>247</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="B88" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="C88" t="s">
-        <v>196</v>
+        <v>249</v>
       </c>
       <c r="D88" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E88" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
       <c r="B89" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="C89" t="s">
-        <v>196</v>
+        <v>252</v>
       </c>
       <c r="D89" t="s">
-        <v>17</v>
+        <v>202</v>
       </c>
       <c r="E89" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>272</v>
+        <v>228</v>
       </c>
       <c r="B90" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="C90" t="s">
-        <v>196</v>
+        <v>254</v>
       </c>
       <c r="D90" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
-        <v>273</v>
+        <v>230</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="B91" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="C91" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="D91" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
-        <v>142</v>
+        <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="B92" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="C92" t="s">
-        <v>196</v>
+        <v>256</v>
       </c>
       <c r="D92" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="B93" t="s">
-        <v>279</v>
+        <v>245</v>
       </c>
       <c r="C93" t="s">
-        <v>280</v>
+        <v>261</v>
       </c>
       <c r="D93" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="B94" t="s">
-        <v>6</v>
+        <v>246</v>
       </c>
       <c r="C94" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="D94" t="s">
-        <v>284</v>
+        <v>40</v>
       </c>
       <c r="E94" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
       <c r="B95" t="s">
         <v>6</v>
       </c>
       <c r="C95" t="s">
-        <v>287</v>
+        <v>267</v>
       </c>
       <c r="D95" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E95" t="s">
-        <v>142</v>
+        <v>268</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="B96" t="s">
         <v>6</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D96" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
-        <v>289</v>
+        <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="B97" t="s">
         <v>6</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="D97" t="s">
-        <v>184</v>
+        <v>273</v>
       </c>
       <c r="E97" t="s">
-        <v>185</v>
+        <v>274</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="B98" t="s">
         <v>6</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="D98"/>
       <c r="E98" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
       <c r="B99" t="s">
-        <v>294</v>
+        <v>6</v>
       </c>
       <c r="C99" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="D99" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E99" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
-        <v>152</v>
+        <v>281</v>
       </c>
       <c r="B100" t="s">
-        <v>294</v>
+        <v>6</v>
       </c>
       <c r="C100" t="s">
-        <v>297</v>
+        <v>7</v>
       </c>
       <c r="D100" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
-        <v>155</v>
+        <v>282</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
-        <v>298</v>
+        <v>175</v>
       </c>
       <c r="B101" t="s">
-        <v>20</v>
+        <v>283</v>
       </c>
       <c r="C101" t="s">
-        <v>21</v>
+        <v>284</v>
       </c>
       <c r="D101" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E101" t="s">
-        <v>13</v>
+        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="B102" t="s">
-        <v>20</v>
+        <v>287</v>
       </c>
       <c r="C102" t="s">
-        <v>21</v>
+        <v>288</v>
       </c>
       <c r="D102" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="B103" t="s">
-        <v>20</v>
+        <v>287</v>
       </c>
       <c r="C103" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="D103" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="E103" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="B104" t="s">
-        <v>20</v>
+        <v>287</v>
       </c>
       <c r="C104" t="s">
-        <v>21</v>
+        <v>293</v>
       </c>
       <c r="D104" t="s">
-        <v>184</v>
+        <v>294</v>
       </c>
       <c r="E104" t="s">
-        <v>185</v>
+        <v>295</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="B105" t="s">
-        <v>20</v>
+        <v>287</v>
       </c>
       <c r="C105" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="D105" t="s">
-        <v>306</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B106" t="s">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="C106" t="s">
-        <v>25</v>
+        <v>290</v>
       </c>
       <c r="D106" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="E106" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="B107" t="s">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="C107" t="s">
-        <v>25</v>
+        <v>290</v>
       </c>
       <c r="D107" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E107" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="B108" t="s">
-        <v>24</v>
+        <v>303</v>
       </c>
       <c r="C108" t="s">
-        <v>25</v>
+        <v>304</v>
       </c>
       <c r="D108" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="B109" t="s">
-        <v>24</v>
+        <v>303</v>
       </c>
       <c r="C109" t="s">
-        <v>25</v>
+        <v>304</v>
       </c>
       <c r="D109" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="E109" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
-        <v>317</v>
+        <v>266</v>
       </c>
       <c r="B110" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C110" t="s">
-        <v>25</v>
+        <v>309</v>
       </c>
       <c r="D110" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E110" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2" t="s">
-        <v>101</v>
+        <v>311</v>
       </c>
       <c r="B111" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="C111" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D111" t="s">
-        <v>44</v>
+        <v>314</v>
       </c>
       <c r="E111" t="s">
-        <v>104</v>
+        <v>315</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B112" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="C112" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="D112" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="E112" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B113" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="C113" t="s">
-        <v>30</v>
+        <v>321</v>
       </c>
       <c r="D113" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="B114" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="C114" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="D114" t="s">
-        <v>306</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B115" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="C115" t="s">
-        <v>30</v>
+        <v>326</v>
       </c>
       <c r="D115" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E115" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="B116" t="s">
+        <v>320</v>
+      </c>
+      <c r="C116" t="s">
+        <v>329</v>
+      </c>
+      <c r="D116" t="s">
+        <v>330</v>
+      </c>
+      <c r="E116" t="s">
         <v>331</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
-        <v>159</v>
+        <v>332</v>
       </c>
       <c r="B117" t="s">
         <v>333</v>
       </c>
       <c r="C117" t="s">
         <v>334</v>
       </c>
       <c r="D117" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2" t="s">
         <v>336</v>
       </c>
       <c r="B118" t="s">
-        <v>37</v>
+        <v>337</v>
       </c>
       <c r="C118" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D118" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E118" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2" t="s">
-        <v>339</v>
+        <v>178</v>
       </c>
       <c r="B119" t="s">
-        <v>37</v>
+        <v>340</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>341</v>
       </c>
       <c r="D119" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E119" t="s">
-        <v>311</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B120" t="s">
-        <v>37</v>
+        <v>344</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>345</v>
       </c>
       <c r="D120" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E120" t="s">
-        <v>33</v>
+        <v>346</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2" t="s">
-        <v>341</v>
+        <v>147</v>
       </c>
       <c r="B121" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>345</v>
       </c>
       <c r="D121" t="s">
-        <v>35</v>
+        <v>149</v>
       </c>
       <c r="E121" t="s">
-        <v>48</v>
+        <v>348</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="B122" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
       <c r="D122" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E122" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2" t="s">
-        <v>346</v>
+        <v>221</v>
       </c>
       <c r="B123" t="s">
-        <v>40</v>
+        <v>349</v>
       </c>
       <c r="C123" t="s">
-        <v>41</v>
+        <v>352</v>
       </c>
       <c r="D123" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
-        <v>311</v>
+        <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2" t="s">
-        <v>347</v>
+        <v>234</v>
       </c>
       <c r="B124" t="s">
-        <v>40</v>
+        <v>354</v>
       </c>
       <c r="C124" t="s">
-        <v>41</v>
+        <v>355</v>
       </c>
       <c r="D124" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E124" t="s">
-        <v>33</v>
+        <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B125" t="s">
-        <v>50</v>
+        <v>358</v>
       </c>
       <c r="C125" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="D125"/>
       <c r="E125" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="B126" t="s">
-        <v>50</v>
+        <v>358</v>
       </c>
       <c r="C126" t="s">
-        <v>51</v>
+        <v>359</v>
       </c>
       <c r="D126" t="s">
-        <v>12</v>
+        <v>330</v>
       </c>
       <c r="E126" t="s">
-        <v>311</v>
+        <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2" t="s">
-        <v>352</v>
+        <v>363</v>
       </c>
       <c r="B127" t="s">
-        <v>50</v>
+        <v>364</v>
       </c>
       <c r="C127" t="s">
-        <v>51</v>
+        <v>365</v>
       </c>
       <c r="D127" t="s">
-        <v>17</v>
+        <v>149</v>
       </c>
       <c r="E127" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:E1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>