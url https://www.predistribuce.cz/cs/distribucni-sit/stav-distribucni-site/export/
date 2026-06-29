--- v1 (2026-06-07)
+++ v2 (2026-06-29)
@@ -14,1434 +14,1249 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Lokalita</t>
   </si>
   <si>
     <t>Začátek</t>
   </si>
   <si>
     <t>Konec</t>
   </si>
   <si>
     <t>Provádějící firma</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>Praha 6 - Bubeneč 
-[...11 lines deleted...]
-    <t xml:space="preserve"> Česká voda-MEMSEP s.r.o.
+    <t>Praha 5 - Třebonice 
+Do zahrádek II ev. č. 250, 163, 179, 190, 237, 248, 202 
+parc. č. 493/1, 492/1, 515, 499, 501 
+ZBVO č. ZM 0289</t>
+  </si>
+  <si>
+    <t>01.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>01.07.2026 15:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Energo Praha spol. s r.o.
 </t>
   </si>
   <si>
-    <t>Nová SP5 ul. Slavíčkova</t>
-[...11 lines deleted...]
-    <t>Postupné přepojení kabelů pro zrušení TS</t>
+    <t>Vyspojkování SP5 ul. Do Zahrádek II</t>
   </si>
   <si>
     <t>Praha 6 - Břevnov 
-Pod Královkou 1943 
-[...8 lines deleted...]
-    <t>08.06.2026 15:00:00</t>
+Mládeže 1237, 1375, 397, 410, 434, 437, 458, 1443 
+Pod Drinopolem 1443, 1455, 1659, 1660 
+Pod Marjánkou 1660 
+Junácká 1455, 1659</t>
+  </si>
+  <si>
+    <t>01.07.2026 16:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> AVE ELEKTRO - Jelínek s.r.o.
 </t>
   </si>
   <si>
     <t>Obnova sítě 1kV ul. Jílkova + okolí</t>
   </si>
   <si>
-    <t>Praha 10 - Hostivař 
-[...13 lines deleted...]
-U Židovského Hřbitova 1039, 1040, 1041, 1042, 1043</t>
+    <t>Praha 4 - Modřany 
+Chuchelská 1830</t>
   </si>
   <si>
     <t xml:space="preserve"> JEZL ELEKTRO s. r. o.
 </t>
   </si>
   <si>
-    <t>Výměna SP5 ul.U židovského hřbitova</t>
+    <t>Výměna SP5 ul.Chuchelská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Starokolínská 312, 354, 1143, 1144, 309, 403, 313, 302 
+Novolhotská 2886, 263, 366, 437 
+Budčická 1598, 1583, 1592, 94, 1371, 1330, 1554, 2334, 374</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Nadějovská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Českobrodská 1095, 659, 1183, 808, 790, 6, 1047, 280, 876, 1013, 792 
+(čerpací stanice PRIM)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elektro HC s.r.o
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Českobrodská</t>
   </si>
   <si>
     <t>Praha 4 - Modřany 
-Chuchelská 1893, 508, 562, 616, 2188, 2251, 2167 
-[...4 lines deleted...]
-    <t xml:space="preserve"> Energo Praha spol. s r.o.
+Na Blanseku 1777, 1776, 531, 967, 1310, 1197 
+Voborského 1197 
+Klostermannova 1777, 1776</t>
+  </si>
+  <si>
+    <t>01.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>01.07.2026 12:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Petra Vašinová
 </t>
   </si>
   <si>
-    <t>Výměna RIS 49/1780 ul. Hrubínova</t>
-[...3 lines deleted...]
-Kotorská 1578, 1579, 1580</t>
+    <t>Výměna RIS 49/1197 ul.Voborského</t>
+  </si>
+  <si>
+    <t>Praha 10 - Michle 
+U plynárny ev.č.420/100, 
+parc.č.3067/58</t>
+  </si>
+  <si>
+    <t>01.07.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>01.07.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Oprava v SS102 ul.U plynárny</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Hloubětínská 80 
+Klánovická DP WC - parc. č. 246</t>
+  </si>
+  <si>
+    <t>02.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>02.07.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 63/80 ul. Klánovická</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Šiklové 3410/12, 3410/14, 3410/1 
+Toyen 3410/7 
+Vackové 3410/7, 3410/1</t>
+  </si>
+  <si>
+    <t>02.07.2026 12:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> EQUANS Services a.s.
 </t>
   </si>
   <si>
-    <t>Oprava RIS 16/1578 ul.Kotorská</t>
+    <t>Rozšíření sítě NN ul.Za Ženskými domovy</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Starokolínská 321, 327, 345, 348, 349 
+Novolhotská 450, 2763 
+Pilovská 1253, 1405, ZBVO ZM 0891</t>
+  </si>
+  <si>
+    <t>02.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Hraniční 2303, 2304, 2286/18 
+Na Balkáně 2286/36, 2287, 2288/40 
+Šikmá 2288/23</t>
+  </si>
+  <si>
+    <t>Výměna skř. 12/2286 ul. Na Balkáně</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Českobrodská 854, 857, 825, 816, 896, 847, 1091, 1095, 659, 1183, 606, 
+790, 6, 790, 280, 1047</t>
+  </si>
+  <si>
+    <t>Praha 10 - Záběhlice 
+Jabloňová 1711, 1712, 1713, 1714, 1715, 1238, 1391, 3194, 3195, 1390 
+Střemchová 2965, 3094, 3162, 2452, 2473, 2100, 2093 
+Konvalinková 1393, 1238</t>
+  </si>
+  <si>
+    <t>02.07.2026 10:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PREenergo
+</t>
+  </si>
+  <si>
+    <t>Připojení nulového oka v SP5</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Vltavská 207, 533 
+Staropramenná 207</t>
+  </si>
+  <si>
+    <t>03.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>03.07.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Vltavská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Záběhlice 
+Boční I 647/49, 648/51, 649/53 
+Roztylské náměstí 648/20, 649/19</t>
+  </si>
+  <si>
+    <t>03.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 + přepojení na nový kabel</t>
   </si>
   <si>
     <t>Praha 6 - Břevnov 
-8. listopadu 855, 856, 857, 858, 610, 611, 612, 1155, 597, 598, 599 
-[...119 lines deleted...]
-    <t>Nová skř. 78/P23, 78/P24 ul. Broumarská</t>
+Junácká 1645, 1663 
+Pod Marjánkou 1448, 1664 
+Skupova 1448</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Mládeže</t>
+  </si>
+  <si>
+    <t>Praha 4 - Šeberov 
+Ke Šmejkalu 202, 123, 133, 142, 422, 423, 
+Pod Rozvodnou 173</t>
+  </si>
+  <si>
+    <t>03.07.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Přemístění SS102 ul.Ke Šmejkalu</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Starokolínská 242, 1305, 238, 292, 1356, parc. č. 1310/1 
+Pilovská 133, 145, 
+Čížovská 1532, 1077, 993, 990, 2603</t>
+  </si>
+  <si>
+    <t>Praha 9 - Vinoř 
+Živanická 101, 304, 58, 60, 61</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Živanická</t>
+  </si>
+  <si>
+    <t>Praha 10 - Petrovice 
+Rezlerova 301 
+řadič křižovatky č.766 
+Pražská teplárenská a.s. (výměník) 
+stavba BD Rezlerova č.p.301</t>
+  </si>
+  <si>
+    <t>Nová RIS 71/301 ul.Rezlerova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+V Olšinách parc.č.2809/21 - PREpoint nabíjecí stanice</t>
+  </si>
+  <si>
+    <t>06.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>06.07.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.V Olšinách</t>
   </si>
   <si>
     <t>Praha 6 - Břevnov 
-8. listopadu 855, 856, 857, 858, 610, 611, 612, 1155, 597, 598, 599 
-[...19 lines deleted...]
-    <t>Obnova sítě NN ul.Na Zámecké</t>
+Bělohorská 226, ZBVO 0298 
+8.listopadu 227, 560, 561, 562, 563, 226, 2444</t>
+  </si>
+  <si>
+    <t>07.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>07.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. 8. listopadu</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Davídkova 50, 602, 694</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Davídkova</t>
   </si>
   <si>
     <t>Praha 9 - Újezd Nad Lesy 
-Staroújezdská 37, 19, 20, 49</t>
-[...430 lines deleted...]
-    <t>Výměna SP5 ul. Antonína Hodného-vypnutí</t>
+Čentická 209, 502, 503, 2758, 1385 
+Čížovská 199, 2658, 2317, 1352, 193, 1408 
+Pilovská 194, 156, 12</t>
   </si>
   <si>
     <t>Praha 4 - Nusle 
 Dolní 1475, 1476, 1477, 1478, 1479, 1480, 1481, 1503, 1502, 1606 
 Jaurisova 1500, 1501, 1502 
 Na Jezerce 1475 
 Pod Pramenem 1503, 1606</t>
   </si>
   <si>
-    <t>17.06.2026 14:00:00</t>
-[...83 lines deleted...]
-    <t xml:space="preserve"> MERCATOR, s.r.o
+    <t>07.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS  1135 Rekonstrukce - normál</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Františka Diviše 771, 838, 
+parc.č.1906/32, 1906/9, 1920/12</t>
+  </si>
+  <si>
+    <t>07.07.2026 11:00:00</t>
+  </si>
+  <si>
+    <t>3x přeložka kNN ul.Františka Diviše</t>
+  </si>
+  <si>
+    <t>Praha 8 - Karlín 
+Vítkova 247, 286</t>
+  </si>
+  <si>
+    <t>Výměna skř. 11/247 ul. Vítkova</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Stejskalova 13, 185</t>
+  </si>
+  <si>
+    <t>Vyspojkování SP5 ul. Stejskalova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Čestmírova 217, 313 
+Rostislavova 313, 292, 243, 231</t>
+  </si>
+  <si>
+    <t>07.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>07.07.2026 09:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KORMAK Praha a.s.
 </t>
   </si>
   <si>
-    <t>Výměna RIS 92/583 ul.Smotlachova</t>
+    <t>Doplnění instalací EVR ul.Rostislavova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Bartoškova 1157, 305, 
+ZBVO č.0674 
+Čestmírova 1359, 1360</t>
+  </si>
+  <si>
+    <t>Doplnění instalací EVR ul.Čestmírova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Bartoškova 1361 
+Rostislavova 1363, 1362, 1361</t>
+  </si>
+  <si>
+    <t>07.07.2026 12:30:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+8. listopadu 564, 565, 566, 567, 568, 569, 570, 571, 581. 582</t>
+  </si>
+  <si>
+    <t>08.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>08.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Pilovská 1359, 1364, 1557, 2026, 216, 254, 445, 41</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+Dělnická 786, 883/36 
+Komunardů 883/24, 884</t>
+  </si>
+  <si>
+    <t>Výměna skř. 113/786 ul. Dělnická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Rostislavova 1372, 1373, 1374</t>
+  </si>
+  <si>
+    <t>08.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>08.07.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Nad obcí II 1916, 1913, 1930, 1967 
+Točitá 1909, 1917, 1919, 1969</t>
+  </si>
+  <si>
+    <t>08.07.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Nad obcí II</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Družstevní 1375, 1376 
+Rostislavova 1375</t>
+  </si>
+  <si>
+    <t>08.07.2026 11:30:00</t>
+  </si>
+  <si>
+    <t>Doplnění instalací EVR ul.Družstevní</t>
   </si>
   <si>
     <t>Praha 4 - Kamýk 
 Cholupická 296, 347</t>
   </si>
   <si>
-    <t>19.06.2026 15:30:00</t>
-[...52 lines deleted...]
-    <t>Výměna RIS za SP5 ul. Vocelova</t>
+    <t>09.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>09.07.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Zvolská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dolní Měcholupy 
+Františka Jansy 694</t>
+  </si>
+  <si>
+    <t>09.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Připojení nové SS201 ul. Kutnohorská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Brzická 362, 365, 368, 372, 370, 377 
+Pilovská 1729, 1730, 1731, 2438, 324, 370, 377</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Bystrá 2430/12, 2847/14, ZBVO č. 0886</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Bystrá</t>
+  </si>
+  <si>
+    <t>Praha 9 - Prosek 
+Kojetická 290/6, 296/2, 297 
+Nad Krocínkou 294, 295, 296/69 
+Klíčovská 290/14a</t>
+  </si>
+  <si>
+    <t>Výměna RIS za novou ul. Kojetická</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Fragnerova 2382, 2383, 2384, 2385, 2386, 2387, 2388, 2389, 2390, 2495, 
+2494, 2493, 2492, 2491, 2490, 2489, 2488, 2487, 2486, 2485, 2439, 2438 
+2437, 2436 
+parc .č. 2499/14, 2519/93 (garáže)</t>
+  </si>
+  <si>
+    <t>09.07.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> For Energy
+</t>
+  </si>
+  <si>
+    <t>Zkrácení smyčky + výměna SP5</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Smaragdová 1226, 433, 434, 322, 321, 396, 444, 1277, 501, 
+Meskářova 496, 630, 498, 563, 615, 669, 442, 497, 391, 290, 495, 303, 
+Návětrná 551, 669</t>
+  </si>
+  <si>
+    <t>09.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
+</t>
+  </si>
+  <si>
+    <t>TS 4033 Rekonstr./chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 6 - Liboc 
+Fabiánská 4 
+Libocká 4, 28, 29, 30, 31, 635, 688</t>
+  </si>
+  <si>
+    <t>09.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>09.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elektromont
+</t>
+  </si>
+  <si>
+    <t>Přeložka SP5 ul. Libocká</t>
+  </si>
+  <si>
+    <t>Praha 9 - Čakovice 
+Kostková 407, 434, 442, 457, 829 
+Krystalová 990</t>
+  </si>
+  <si>
+    <t>09.07.2026 11:00:00</t>
+  </si>
+  <si>
+    <t>09.07.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Kostková</t>
+  </si>
+  <si>
+    <t>Praha 8 - Troja 
+Nad strání 608, 126, 417, 628, 627, parc. č. 511, 512, 513/1, 515, 516 
+545 
+Pod Havránkou 126</t>
+  </si>
+  <si>
+    <t>10.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>10.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Nad strání</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Mládeže 1024, 1237, 1375, 1479 
+Skupova 1024</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Dvořeckého 660, 2484, 590, 902, 903, 676 
+Říčanova 620, 619, 618, 617, 616, 615, 600, 660, 590, 753, 752 
+Šultysova 897, 613, 728, 671, 642, 894, 652, 711, 712, 647, 648, 658, 
+644, 903, 902, parc. č. 1874/1 
+Kocourkova 728, 613</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Barchovická 3, 1150, 1159, 1402, 1421, 1574, 2315, 399, 412, 417, 471, 
+533, parc. č. 1044/4, 1051/1</t>
+  </si>
+  <si>
+    <t>10.07.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>10.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Barchovická</t>
+  </si>
+  <si>
+    <t>Praha 8 - Kobylisy 
+Kyselova roh Burešova 1665/6 - pošta 
+Kyselova 1659</t>
+  </si>
+  <si>
+    <t>12.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>12.07.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 64/1659 ul. Burešova</t>
+  </si>
+  <si>
+    <t>Praha 5 - Holyně 
+K lípě 90, 79, 73, 160, 75, 77, 70, 68 
+Kopanská 121, 109 
+Pod vysokou mezí 91, 135, 137, 171, 156, 163 
+Zavátá 64</t>
+  </si>
+  <si>
+    <t>13.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>13.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Kopanská</t>
   </si>
   <si>
     <t>Praha 6 - Nebušice 
 Nebušická 980, 860, 676, 670, 857 
 parc. č. 1202/11 
 U Vizerky 2839, 2300 
 K Parku 708, 709, 710, 711, 712, 715, 716, 719, 720, 722, 723, 726, 
 727, 731, 732, 735, 736, 713, 714, 717, 718, 721, 724, 725, 729, 730, 
 733, 734, 737, 738, 766, 767 
 Nad Markytou 766, 728 (Vodafon) 
 U Házů 823, 824, 825, 826, 827, 828, 829, 830 
 V Oblouku 831, 832, 833, 834, 836, 837, 838 
 Na Habrovce 706, 707 
 ZBVO č. ZM 1387 
 Na Malé Šárce 784, 785, 786, 787, 789, 792, 795, 800, 801 
 Mezinárodní škola Nebušická 700</t>
   </si>
   <si>
-    <t>22.06.2026 08:00:00</t>
-[...38 lines deleted...]
-    <t>Přemístění skř. 50/P6 ul. V třešňovce</t>
+    <t>TS 4198 - rekonstrukce/zapnutí</t>
+  </si>
+  <si>
+    <t>Praha 4 - Chodov 
+Doubravická 1303, 1304</t>
+  </si>
+  <si>
+    <t>13.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Výměna 2x RIS ul.Doubravická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+V potočkách 1020, 1534, 1537, 470</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. V Potočkách</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+K Závěrce 2829, 2393, 2408, 2402, 2192 
+Pod Děvínem 2192, 2207 
+Kroupova 2829, 2314, 2706, 2252, 2742 
+Nad Kesnerkou 2742</t>
+  </si>
+  <si>
+    <t>Přemístění  skř. 133/2393 ul. K Závěrce</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+8.listopadu 547, 341, 342, 409, 436, 438, 443, 444, 448, 449, 546</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Do Říčan roh Václava Kovaříka parc. č. 775/1 (Pražské Vodovody a 
+Kanalizace a.s.)</t>
+  </si>
+  <si>
+    <t>Oprava SP5 ul. Kovaříkova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Bartoškova 1411/20, 1496/7, EVR 410147</t>
+  </si>
+  <si>
+    <t>13.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova ul. kNN ul. K Horkám</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+8.listopadu 547, 341, 342, 409, 436, 438, 443, 444, 448, 449, 546, 340 
+855, 856, 857, 858, 610, 611, 612, 1155, 597, 598, 599 
+Říčanova 612, 611, 610 
+Dvořeckého 855, 856, 857</t>
+  </si>
+  <si>
+    <t>14.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>14.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Čakovice 
+Schoellerova 728/9, 729/11, 767/13, 725/15, 723/17, parc. č. 1271/3, 
+1271/5 - Novostavba - Zahrady Čakovice 
+Schoellerova roh Cukrovarská 678, parc. č. 1274/2, 1269 - Čakovický 
+Zámecký park, ZBVO - ZM 1764</t>
+  </si>
+  <si>
+    <t>Oprava SP5 ul. Schoellerova</t>
+  </si>
+  <si>
+    <t>Praha 6 - Nebušice 
+K Šárce 931, 941, 963, 964, 945, parc. č. 989/131, 989/132, 989/103, 
+989/104, 989/106, 989/128 
+Na závěji 964, 975, parc. č. 989/134</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Na Závěji</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Benáčanova 1152/2, 1183, 331/7, 920, 921, 933/1 
+Písková 331/13 
+V potočkách 1020, 2055, 1534, 1537, 470, 910, 933/14, 999, 142, 1152/1</t>
+  </si>
+  <si>
+    <t>Praha 5 - Jinonice 
+Srnčí 931 
+U dobráků 1031, č.ev. 627, 82, ZBVO 1510 
+Kuní č. ev. 82</t>
+  </si>
+  <si>
+    <t>14.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>14.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTRO-MONT
+</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. U dobráků</t>
+  </si>
+  <si>
+    <t>Praha 8 - Kobylisy 
+Taussigova 1150 - odběr Kolektory Praha</t>
+  </si>
+  <si>
+    <t>15.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>15.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna elm. rozváděče ul. Taussigova</t>
+  </si>
+  <si>
+    <t>Praha 5 - Radotín 
+Radkovská 1193, 605, 998 
+U Sanatoria 1128, 689, 539, 428, 602, 587, 537, 918, 
+parc.č.2247/4 
+Živcová 651</t>
+  </si>
+  <si>
+    <t>Přemístění SS102 ul.U Sanatoria</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Na Havránce 1040, 1144/29, 257/33, 960, 1029/26 
+V potočkách 2055, 1029/22, 910, 999, 142, 1144/24, 2134 
+Písková 257/19</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Konecchlumského 641, 643 
+8. listopaddu 572, 573, 574, 575, 576, 577, 578, 579, 580 
+Šultysova 557, 558, 559, 601, 627, 640, 641, 670, 678, 706, 643 
+Dvořeckého 557, 627</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Nad Buďánkami III 2313/10, 2336/8, 2847, parc. č. 4509/3 (stavba) 
+Nad Buďánkami I2313/7, 2336/5</t>
+  </si>
+  <si>
+    <t>16.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>16.07.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Nad Buďánkami III</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Na Dolinách 1272/41 1276/43, 1277/45, 1278/47 
+Na Klikovce 1278/1</t>
+  </si>
+  <si>
+    <t>16.07.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Oprava poj. spodků ul. Na Dolinách</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Na Dvorcích 211 
+Návršní 211, 131, 2075, 256, 
+parc.č.753, 756</t>
+  </si>
+  <si>
+    <t>16.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SS102 ul.Návršní</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Nádražní 2584/2 
+U Lihovaru 3401/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pronto Elektro Praha, s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Nádražní</t>
+  </si>
+  <si>
+    <t>17.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Bartákova 1200/4 
+Stallichova 512, 513, 514 
+Na Strži 1200/37</t>
+  </si>
+  <si>
+    <t>17.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>17.07.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Stallichova</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Slivenecká 871 
+V bokách II 474, 248, 246, 243, 239 
+Geologická 871</t>
+  </si>
+  <si>
+    <t>Zkrácení smyčky u č.p.246 ul.V bokách II</t>
+  </si>
+  <si>
+    <t>Praha 10 - Vinohrady 
+Na Šafránce 1764, 1765, 1771, 1772, 1957, 1958 
+Estonská 1764 
+Chorvatská 1958</t>
+  </si>
+  <si>
+    <t>20.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>20.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za SS 201-OT ul. Na Šafránce</t>
   </si>
   <si>
     <t>Praha 4 - Nusle 
 Nuselská 83, 401, 318, 302, 2, 296, 297, 96 
 Nám. Bratří Synků 3, 363 
 Vlastislavova 96, 152, 297, 303, 521, 1636, 418 
 Čestmírova 363, 365, 390, 521, 2, 303</t>
   </si>
   <si>
-    <t>22.06.2026 14:00:00</t>
-[...144 lines deleted...]
-    <t xml:space="preserve"> Svelin-elektromontáže, s.r.o.
+    <t>21.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 3984 Rekonstr./chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 5 - Lipence 
+Na Lhotkách 826, 895, 829, 907, 
+parc.č.2199/12</t>
+  </si>
+  <si>
+    <t>21.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Na Lhotkách</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Erbenova 668 
+Holečkova 668 
+Mošnova 3246, 3247, 1495, 1306, 376 
+Na Hřebenkách 1562, 1571, 1572, 3168 
+Nad Výšinkou 1279, 1289, 1323, 2684, 1562 
+Švédská 1164, 1842, 1210, 1539, 1373, 1571, 1572, 1562, 3168 
+Zapova 668, 376, 1360, 1539, 1210, 1842, 1164</t>
+  </si>
+  <si>
+    <t>22.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>22.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 133/376 ul.Zapova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dubeč 
+TS 8477, ul.V Křížkách - ZŠ</t>
+  </si>
+  <si>
+    <t>22.07.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PREdistribuce, a.s.
 </t>
   </si>
   <si>
-    <t>TS 4831 Rekonstrukce/chytrá normál</t>
-[...66 lines deleted...]
-    <t xml:space="preserve"> ENERGO CONCEPT s.r.o.
+    <t>TS 8477 - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 2 - Nusle 
+Lumírova 105, 90, 88, 102, 327 
+Krokova 327</t>
+  </si>
+  <si>
+    <t>23.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>23.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 16/105 ul.Lumírova</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Rozdělovská 1996, 1997, 1998, 1999, 2000, 2001, 2002, 2003, 2004, 2005 
+2006, 2007, 2008, 2009, 2010, 2011, 2012, 2013, 2014</t>
+  </si>
+  <si>
+    <t>28.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>28.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Rozdělovská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Liboc 
+Na Padesátníku I 573, 22, 41, 21, 35, 42, 45, 15, 39 
+parc. č. 1411/1, 1435, 1436, 1419/6, 1415 
+ZBVO č. ZM 1744 
+Na Padesátníku III 35, 43, 42 
+parc. č. 1430/1, 1429, 1421/2</t>
+  </si>
+  <si>
+    <t>29.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>29.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za SS 201 ul. Na Padesátníku</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky</t>
+  </si>
+  <si>
+    <t>06.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>06.08.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 8957 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+V Holešovičkách 747/2 
+Praha 8 - Libeň</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PREdistribuce a.s.
 </t>
   </si>
   <si>
-    <t>Nová SP5 ul. Ke klubovně</t>
-[...54 lines deleted...]
-    <t>Výměna SP5 ul. Hulická - normál</t>
+    <t>Vypni TS 8151 pro BÚ</t>
+  </si>
+  <si>
+    <t>Praha 10 - Michle 
+U plynárny ev. č. 420/100, parc. č. 3067/58 (Sběrný dvůr hl. m. Prahy)</t>
+  </si>
+  <si>
+    <t>09.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>09.08.2026 09:35:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELPO, kabelové sítě VN a NN,s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. U plynárny</t>
+  </si>
+  <si>
+    <t>Praha 5 - Radotín</t>
+  </si>
+  <si>
+    <t>15.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>15.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 7754 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+TS 8648, Pikrtova, Praha 4, Nusle</t>
+  </si>
+  <si>
+    <t>31.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>31.10.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>vypnout TS 8648</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd nad Lesy 
+Nadějovská 429, 15, 1181, 308, 429, 491, parc.č. 775/3 
+Starokolínská 308, 2707, 307, 402, 306, 2685, 1568, 2529, 316, 311, 
+405, 310, 2783, 1510, PVK č.091 
+Ochozská 404, 316, 2796, 363 
+Budčická 988, 488, 537, 761, parc. č. 759/1</t>
+  </si>
+  <si>
+    <t>29.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>29.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Radimova 2522/4</t>
+  </si>
+  <si>
+    <t>29.06.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna kNN ul. Radimova</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Štítného 1233, 585, 710, 711, 204 
+Chlumova 204</t>
+  </si>
+  <si>
+    <t>29.06.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 12/1233 ul. Štítného</t>
+  </si>
+  <si>
+    <t>Praha 10 - Hostivař 
+U Továren 662</t>
+  </si>
+  <si>
+    <t>29.06.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>Výměna + nová RIS ul.U Továren</t>
   </si>
   <si>
     <t>Praha 9 - Horní Počernice 
 Jívanská 611, 612 
 Mezilesí 608, 609, 610, 617, parc. č. 1358/2</t>
   </si>
   <si>
-    <t>29.06.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> COM-PAKT
 </t>
   </si>
   <si>
     <t>Obnova sítě NN ul.Mezilesí</t>
   </si>
   <si>
-    <t>Praha 3 - Žižkov 
-[...7 lines deleted...]
-    <t>Výměna skř. 12/1233 ul. Štítného</t>
+    <t>Praha 9 - Hloubětín 
+Jahodnická 1188/16, 77, 1163/20, 72, 878/24, 147/26a, 68, 971/30, 65, 
+Kdoulová 1075/21, 693/19, 26, 827/1, 867, 27, 817, 980/9, 1121/7 
+Pokorného 226, 827</t>
+  </si>
+  <si>
+    <t>30.06.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>30.06.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Hostivař 
+U Pekáren - ZBVO č.0565</t>
+  </si>
+  <si>
+    <t>30.06.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>Výměna a zrušení RIS ul.U Pekáren</t>
   </si>
   <si>
     <t>Praha 9 - Čakovice 
 Hrdinova 454, 415, 1040, parc. č. 631</t>
   </si>
   <si>
-    <t>30.06.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Výměna SP5 ul. Hrdinova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Záběhlice 
+Roztylské sady 1618/62, 1611, 1612, 1613, 1614, 1615, 1616, 1617 
+Jižní IV 1618/9</t>
+  </si>
+  <si>
+    <t>30.06.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou ul. Roztylské sady</t>
+  </si>
+  <si>
+    <t>Praha 2 - Nové Město 
+Rašínovo nábřeží 
+kobka č. 3 (WC náplavka) 
+parc. č. 2427/4 - limnigraf</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Rašino náběřeží</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Starokolínská 306, 2685, 3774, 1078, 403, 313, 302, 312, 354, 1143, 
+1144, 309, 308, 2707, 307 
+Nadějovská 1181, 308</t>
+  </si>
+  <si>
+    <t>Praha 2 - Nové Město 
+Na Hrobci 432, 294 
+Podskalská 432, 393, 392, 391, 294, 295, 408 
+Na Výtoni 294, 296, 2057, 401, 254 
+ZBVO č. ZM 0068 
+Rašinovo nábřeží 412</t>
+  </si>
+  <si>
+    <t>30.06.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 3624 - bezpečnostní důvody</t>
   </si>
   <si>
     <t>Praha 4 - Modřany 
 Vošahlíkova 225, 249</t>
   </si>
   <si>
     <t>Výměna SP5 ul. Vošahlíkova</t>
   </si>
   <si>
-    <t>Praha 4 - Chodov 
-[...2 lines deleted...]
-  <si>
     <t>30.06.2026 14:00:00</t>
   </si>
   <si>
     <t>Vyřazení 2x RIS ul.Doubravická</t>
   </si>
   <si>
     <t>Praha 1 - Staré Město 
 Dlouhá 727/39</t>
   </si>
   <si>
-    <t>30.06.2026 13:00:00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> PREdistribuce a.s.
+    <t>TS 2685 - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+U trati 872, 1440, 886, 3399, 490 
+parc.č.4345/1</t>
+  </si>
+  <si>
+    <t>30.06.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>30.06.2026 12:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTROŠTIKA, s.r.o.
 </t>
   </si>
   <si>
-    <t>TS 2685 - BÚ</t>
-[...112 lines deleted...]
-    <t>vypnout TS 8648</t>
+    <t>Demontáž V.V. ul.U Trati</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Mochovská 195, 196</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKRO-MONT
+</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Mochovská</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1759,2218 +1574,1878 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E127"/>
+  <dimension ref="A1:E107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A127" sqref="A127"/>
+      <selection activeCell="A107" sqref="A107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="36.419678" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
         <v>25</v>
       </c>
-      <c r="B7" t="s">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" t="s">
         <v>15</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" t="s">
         <v>46</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="E14" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
         <v>50</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B19" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D22" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B23" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" t="s">
         <v>70</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>71</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" t="s">
         <v>71</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B28" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28" t="s">
         <v>71</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B29" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" t="s">
         <v>71</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E30" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="C31" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="E31" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="E32" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="C33" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="C34" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="E34" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B36" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="E36" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="E38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>53</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="B41" t="s">
+        <v>111</v>
+      </c>
+      <c r="C41" t="s">
         <v>115</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" t="s">
         <v>115</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" t="s">
+        <v>115</v>
+      </c>
+      <c r="D43" t="s">
+        <v>37</v>
+      </c>
+      <c r="E43" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="C44" t="s">
+        <v>115</v>
+      </c>
+      <c r="D44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>26</v>
+        <v>124</v>
       </c>
       <c r="E45" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" t="s">
+        <v>115</v>
+      </c>
+      <c r="D46" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
         <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="E47" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B48" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
-        <v>34</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="C49" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B50" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C50" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D50" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>139</v>
+        <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B51" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C51" t="s">
         <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B52" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C52" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B53" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="C53" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E53" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B54" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C54" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>12</v>
       </c>
       <c r="E54" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C55" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="B56" t="s">
         <v>154</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="s">
         <v>155</v>
       </c>
       <c r="D57" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B58" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C58" t="s">
         <v>155</v>
       </c>
       <c r="D58" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B59" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C59" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="D59" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>162</v>
+        <v>72</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C60" t="s">
         <v>155</v>
       </c>
       <c r="D60" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="E60" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B61" t="s">
+        <v>170</v>
+      </c>
+      <c r="C61" t="s">
         <v>160</v>
       </c>
-      <c r="C61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" t="s">
-        <v>167</v>
+        <v>89</v>
       </c>
       <c r="E61" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B62" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C62" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>172</v>
+        <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B63" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C63" t="s">
         <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="E63" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B64" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C64" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B65" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C65" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D65" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E65" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B66" t="s">
         <v>181</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
       <c r="E66" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B67" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C67" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D67" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B68" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C68" t="s">
         <v>187</v>
       </c>
       <c r="D68" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B69" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C69" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D69" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="E69" t="s">
-        <v>191</v>
+        <v>163</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
         <v>192</v>
       </c>
       <c r="B70" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C70" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D70" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E70" t="s">
-        <v>193</v>
+        <v>72</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B71" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C71" t="s">
         <v>195</v>
       </c>
       <c r="D71" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B72" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="C72" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="D72" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="E72" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B73" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C73" t="s">
         <v>201</v>
       </c>
       <c r="D73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B74" t="s">
+        <v>194</v>
+      </c>
+      <c r="C74" t="s">
+        <v>201</v>
+      </c>
+      <c r="D74" t="s">
         <v>204</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="E74" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="B75" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C75" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D75" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E75" t="s">
-        <v>209</v>
+        <v>72</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B76" t="s">
+        <v>208</v>
+      </c>
+      <c r="C76" t="s">
+        <v>209</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" t="s">
         <v>210</v>
-      </c>
-[...10 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B77" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="C77" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="D77" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E77" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B78" t="s">
+        <v>214</v>
+      </c>
+      <c r="C78" t="s">
         <v>215</v>
       </c>
-      <c r="C78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E78" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B79" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C79" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="E79" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B80" t="s">
+        <v>218</v>
+      </c>
+      <c r="C80" t="s">
         <v>222</v>
       </c>
-      <c r="C80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E80" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B81" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C81" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D81" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E81" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B82" t="s">
+        <v>225</v>
+      </c>
+      <c r="C82" t="s">
+        <v>229</v>
+      </c>
+      <c r="D82" t="s">
+        <v>230</v>
+      </c>
+      <c r="E82" t="s">
         <v>231</v>
-      </c>
-[...10 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="B83" t="s">
+        <v>233</v>
+      </c>
+      <c r="C83" t="s">
         <v>234</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="B84" t="s">
         <v>237</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="D84" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E84" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B85" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="C85" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D85" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E85" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B86" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="C86" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="D86"/>
       <c r="E86" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B87" t="s">
         <v>245</v>
       </c>
       <c r="C87" t="s">
         <v>246</v>
       </c>
       <c r="D87" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="E87" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B88" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="C88" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="D88" t="s">
-        <v>36</v>
+        <v>254</v>
       </c>
       <c r="E88" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B89" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="C89" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="D89"/>
       <c r="E89" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>228</v>
+        <v>260</v>
       </c>
       <c r="B90" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="C90" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D90" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="E90" t="s">
-        <v>230</v>
+        <v>263</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="B91" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="C91" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="D91" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>257</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B92" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="C92" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D92" t="s">
-        <v>16</v>
+        <v>254</v>
       </c>
       <c r="E92" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B93" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="C93" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="D93" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="B94" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="C94" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="D94" t="s">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="E94" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B95" t="s">
+        <v>265</v>
+      </c>
+      <c r="C95" t="s">
         <v>266</v>
       </c>
-      <c r="B95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D95" t="s">
-        <v>40</v>
+        <v>277</v>
       </c>
       <c r="E95" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="B96" t="s">
-        <v>6</v>
+        <v>280</v>
       </c>
       <c r="C96" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="D96" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
-        <v>230</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="B97" t="s">
-        <v>6</v>
+        <v>280</v>
       </c>
       <c r="C97" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="D97" t="s">
-        <v>273</v>
+        <v>89</v>
       </c>
       <c r="E97" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="B98" t="s">
-        <v>6</v>
+        <v>280</v>
       </c>
       <c r="C98" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="D98"/>
+        <v>281</v>
+      </c>
+      <c r="D98" t="s">
+        <v>12</v>
+      </c>
       <c r="E98" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="B99" t="s">
-        <v>6</v>
+        <v>280</v>
       </c>
       <c r="C99" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="D99" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="B100" t="s">
+        <v>280</v>
+      </c>
+      <c r="C100" t="s">
         <v>281</v>
       </c>
-      <c r="B100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D100" t="s">
-        <v>23</v>
+        <v>128</v>
       </c>
       <c r="E100" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
-        <v>175</v>
+        <v>292</v>
       </c>
       <c r="B101" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C101" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D101" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>285</v>
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B102" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C102" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D102" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="E102" t="s">
-        <v>230</v>
+        <v>295</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B103" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C103" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="D103" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="E103" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>292</v>
+        <v>159</v>
       </c>
       <c r="B104" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C104" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D104" t="s">
-        <v>294</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B105" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="C105" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D105" t="s">
-        <v>23</v>
+        <v>249</v>
       </c>
       <c r="E105" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B106" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="C106" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="D106" t="s">
-        <v>93</v>
+        <v>305</v>
       </c>
       <c r="E106" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="B107" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="C107" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D107" t="s">
-        <v>40</v>
+        <v>308</v>
       </c>
       <c r="E107" t="s">
-        <v>301</v>
-[...43 lines deleted...]
-      <c r="C110" t="s">
         <v>309</v>
-      </c>
-[...291 lines deleted...]
-        <v>366</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:E1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>