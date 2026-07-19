--- v2 (2026-06-29)
+++ v3 (2026-07-19)
@@ -14,1249 +14,1366 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Lokalita</t>
   </si>
   <si>
     <t>Začátek</t>
   </si>
   <si>
     <t>Konec</t>
   </si>
   <si>
     <t>Provádějící firma</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>Praha 5 - Třebonice 
-[...8 lines deleted...]
-    <t>01.07.2026 15:30:00</t>
+    <t>Praha 9 - Letňany 
+Broumovská 189, 150, parc. č. 551(na místě jako č.p.912)</t>
+  </si>
+  <si>
+    <t>17.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>17.07.2026 15:30:00</t>
   </si>
   <si>
     <t xml:space="preserve"> Energo Praha spol. s r.o.
 </t>
   </si>
   <si>
-    <t>Vyspojkování SP5 ul. Do Zahrádek II</t>
-[...20 lines deleted...]
-Chuchelská 1830</t>
+    <t>Nová SP5 ul. Broumovská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Suchdol 
+K Roztokům 192, 193, 194</t>
+  </si>
+  <si>
+    <t>20.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>20.07.2026 16:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> JEZL ELEKTRO s. r. o.
 </t>
   </si>
   <si>
-    <t>Výměna SP5 ul.Chuchelská</t>
-[...775 lines deleted...]
-    <t>Zkrácení smyčky u č.p.246 ul.V bokách II</t>
+    <t>Přemístění SP5 ul. K Roztokům</t>
   </si>
   <si>
     <t>Praha 10 - Vinohrady 
 Na Šafránce 1764, 1765, 1771, 1772, 1957, 1958 
 Estonská 1764 
 Chorvatská 1958</t>
   </si>
   <si>
-    <t>20.07.2026 08:00:00</t>
-[...2 lines deleted...]
-    <t>20.07.2026 16:00:00</t>
+    <t xml:space="preserve"> AVE ELEKTRO - Jelínek s.r.o.
+</t>
   </si>
   <si>
     <t>Výměna SP5 za SS 201-OT ul. Na Šafránce</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Na Cimbále 104, 1624, 49, 2161, 2047, 1668, 2018, 935, 936, 1896, 1625 
+parc.č.1849 
+Nad Doly 1625/3</t>
+  </si>
+  <si>
+    <t>21.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Na Cimbále</t>
   </si>
   <si>
     <t>Praha 4 - Nusle 
 Nuselská 83, 401, 318, 302, 2, 296, 297, 96 
 Nám. Bratří Synků 3, 363 
 Vlastislavova 96, 152, 297, 303, 521, 1636, 418 
 Čestmírova 363, 365, 390, 521, 2, 303</t>
   </si>
   <si>
-    <t>21.07.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>21.07.2026 14:00:00</t>
   </si>
   <si>
+    <t xml:space="preserve"> KORMAK Praha a.s.
+</t>
+  </si>
+  <si>
     <t>TS 3984 Rekonstr./chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+8. listopadu 583, 584, 585, 586, 587, 588, 621 
+Říčanova 621 
+Konecchlumského 588</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. 8. listopadu</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Horoušanská 144, 145, 146, 695</t>
+  </si>
+  <si>
+    <t>21.07.2026 12:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Petra Vašinová
+</t>
+  </si>
+  <si>
+    <t>Zahloubení kNN ul. Horoušanská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Michle 
+U plynárny ev.č.420/100 
+parc.č.3067/58 (Sběrný dvůr hl.m.Prahy)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELPO, kabelové sítě VN a NN,s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.U Plynárny</t>
   </si>
   <si>
     <t>Praha 5 - Lipence 
 Na Lhotkách 826, 895, 829, 907, 
 parc.č.2199/12</t>
   </si>
   <si>
-    <t>21.07.2026 16:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Nová SS102 ul.Na Lhotkách</t>
+  </si>
+  <si>
+    <t>Praha 4 - Libuš 
+Libušská 183/147a, firma PEMÍK</t>
+  </si>
+  <si>
+    <t>TS 8407 - výměna Driba</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+U Starého židovského hřbitova 2688 
+Nad Kesnerkou 3070, 3075, 167, 2755/1 
+parc.č.953 (stavba) 
+Kroupova 2755/14, 2756</t>
+  </si>
+  <si>
+    <t>22.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>22.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Nad Kesnerkou</t>
+  </si>
+  <si>
+    <t>Praha 2 - Nusle 
+Lumírova 105, 90, 88, 102, 327 
+Krokova 327</t>
+  </si>
+  <si>
+    <t>23.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>23.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 16/105 ul.Lumírova</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+Jankovcova 298/24, 22</t>
+  </si>
+  <si>
+    <t>24.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>24.07.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Zrušení SP5 ul. Jankovcova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Tichonická 1060, 1059, 1058 
+Rájecká 1058, 1428 
+Zlenická 1428, 1057, 1078, 1247, 1237, 1238, 1295, 1259, 
+parc.č.1884/173 
+Jana Srby 1259</t>
+  </si>
+  <si>
+    <t>06.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>06.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Zlenická</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+V Holešovičkách 747/2 
+Praha 8 - Libeň</t>
+  </si>
+  <si>
+    <t>06.08.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PREdistribuce a.s.
+</t>
+  </si>
+  <si>
+    <t>Vypni TS 8151 pro BÚ</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Zlivská 847, 874, 873, 2759, 1349, 871</t>
+  </si>
+  <si>
+    <t>06.08.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Zlivská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany</t>
+  </si>
+  <si>
+    <t>07.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>07.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>RS 8380 vypnout a odpojit sm. PO k.č.4</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1339, 1352</t>
+  </si>
+  <si>
+    <t>10.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>10.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EQUANS Services a.s.
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Mezibranská + okolí</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Pivcova 956</t>
+  </si>
+  <si>
+    <t>10.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTROŠTIKA, s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Pivcova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Jana Srba 1259, 1241, 1572, 1290, 1291, 1284, 1272, 
+parc.č.1879/45, 1879/24, 1879/20 
+Lnářská 1256, 1272, 
+parc.č.1879/18 
+Pardubická 1325, 
+parc.č.1879/24 
+Tichonická 1266, 1682, 1683, 1265, 1278, 1543, 1324, 1329, 1318, 
+parc.č.1879/3, 1879/50, 1879/48, 1879/47, 1879/103, 1879/164, 1879/45 
+Zlenická 1259, 1295, 1238, 1237</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Tichonická</t>
+  </si>
+  <si>
+    <t>10.08.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1256, 1307, 1339, 1352</t>
+  </si>
+  <si>
+    <t>11.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>11.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Tichonická 1266, 1682, 1683, 1265</t>
+  </si>
+  <si>
+    <t>11.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Horní Měcholupy 
+Jaroměřská 165, 167 
+Lochotínská 285, 775, 695, 483, 562</t>
+  </si>
+  <si>
+    <t>11.08.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>11.08.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Lochotínská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Liboc 
+Nová Šárka 471, 472, 473, 474, 482, 527, 526, 486, 485, 525, 479, 488, 
+475, 524 
+Radčina 524</t>
+  </si>
+  <si>
+    <t>12.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>12.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 + nová SS102 ul.Nová Šárka</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Pardubická 826, 458, 497, 461, 513, 590, 935, 1520 
+Valšovská 826</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Pardubická</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Peškova 964</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Peškova</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1256 
+Václavské Nám. 805</t>
+  </si>
+  <si>
+    <t>12.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky 
+Mutěnínská 1728, 1736 
+Podohradská 1726, 3012 
+Velichovská 3203 
+parc. č. 2654/58</t>
+  </si>
+  <si>
+    <t>12.08.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>12.08.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Přeložka SP5 ul. Podohradská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Košíře 
+Naskové 1033, 1034 
+Vejražkova 1035, 1036, 1037</t>
+  </si>
+  <si>
+    <t>13.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>13.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna 2x SP5 ul.Vejražkova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Pardubická 826, 458, 497, 461, 513, 590, 935, 1520, 
+Valšovská 826</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Peškova 965</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Mezibranská 1367, 1592, 577, 808 
+Václavské Nám. 807</t>
+  </si>
+  <si>
+    <t>14.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>14.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Peškova 965, 966</t>
+  </si>
+  <si>
+    <t>14.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Mezibranská 1367, 1592, 577, 808</t>
+  </si>
+  <si>
+    <t>17.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>17.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Peškova 967</t>
+  </si>
+  <si>
+    <t>17.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 8 - Bohnice 
+Gdaňská 333, 334, 335, 336, 337, 338, 585, 586, 587, 588, 589, 590, 
+655, 656, 657, 658, 659, 660, 661, 662, 663, 664, 665, 666, 667, 668, 
+836 
+parc .č. 558/51, 558/13 
+ZBVO č. ZM 0627, ZBVO č. ZM 0641 
+Opolská 591, 592, 593, 594, 595 
+parc. č. 585/428 
+Sopotská 634, 635, 636, 637, 638, 639, 640, 641, 642, 643, 644, 645, 
+646, 647, 648, 649, 650, 651, 652, 653, 654, 836, 846, 847 
+Toruňská 331, 332 
+Štětínská 338, 339, 340, 341, 342, 343, 350, 351, 352 
+parc. č. 585/82</t>
+  </si>
+  <si>
+    <t>17.08.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>17.08.2026 17:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SEG s.r.o.
+</t>
+  </si>
+  <si>
+    <t>TS 1595 - pochytření/vyřazení</t>
+  </si>
+  <si>
+    <t>18.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>18.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Mezibranská 1367, 1450, 1482, 1523, 1592, 577, 578, 808</t>
+  </si>
+  <si>
+    <t>19.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>19.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Mezibranská 1450, 1482, 578</t>
+  </si>
+  <si>
+    <t>20.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>20.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Mezibranská 1668, 1684, 579 
+Žitná 1633</t>
+  </si>
+  <si>
+    <t>21.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Mezibranská 1684 
+Žitná 1633</t>
+  </si>
+  <si>
+    <t>24.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>24.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Mezibranská 1684 
+Žitná 1633, 1656, 1657</t>
+  </si>
+  <si>
+    <t>25.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>25.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Suchdol</t>
+  </si>
+  <si>
+    <t>25.08.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>25.08.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 8954 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1675/2, 1676, 580 
+Žitná 1657, 1667, 1675/39</t>
+  </si>
+  <si>
+    <t>26.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>26.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Na Poříčí 1757, 1060</t>
+  </si>
+  <si>
+    <t>26.08.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>26.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS ul. Na Poříčí</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1675/2, 1676, 580 
+Žitná 1675/39</t>
+  </si>
+  <si>
+    <t>27.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>28.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>28.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1338</t>
+  </si>
+  <si>
+    <t>31.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>31.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1338, 1363</t>
+  </si>
+  <si>
+    <t>01.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>01.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1362</t>
+  </si>
+  <si>
+    <t>02.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>02.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky</t>
+  </si>
+  <si>
+    <t>02.09.2026 08:15:00</t>
+  </si>
+  <si>
+    <t>02.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 8922 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky 
+Červeňanského - TS 8922</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PREdistribuce, a.s.
+</t>
+  </si>
+  <si>
+    <t>TS 8922 PO - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Krakovská 1340</t>
+  </si>
+  <si>
+    <t>03.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>03.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Roztoky - Roztoky</t>
+  </si>
+  <si>
+    <t>03.09.2026 20:30:00</t>
+  </si>
+  <si>
+    <t>04.09.2026 01:00:00</t>
+  </si>
+  <si>
+    <t>TS 8951 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Hálkova 
+ZBVO č. ZM 0074</t>
+  </si>
+  <si>
+    <t>04.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>04.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>09.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>09.09.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>TS 1595 - normál po pochytření</t>
+  </si>
+  <si>
+    <t>Praha 5 - Radotín</t>
+  </si>
+  <si>
+    <t>15.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>15.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 7754 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 10 - Hostivař 
+Dolnoměcholupská - TS 7602</t>
+  </si>
+  <si>
+    <t>29.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>29.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 7602 PO - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+TS 8648, Pikrtova, Praha 4, Nusle</t>
+  </si>
+  <si>
+    <t>31.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>31.10.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
+</t>
+  </si>
+  <si>
+    <t>vypnout TS 8648</t>
+  </si>
+  <si>
+    <t>Praha 5 - Malá Chuchle 
+Strakonická 48 
+parc.č.214/4, 143/1 
+ZBVO č.0241</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul.Strakonická</t>
+  </si>
+  <si>
+    <t>Praha 6 - Bubeneč 
+Čs. Armády 786 
+V. P. Čkalova 797, 798</t>
+  </si>
+  <si>
+    <t>20.07.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Čs. armády</t>
+  </si>
+  <si>
+    <t>Praha 5 - Košíře 
+Trojdílná 440, 481, 516</t>
+  </si>
+  <si>
+    <t>21.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tomáš Polena-elektro-mont
+</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Nad Zámečkem</t>
   </si>
   <si>
     <t>Praha 5 - Smíchov 
 Erbenova 668 
 Holečkova 668 
 Mošnova 3246, 3247, 1495, 1306, 376 
 Na Hřebenkách 1562, 1571, 1572, 3168 
 Nad Výšinkou 1279, 1289, 1323, 2684, 1562 
 Švédská 1164, 1842, 1210, 1539, 1373, 1571, 1572, 1562, 3168 
 Zapova 668, 376, 1360, 1539, 1210, 1842, 1164</t>
   </si>
   <si>
-    <t>22.07.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Výměna RIS 133/376 ul.Zapova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+V olšinách 1330, 
+městský mobiliář 
+Starostrašnická - řadič DOP</t>
+  </si>
+  <si>
+    <t>22.07.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 43/1330Z ul.V olšinách</t>
   </si>
   <si>
     <t>Praha 10 - Dubeč 
 TS 8477, ul.V Křížkách - ZŠ</t>
   </si>
   <si>
     <t>22.07.2026 13:00:00</t>
   </si>
   <si>
-    <t xml:space="preserve"> PREdistribuce, a.s.
-[...17 lines deleted...]
-    <t>Výměna RIS 16/105 ul.Lumírova</t>
+    <t>TS 8477 (společná) - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Mezihorská 499, 1659, 1657, 1593, 1666, 482, 1669, 2347, 1638, 1686, 
+1929, 1927, 218, 1399/39, 1166, 1539, 1540 
+Na Cimbále 104, 1624, 49, 2161, 2047, 1668, 2018, 935, 936, 1896, 1625 
+962, 1367, 1373, 1489, 146, 1450, 2091, 1022, 965, 1906, 
+parc.č.1849, 
+ZBVO č.1352 
+Nad Doly 1625/3, 104, 2033, 1010, 1404, 1399/2</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Nad Doly</t>
+  </si>
+  <si>
+    <t>Praha 6 - Ruzyně 
+K letišti 1151/2, ZBVO 1517 
+Pražský okruh x Evropská parc. č. 2761/3 
+Evropská Ředitelství silnic a dálnic s.p. (parc.č. 1378/5) 
+Ruzyně zahrádkářská kolonie parc. č. 1374/2</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Pilotů</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+V bytovkách 803 
+Vachkova 941, 630, 1285, 1306, 1301, 1320, 1016</t>
+  </si>
+  <si>
+    <t>23.07.2026 11:00:00</t>
+  </si>
+  <si>
+    <t>Zkrácení smyčky ul.Vachkova</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+Dělnická 786, 883 
+Komunardů 883, 884</t>
+  </si>
+  <si>
+    <t>23.07.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Nová RIS 113/786 ul.Dělnická</t>
+  </si>
+  <si>
+    <t>Praha 8 - Březiněves 
+Johanitská 402, 406, 444, 523, 468 
+Na Hlavní 108, 93, parc. č. 364</t>
+  </si>
+  <si>
+    <t>24.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>24.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Na hlavní</t>
+  </si>
+  <si>
+    <t>Praha 6 - Ruzyně 
+Letecká stavební odběr parc. č. 1461/2</t>
+  </si>
+  <si>
+    <t>24.07.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Za Strahovem 348, 349, 350/44, 2338/44a, 351, 352, 353, 354, 2436, 
+389/37, 387, 386/43, 386/45, 347, 2510, 1101, 1102, 346, 2477, 2482/51 
+2482/51a, 2482/51b, 2482/51c 
+Liborova 350/1, 470, 768, 414/6, 415, 336, 293, 405, 334, 333, 332, 
+331, 330, 1179, 552/3, 406, 347/38 
+Nad Tejnkou 389/2, 390, 385, 384, 2476, 391 
+parc. č. 2490/2 
+Závěrka 768, 2367, 654, 399, 414/18, 2369, 552/20 
+Šlikova 293, 292, 291, 287, 404, 403, 286, 405, 304, 303, 407, 408, 
+1179, 900, 301, 1986, 406, 294, 295, 296, 297 
+parc. č. 2490/2</t>
+  </si>
+  <si>
+    <t>24.07.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>TS 4746 - přepnutí pro přeložku</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+K Bílému vrchu 3172</t>
+  </si>
+  <si>
+    <t>25.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>25.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 82/8172 ul. K Bílému vrchu</t>
+  </si>
+  <si>
+    <t>Praha 9 - Kyje 
+Kostlivého 1218 
+Travná - PREpoint - nabíjecí stanice 
+Manželů Dostálových parc.č.2653/3 (3x SP5 zahrádky)</t>
+  </si>
+  <si>
+    <t>27.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>27.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS + nová RIS ul.Travná</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Hrádková 1290, 1294, 1354, 1355, 1406, 1447, 2764, 1582, 2303, 1500, 
+2179 
+Sudějovická 2705</t>
+  </si>
+  <si>
+    <t>27.07.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 33/1354 ul. Hrádkova</t>
+  </si>
+  <si>
+    <t>Praha 8 - Karlín 
+Molákova 579 
+Za Invalidovnou 579</t>
+  </si>
+  <si>
+    <t>Výměna RIS ul. Za Invalidovnou</t>
+  </si>
+  <si>
+    <t>Praha 6 - Ruzyně 
+Letecká 650, 651, 652, 653, 654, 655, 656, 657, 1089</t>
+  </si>
+  <si>
+    <t>Nová TS 5825 - Přepojení kNN do rNN</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Nuselská 96 
+Vlastislavova 152, 96</t>
+  </si>
+  <si>
+    <t>27.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>27.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Obnova ul. kNN ul.Vlastislavova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Malešice 
+Gollova 536, 537</t>
+  </si>
+  <si>
+    <t>28.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>28.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna 2x RIS ul.Gollova</t>
+  </si>
+  <si>
+    <t>Praha 6 - Ruzyně 
+Letecká 668, 669, 727, 729 
+Pilotů 678, 679, 868 
+parc.č.1323/3</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+U soutoku č.ev.90, 951</t>
+  </si>
+  <si>
+    <t>28.07.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Vyspojkování SP5 ul.U Soutoku</t>
   </si>
   <si>
     <t>Praha 6 - Břevnov 
 Rozdělovská 1996, 1997, 1998, 1999, 2000, 2001, 2002, 2003, 2004, 2005 
 2006, 2007, 2008, 2009, 2010, 2011, 2012, 2013, 2014</t>
   </si>
   <si>
-    <t>28.07.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Přemístění SP5 ul. Rozdělovská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Závist ev.č.169, 173, 174, 175, 176, 
+ul.Břeňova parc.č.3100/3, 3094/37, 3094/5</t>
+  </si>
+  <si>
+    <t>28.07.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Závist</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Čestmírova 363, 365, 390 
+Nám.Bratří Synků 363</t>
+  </si>
+  <si>
+    <t>28.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova ul. kNN ul.Čestmírova</t>
+  </si>
+  <si>
+    <t>Praha 2 - Nové Město 
+Sokolská 1264/7 
+dobíjecí stanice</t>
+  </si>
+  <si>
+    <t>28.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>28.07.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS za novou ul. Sokolská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Točná 
+Brtecká 142 
+Mezi chatami 142, 143, 205, 145, 146, 147, 148, 149, 151, 152, 153</t>
+  </si>
+  <si>
+    <t>29.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>29.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 Brtecká</t>
+  </si>
+  <si>
+    <t>Praha 5 - Řeporyje 
+Ebrova 446, 205, 1243, 79, 57, 91, 109 
+ev.č.100 
+K chaloupce 164 
+parc.č.1618/2 - odběr PVK 
+ZBVO č.0790 
+Rudoltická 1082, 
+parc.č.771/4</t>
+  </si>
+  <si>
+    <t>29.07.2026 15:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> HEKO group, a.s.
+</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Rudoltická</t>
   </si>
   <si>
     <t>Praha 6 - Liboc 
 Na Padesátníku I 573, 22, 41, 21, 35, 42, 45, 15, 39 
 parc. č. 1411/1, 1435, 1436, 1419/6, 1415 
 ZBVO č. ZM 1744 
 Na Padesátníku III 35, 43, 42 
 parc. č. 1430/1, 1429, 1421/2</t>
   </si>
   <si>
-    <t>29.07.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Výměna SP5 za SS 201 ul. Na Padesátníku</t>
   </si>
   <si>
-    <t>Praha 5 - Stodůlky</t>
-[...5 lines deleted...]
-    <t>06.08.2026 13:00:00</t>
+    <t>Praha 4 - Nusle 
+Čestmírova 510, 521 
+Vlastislavova 521</t>
+  </si>
+  <si>
+    <t>29.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova ul. kNN ul.Čestmírova + EVR</t>
+  </si>
+  <si>
+    <t>Praha 5 - Jinonice 
+Stodůlecká 226, 341 
+Butovická 227, 513, 911</t>
+  </si>
+  <si>
+    <t>29.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>29.07.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Stodůlecká</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Na Zlíchově 18, 233, 1307, 
+parc.č.508/10 - DP 
+parc.č.469/1 - drážní SP5 
+Nad Konečnou 805 
+Hlubočepská 57</t>
+  </si>
+  <si>
+    <t>30.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>30.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Na Zlíchově</t>
+  </si>
+  <si>
+    <t>Praha 8 - Žižkov 
+Olgy Havlové 
+parc. č. 3544/5</t>
+  </si>
+  <si>
+    <t>Připojení INS do RIS ul. Olgy Havlové</t>
+  </si>
+  <si>
+    <t>Praha 10 - Štěrboholy 
+Drobná 127, 243, 242, 241, 240, 239, 238, 237</t>
+  </si>
+  <si>
+    <t>30.07.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Drobná</t>
+  </si>
+  <si>
+    <t>Praha 10 - Malešice 
+Gollova 536, 537, 538, 539</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Čestmírova 140, 144, 145, 147, 148 
+Vlastislavova 147</t>
+  </si>
+  <si>
+    <t>30.07.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>30.07.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Na Zlíchově 233, 1307 
+parc.č.469/1 - drážní SP5 
+Hlubočepská 57</t>
+  </si>
+  <si>
+    <t>31.07.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>31.07.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Suchdol 
+Bažantní 1 
+Trojanův Mlýn 
+parc. č. 2270/1 - zahrádky</t>
+  </si>
+  <si>
+    <t>Zasmyčkování nové SP5 ul. Bažantní</t>
+  </si>
+  <si>
+    <t>Praha 10 - Štěrboholy 
+Laudonova 436, 437, 438, 439 
+Pod valem 411</t>
+  </si>
+  <si>
+    <t>31.07.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Granátnická</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Rájecká 1297, 1077 
+Tichonická 1297, 1072, 1394, 1557, 1643, 1515, 1500, 1062, 1074, 1075, 
+1063, 1017, 1019, 1020, 1064, 1278, 1543, 
+parc.č.1879/47, 1879/3, 1879/50, 1879/48, 1884/282, 1884/281, 1884/280 
+1884/254, 1884/285 
+Zlenická 1050, 1051, 1052, 1056, 1077</t>
+  </si>
+  <si>
+    <t>03.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>03.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Komořanská - kamera 
+U Klubu 1250, 1419, 1741 
+U vlečky 347, 1748, 1749, 377, 2139</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Komořanská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Vinohrady 
+Benešovská 1924, 1925, 1926, 1927</t>
+  </si>
+  <si>
+    <t>Výměna + přepojení SP5 ul. Benešovská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Lišická 730, 740, 749, 750, 751, 753, 796, 2810</t>
+  </si>
+  <si>
+    <t>04.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>04.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS za SP11 ul. Lišická</t>
+  </si>
+  <si>
+    <t>Praha 9 - Koloděje 
+Rohenická 71, 73, 75, 76, 78, 79, 80, 81, 88, 95, 559, 120, 158, 557, 
+248, 
+parc.č.228/1, 241/8</t>
+  </si>
+  <si>
+    <t>04.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Rohenická</t>
+  </si>
+  <si>
+    <t>Praha-Nebuš - Nebušice 
+Na Malé Šárce 784, 785, 786, 787, 789, 792, 795, 800, 801 
+Nad Markytou 728</t>
+  </si>
+  <si>
+    <t>Výměna vadné SP5 ul. Nad Markytou</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Rájecká 1058, 1428 
+Tichonická 1265, 1683, 1682, 1266, 1061, 1060, 1059, 1058 
+Zlenická 1057, 1078, 1428, 
+parc.č.1884/173</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Tichonická, Rájecká</t>
+  </si>
+  <si>
+    <t>Praha 10 - Záběhlice 
+Slunečnicová 2278, 2279, 2280, 2281, 2282, 2283, 2284, 2285, 2286, 
+2287, 2288, 2289, 2290, 2429, 2430, 2431, 2432, 2433, 2434, 2435, 2436</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou ul. Slunečnicová</t>
+  </si>
+  <si>
+    <t>04.08.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>04.08.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+U Nadýmače ZBVO č.0832 
+U Starého Mlýna 20, 567, 19, 588, 1665, 291</t>
+  </si>
+  <si>
+    <t>05.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>05.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Přepojení ZBVO 0832 ul.U Nadýmače</t>
+  </si>
+  <si>
+    <t>Praha 5 - Radotín 
+Plánická 1046, 1137, 1154, 1241, 1252, 1492, 1606, 1623, 1720, 1735, 
+1784 (1154), 2286, 573, 847, 876, 886, 905, 907, 930 
+odběr PVK 
+parc. č. 2138/4 
+Pod Lahovskou 515, 2196</t>
+  </si>
+  <si>
+    <t>05.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Oprava koncovek v RIS ul. Plánická</t>
+  </si>
+  <si>
+    <t>Praha 9 - Koloděje 
+Sitenského 517, 518, 524, 550, 561, 535 
+Záhornická 560, 277</t>
+  </si>
+  <si>
+    <t>05.08.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou ul. Záhornická</t>
+  </si>
+  <si>
+    <t>Praha 9 - Miškovice 
+Všetatská 
+ZBVO č. ZM 1031</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou ul. Všetatská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Komornická 1394, 1106, 1107, 1982, 1499, 1498, 1497 
+Na Pernikářce 643 
+Na Sekyrce 643, 1392, 1393, 1394, 
+ZBVO č.0357 
+Evropská 643, 
+ZBVO č.0357</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Komornická</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Rájecká 1058, 1428 
+Tichonická 1059, 1060, 1058 
+Zlenická 1057, 1078, 1428, 
+parc.č.1884/173</t>
   </si>
   <si>
     <t>TS 8957 vypnout - BÚ</t>
-  </si>
-[...227 lines deleted...]
-    <t>Přemístění SP5 ul. Mochovská</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1574,1878 +1691,2074 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E107"/>
+  <dimension ref="A1:E119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A107" sqref="A107"/>
+      <selection activeCell="A119" sqref="A119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="47.131348" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" t="s">
         <v>41</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" t="s">
         <v>52</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="D18"/>
       <c r="E18" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C22" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" t="s">
         <v>69</v>
       </c>
-      <c r="B23" t="s">
+      <c r="E23" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D27" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>73</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="E33" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="E34" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C35" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="D35" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="E35" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="E36" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="D37" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="E37" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>120</v>
       </c>
       <c r="E38" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="E39" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="E40" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="C41" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="E41" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="B43" t="s">
-        <v>111</v>
+        <v>134</v>
       </c>
       <c r="C43" t="s">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="D43" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="E43" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="B44" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="D44" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="E44" t="s">
-        <v>121</v>
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="B45" t="s">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="D45"/>
       <c r="E45" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="B46" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="C46" t="s">
-        <v>115</v>
+        <v>145</v>
       </c>
       <c r="D46" t="s">
-        <v>128</v>
+        <v>69</v>
       </c>
       <c r="E46" t="s">
-        <v>129</v>
+        <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="C47" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C48" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="E48" t="s">
-        <v>138</v>
+        <v>70</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="C49" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="D49" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="E49" t="s">
-        <v>142</v>
+        <v>70</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="B50" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="C50" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="E50" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="C51" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="E51" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="C52" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="D52" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="E52" t="s">
-        <v>148</v>
+        <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="C53" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="D53"/>
       <c r="E53" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="C54" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="E54" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="C55" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="E55" t="s">
-        <v>158</v>
+        <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="B56" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="D56"/>
       <c r="E56" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="B57" t="s">
-        <v>154</v>
+        <v>179</v>
       </c>
       <c r="C57" t="s">
-        <v>155</v>
+        <v>180</v>
       </c>
       <c r="D57" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="E57" t="s">
-        <v>163</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>164</v>
+        <v>117</v>
       </c>
       <c r="B58" t="s">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="C58" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="E58" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>185</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="D59"/>
       <c r="E59" t="s">
-        <v>72</v>
+        <v>187</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="B60" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
       <c r="C60" t="s">
-        <v>155</v>
+        <v>190</v>
       </c>
       <c r="D60" t="s">
-        <v>89</v>
+        <v>169</v>
       </c>
       <c r="E60" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="B61" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="C61" t="s">
-        <v>160</v>
+        <v>194</v>
       </c>
       <c r="D61" t="s">
-        <v>89</v>
+        <v>195</v>
       </c>
       <c r="E61" t="s">
-        <v>171</v>
+        <v>196</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>172</v>
+        <v>18</v>
       </c>
       <c r="B62" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>174</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E62" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
-        <v>175</v>
+        <v>197</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>174</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="E63" t="s">
-        <v>176</v>
+        <v>198</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="B64" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>174</v>
+        <v>200</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
-        <v>178</v>
+        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>179</v>
+        <v>202</v>
       </c>
       <c r="B65" t="s">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="C65" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="D65" t="s">
-        <v>15</v>
+        <v>204</v>
       </c>
       <c r="E65" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="B66" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="C66" t="s">
-        <v>182</v>
+        <v>41</v>
       </c>
       <c r="D66" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2" t="s">
-        <v>185</v>
+        <v>18</v>
       </c>
       <c r="B67" t="s">
-        <v>186</v>
+        <v>40</v>
       </c>
       <c r="C67" t="s">
-        <v>187</v>
+        <v>41</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E67" t="s">
-        <v>188</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="B68" t="s">
-        <v>186</v>
+        <v>40</v>
       </c>
       <c r="C68" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="D68" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="B69" t="s">
-        <v>186</v>
+        <v>40</v>
       </c>
       <c r="C69" t="s">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="D69" t="s">
-        <v>15</v>
+        <v>169</v>
       </c>
       <c r="E69" t="s">
-        <v>163</v>
+        <v>213</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
       <c r="B70" t="s">
-        <v>186</v>
+        <v>44</v>
       </c>
       <c r="C70" t="s">
-        <v>187</v>
+        <v>45</v>
       </c>
       <c r="D70" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E70" t="s">
-        <v>72</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
-        <v>193</v>
+        <v>216</v>
       </c>
       <c r="B71" t="s">
-        <v>194</v>
+        <v>44</v>
       </c>
       <c r="C71" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E71" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="B72" t="s">
-        <v>194</v>
+        <v>44</v>
       </c>
       <c r="C72" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="D72" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="B73" t="s">
-        <v>194</v>
+        <v>44</v>
       </c>
       <c r="C73" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>202</v>
+        <v>223</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>203</v>
+        <v>224</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>225</v>
       </c>
       <c r="C74" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="D74" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
       <c r="E74" t="s">
-        <v>205</v>
+        <v>227</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>192</v>
+        <v>228</v>
       </c>
       <c r="B75" t="s">
-        <v>194</v>
+        <v>225</v>
       </c>
       <c r="C75" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="D75" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E75" t="s">
-        <v>72</v>
+        <v>217</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="B76" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="C76" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="E76" t="s">
-        <v>210</v>
+        <v>232</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
       <c r="B77" t="s">
-        <v>208</v>
+        <v>11</v>
       </c>
       <c r="C77" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
-        <v>212</v>
+        <v>27</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>213</v>
+        <v>233</v>
       </c>
       <c r="B78" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="C78" t="s">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="D78" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E78" t="s">
-        <v>216</v>
+        <v>236</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="B79" t="s">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="C79" t="s">
-        <v>219</v>
+        <v>239</v>
       </c>
       <c r="D79" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="E79" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="B80" t="s">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="C80" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="D80" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="B81" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="C81" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="D81" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="E81" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="B82" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="C82" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="D82" t="s">
-        <v>230</v>
+        <v>33</v>
       </c>
       <c r="E82" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="B83" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="C83" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="D83" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="B84" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="C84" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="D84" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E84" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="B85" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="C85" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="D85" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E85" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B86" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="C86" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="D86"/>
+        <v>258</v>
+      </c>
+      <c r="D86" t="s">
+        <v>8</v>
+      </c>
       <c r="E86" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="B87" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="C87" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="D87" t="s">
-        <v>249</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="B88" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C88" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="D88" t="s">
-        <v>254</v>
+        <v>30</v>
       </c>
       <c r="E88" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="B89" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C89" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D89"/>
+        <v>254</v>
+      </c>
+      <c r="D89" t="s">
+        <v>24</v>
+      </c>
       <c r="E89" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B90" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="C90" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="D90" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="B91" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="C91" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E91" t="s">
-        <v>18</v>
+        <v>275</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="B92" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="C92" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="D92" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="E92" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="B93" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="C93" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D93" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="B94" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="C94" t="s">
         <v>274</v>
       </c>
       <c r="D94" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="B95" t="s">
-        <v>265</v>
+        <v>286</v>
       </c>
       <c r="C95" t="s">
-        <v>266</v>
+        <v>287</v>
       </c>
       <c r="D95" t="s">
-        <v>277</v>
+        <v>30</v>
       </c>
       <c r="E95" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="B96" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="C96" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D96" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E96" t="s">
-        <v>21</v>
+        <v>292</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="B97" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="C97" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="D97" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="E97" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="B98" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="C98" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="D98" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E98" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="B99" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="C99" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E99" t="s">
-        <v>289</v>
+        <v>255</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="B100" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="C100" t="s">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="D100" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="B101" t="s">
+        <v>303</v>
+      </c>
+      <c r="C101" t="s">
+        <v>304</v>
+      </c>
+      <c r="D101" t="s">
+        <v>33</v>
+      </c>
+      <c r="E101" t="s">
         <v>292</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B102" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="C102" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="D102" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="E102" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="B103" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="C103" t="s">
-        <v>281</v>
+        <v>308</v>
       </c>
       <c r="D103" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>159</v>
+        <v>310</v>
       </c>
       <c r="B104" t="s">
-        <v>280</v>
+        <v>311</v>
       </c>
       <c r="C104" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="D104" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
-        <v>299</v>
+        <v>76</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B105" t="s">
-        <v>280</v>
+        <v>311</v>
       </c>
       <c r="C105" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="D105" t="s">
-        <v>249</v>
+        <v>13</v>
       </c>
       <c r="E105" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="B106" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="C106" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="D106" t="s">
-        <v>305</v>
+        <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="B107" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="C107" t="s">
-        <v>294</v>
+        <v>319</v>
       </c>
       <c r="D107" t="s">
-        <v>308</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
-        <v>309</v>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B108" t="s">
+        <v>318</v>
+      </c>
+      <c r="C108" t="s">
+        <v>322</v>
+      </c>
+      <c r="D108" t="s">
+        <v>16</v>
+      </c>
+      <c r="E108" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B109" t="s">
+        <v>318</v>
+      </c>
+      <c r="C109" t="s">
+        <v>319</v>
+      </c>
+      <c r="D109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="B110" t="s">
+        <v>318</v>
+      </c>
+      <c r="C110" t="s">
+        <v>322</v>
+      </c>
+      <c r="D110" t="s">
+        <v>24</v>
+      </c>
+      <c r="E110" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="B111" t="s">
+        <v>318</v>
+      </c>
+      <c r="C111" t="s">
+        <v>322</v>
+      </c>
+      <c r="D111" t="s">
+        <v>13</v>
+      </c>
+      <c r="E111" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B112" t="s">
+        <v>330</v>
+      </c>
+      <c r="C112" t="s">
+        <v>331</v>
+      </c>
+      <c r="D112" t="s">
+        <v>30</v>
+      </c>
+      <c r="E112" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B113" t="s">
+        <v>333</v>
+      </c>
+      <c r="C113" t="s">
+        <v>334</v>
+      </c>
+      <c r="D113" t="s">
+        <v>13</v>
+      </c>
+      <c r="E113" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B114" t="s">
+        <v>333</v>
+      </c>
+      <c r="C114" t="s">
+        <v>337</v>
+      </c>
+      <c r="D114" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B115" t="s">
+        <v>333</v>
+      </c>
+      <c r="C115" t="s">
+        <v>340</v>
+      </c>
+      <c r="D115" t="s">
+        <v>30</v>
+      </c>
+      <c r="E115" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B116" t="s">
+        <v>333</v>
+      </c>
+      <c r="C116" t="s">
+        <v>334</v>
+      </c>
+      <c r="D116" t="s">
+        <v>13</v>
+      </c>
+      <c r="E116" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="B117" t="s">
+        <v>333</v>
+      </c>
+      <c r="C117" t="s">
+        <v>334</v>
+      </c>
+      <c r="D117" t="s">
+        <v>16</v>
+      </c>
+      <c r="E117" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="B118" t="s">
+        <v>333</v>
+      </c>
+      <c r="C118" t="s">
+        <v>334</v>
+      </c>
+      <c r="D118" t="s">
+        <v>24</v>
+      </c>
+      <c r="E118" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B119" t="s">
+        <v>52</v>
+      </c>
+      <c r="C119" t="s">
+        <v>56</v>
+      </c>
+      <c r="D119"/>
+      <c r="E119" t="s">
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:E1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>