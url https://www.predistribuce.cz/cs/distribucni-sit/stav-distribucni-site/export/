--- v3 (2026-07-19)
+++ v4 (2026-08-25)
@@ -14,1366 +14,1369 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Lokalita</t>
   </si>
   <si>
     <t>Začátek</t>
   </si>
   <si>
     <t>Konec</t>
   </si>
   <si>
     <t>Provádějící firma</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>Praha 9 - Letňany 
-[...6 lines deleted...]
-    <t>17.07.2026 15:30:00</t>
+    <t>Praha 4 - Chodov 
+Ke Kateřinkám 
+Ke Kateřinkám 1411 
+parc.č.2742 - odběr TSK (DOP)</t>
+  </si>
+  <si>
+    <t>08.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>08.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> JEZL ELEKTRO s. r. o.
+</t>
+  </si>
+  <si>
+    <t>Výměna RIS 58/1411 ul.Ke Kateřinkám</t>
+  </si>
+  <si>
+    <t>Praha 4 - Záběhlice 
+Roztylské sady 1584, 1589, 1585, 1586, 1587, 1588, 1596, 1597, 1598, 
+1599, 1600 
+Jižní V 1596, 1589 
+Jižní VI 1584</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KORMAK Praha a.s.
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Jižní VI + okolí</t>
+  </si>
+  <si>
+    <t>Praha 1 - Hradčany 
+Pohořelec 112, 113, parc. č. 743, 2X mobiliář THMP</t>
+  </si>
+  <si>
+    <t>08.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Petra Vašinová
+</t>
+  </si>
+  <si>
+    <t>Výměna skř. 140/112 ul. Pohořelec</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Žiželická 1614, bývalá teplárna na parc. č. 4306/18 
+Žlebská 1621, 1622, 1623, 2777, bývalá teplárna na parc. č. 4306/18 
+Měšínská bývalá teplárna na parc. č. 4306/18</t>
+  </si>
+  <si>
+    <t>08.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>08.09.2026 16:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTRO-HC
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Žlebská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Slivenec 
+Meskářova 394, 496, 498, 563, 615, 630 
+Opálová 565</t>
+  </si>
+  <si>
+    <t>10.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>10.09.2026 15:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> Energo Praha spol. s r.o.
 </t>
   </si>
   <si>
-    <t>Nová SP5 ul. Broumovská</t>
-[...12 lines deleted...]
-    <t xml:space="preserve"> JEZL ELEKTRO s. r. o.
+    <t>Výměna SP5 ul. Opálová</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kunratice 
+Vídeňská 286, 1754, 52, 51, 50, 49, 148, 326, 158 
+ER - kamera (přechod), ER T-mobile</t>
+  </si>
+  <si>
+    <t>14.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>14.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS za novou ul. Vídeňská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Mečislavova 869, 1354, 1355, 1356, 1357 
+Rostislavova 313, 292, 243, 231 
+Čestmírova 869, 1357, 1358, 217, 313, 
+EVR 410135</t>
+  </si>
+  <si>
+    <t>14.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 5329 Rekonstr./chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+V Celnici 1028 PRAHA 1 
+Hotel Marriott</t>
+  </si>
+  <si>
+    <t>14.09.2026 23:00:00</t>
+  </si>
+  <si>
+    <t>15.09.2026 04:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PREdistribuce, a.s.
 </t>
   </si>
   <si>
-    <t>Přemístění SP5 ul. K Roztokům</t>
-[...5 lines deleted...]
-Chorvatská 1958</t>
+    <t>RS 8060 vypnout a zajistit celou</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Liborova 336, 415, 414, 293 
+Šlikova 291, 292, 293 
+Závěrka 2369, 414, 473 
+Heleny Malířové 473</t>
+  </si>
+  <si>
+    <t>15.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>15.09.2026 16:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> AVE ELEKTRO - Jelínek s.r.o.
 </t>
   </si>
   <si>
-    <t>Výměna SP5 za SS 201-OT ul. Na Šafránce</t>
-[...27 lines deleted...]
-    <t xml:space="preserve"> KORMAK Praha a.s.
+    <t>Obnova sítě 1kV ul. Závěrka + okolí</t>
+  </si>
+  <si>
+    <t>Praha 5 - Radotín</t>
+  </si>
+  <si>
+    <t>15.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 7754 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 9 - Vysočany 
+Klíčovská 689, 840, 691/35, 801, 941 
+Letňanská 961 
+U Voborníků 676, 677, 678, 691/8</t>
+  </si>
+  <si>
+    <t>16.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>16.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 26/691 ul. Klíčovská</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+U městských domů 1556, 1555</t>
+  </si>
+  <si>
+    <t>17.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>17.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Zkrácení SP5 ul. U měštanských domů</t>
+  </si>
+  <si>
+    <t>Praha 8 - Dolní Chabry 
+Ploskovická 1066, 984, 988, 982, 959, parc. č. 1742/78 
+U Větrolamu 889 
+Ulčova 849</t>
+  </si>
+  <si>
+    <t>18.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>18.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Zrušení skř. 39/959 ul. Ploskovická</t>
+  </si>
+  <si>
+    <t>Praha 8 - Čimice 
+Libčická 900 
+Na průhonu 812 
+Tišická - ZBVO č.1125</t>
+  </si>
+  <si>
+    <t>21.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 3475 Rekonstr./chytrá - vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 5 - Sobín 
+Blatnická 10, 101, 116, 120, 14, 183 
+Hostivická 9 
+Ke Zličínu 
+parc. č. 12/13</t>
+  </si>
+  <si>
+    <t>21.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Připojení nové SP5 ul. Blatnická</t>
+  </si>
+  <si>
+    <t>Praha 6 - Bubeneč 
+Bubenečská 1129, 606, 891, 463, 498 
+Českomalínská 431, 463, 498 
+Pelléova 500, 431, 1 
+V sadech 1</t>
+  </si>
+  <si>
+    <t>22.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>22.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Zasmyčkování nové SP5 ul. Bubenečská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Uhříněves 
+Františka Diviše 1630, 1631 
+Soumarská 1495, 1538, 1541, 1489, 1625, 1492, 1474, parc. č. 1920/253, 
+1920/239, 1920/470, 1920/472, 1920/474, 1920/476</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Soumarská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Černý Most 
+Vašátkova parc. č. 252/1 - PREpoint - VO 580354 
+Doležalova 1021/1, PREpoint - VO 580355 (č.p.1023/5), PREpoint - VO 
+580363 (č.p. 1022/3)</t>
+  </si>
+  <si>
+    <t>22.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Com - Pakt Energy, a.s.
 </t>
   </si>
   <si>
-    <t>TS 3984 Rekonstr./chytrá - normál</t>
-[...79 lines deleted...]
-    <t>Výměna RIS 16/105 ul.Lumírova</t>
+    <t>TS 734 Rekonstrukce/chytrá - normál</t>
   </si>
   <si>
     <t>Praha 7 - Holešovice 
-Jankovcova 298/24, 22</t>
-[...72 lines deleted...]
-    <t>10.08.2026 15:00:00</t>
+Bubenská 569, 570, 122/20 
+Na Šachtě 572, 571, 497, 
+U papírny parc. č. 267/2 
+U Výstaviště 122/5, 229, 138, 262, 
+Železničářů parc. č. 2430 Správa železnic</t>
+  </si>
+  <si>
+    <t>23.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>23.09.2026 15:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> EQUANS Services a.s.
 </t>
   </si>
   <si>
-    <t>Obnova sítě 1kV ul. Mezibranská + okolí</t>
-[...6 lines deleted...]
-    <t>10.08.2026 16:00:00</t>
+    <t>TS 6233 - přespojkování kNN do TS 993</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+U Papírny 615, 784</t>
+  </si>
+  <si>
+    <t>24.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>24.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Štefánikova 319, 75, 78</t>
+  </si>
+  <si>
+    <t>24.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Štefánikova</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky 
+Drimlova 2366/6, 2365/4, 2364/2, Kolektory Praha 
+Borovanského 2381/22</t>
+  </si>
+  <si>
+    <t>24.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>24.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
+</t>
+  </si>
+  <si>
+    <t>TS 5451 Rekonstrukce/chytrá vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+Žezničářů 305 
+Za papírnou 305/15, 239/3, 116/5, 144/7, 308/9, parc. č. 296/2, 315/2, 
+Plynární 315/1</t>
+  </si>
+  <si>
+    <t>25.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>25.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Břeňova 1602, 1620, 166, 169, 173, 174, 175, 176 
+parc. č. 3100/3, 3094/37, 3094/35, 3107/8</t>
+  </si>
+  <si>
+    <t>29.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>29.09.2026 16:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> ELEKTROŠTIKA, s.r.o.
 </t>
   </si>
   <si>
-    <t>Obnova sítě NN ul.Pivcova</t>
-[...17 lines deleted...]
-    <t>10.08.2026 10:00:00</t>
+    <t>Přeložka 3x kNN ul. Závist + okolí</t>
+  </si>
+  <si>
+    <t>Praha 10 - Hostivař 
+Dolnoměcholupská - TS 7602</t>
+  </si>
+  <si>
+    <t>29.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 7602 PO - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Komořanská 1421, 1174, 1173 
+Princova 1632, 1175, 1176 
+ev. č. 194 
+Závist č.ev. 194, 1164, 1165, 1167, 1168, 1169, 1170, 1173, 1174, 1175 
+1176 
+parc. č. 3149, 3135, 3125/4 
+Jansové 1658, 1632 
+parc. č. 3107/28, 3107/22, 3107/18 
+Zíbrtova 1628 
+parcela 3107/33, 3107/30, 3107/32 
+Stockého 
+ZBVO č. ZM 1743 - OZRIM a. s.</t>
+  </si>
+  <si>
+    <t>30.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>30.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Přeložka 2x kNN ul. Závist + okolí</t>
+  </si>
+  <si>
+    <t>Praha 1 - Staré Město 
+28. října 1001, 372, 373</t>
+  </si>
+  <si>
+    <t>09.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>09.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. 28. října</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Zalešanská 737, 724, 726, parc. č. 3591, 3591/1, 
+Lišická 725, parc. č. 3595/2</t>
+  </si>
+  <si>
+    <t>10.09.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Zalešanská</t>
+  </si>
+  <si>
+    <t>10.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Stoliňská 917, 918, 920 
+parc. č. 2090, 2088 
+Šplechnerova 915 (parc. č. 2088)</t>
+  </si>
+  <si>
+    <t>11.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>11.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS za novou ul. Stoliňská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Kurandové 1282/12, 1282/14, 1282/16</t>
+  </si>
+  <si>
+    <t>11.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Kurandové</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Dobrovická 1894 
+Rápošovická 17, 88 
+Ratajská 1344, 2556</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Dobrovická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Záběhlice 
+Boční I 1580, 1582 
+Jižní VI 1582 
+Hlavní 1580</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dubeč 
+Slatiny 100, 465, 14, 15, 
+parc.č.1651, 1650, 1655/4, 1655/3, 1655/7</t>
+  </si>
+  <si>
+    <t>27.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova NN Slatiny</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Krakovská 1256, 1307, 1339, 1352</t>
-[...56 lines deleted...]
-    <t>Obnova sítě NN ul.Peškova</t>
+Krakovská 1675/2, 1676, 580 
+Žitná 1675/39</t>
+  </si>
+  <si>
+    <t>27.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Mezibranská + okolí</t>
+  </si>
+  <si>
+    <t>Praha 9 - Koloděje 
+Panenky 364, 365, 366 
+Za vinicí 389</t>
+  </si>
+  <si>
+    <t>27.08.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Zasmyčkování nových SP5 ul. Panenky</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Žlebská 1615, 1616, 1617</t>
+  </si>
+  <si>
+    <t>27.08.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 16:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elektro HC, s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Žlebská</t>
+  </si>
+  <si>
+    <t>28.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>28.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+U nových vil 188, 1058, 230 
+Mrštíkova 188</t>
+  </si>
+  <si>
+    <t>28.08.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.U Nových vil</t>
+  </si>
+  <si>
+    <t>Praha 2 - Nové Město 
+Ječná 512, 513, 514 
+Lípová 512</t>
+  </si>
+  <si>
+    <t>28.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Lípová</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Bachmačské Nám. 310, 323/1, 326 
+Václavkova 1516, 1517, 323/12 
+Kafkova 326</t>
+  </si>
+  <si>
+    <t>31.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>31.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Václavkova + okolí</t>
+  </si>
+  <si>
+    <t>Praha 8 - Kobylisy 
+U měšťanských škol 
+prac. č. 557/6 (2x) 
+U školské zahrady 
+č. ev. 20</t>
+  </si>
+  <si>
+    <t>02.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>02.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Zrušení 2x SP5 U měšťanských škol</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Na Baních 1047, 1048, 1531, 1532, 1533, 1051, 1053, 1127</t>
+  </si>
+  <si>
+    <t>Zasmyčkování nových SP5 ul. Na Baních</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky</t>
+  </si>
+  <si>
+    <t>02.09.2026 08:15:00</t>
+  </si>
+  <si>
+    <t>02.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 8922 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Starokolínská 2867, 1685, 1488, 178</t>
+  </si>
+  <si>
+    <t>03.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>03.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Starokolínská</t>
+  </si>
+  <si>
+    <t>Roztoky - Roztoky 
+Lidická 1734, 689 
+Tyršovo nám. 600, 608, 480, 689</t>
+  </si>
+  <si>
+    <t>Zkrácení SP5 ul. Tyršovo nám.</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Krakovská 1256 
-[...42 lines deleted...]
-Peškova 965</t>
+Krakovská 1340</t>
+  </si>
+  <si>
+    <t>03.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Chodov 
+Bartůňkova 1762, 2349</t>
+  </si>
+  <si>
+    <t>Nové skř. 58/P3, 58/P4 ul. Bartůňkova</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Nad Novou Libní 1849, 1867, 1857, 1858, 1868, 1869</t>
+  </si>
+  <si>
+    <t>Připojení nové SP5 ul. Nad Novou Libní</t>
+  </si>
+  <si>
+    <t>Praha 9 - Čakovice 
+Cukerní 223, 224, 788, 789 
+Cukrovarská 1/23, 12, 28, 678/25, ZBVO 1764 
+K Návsi 28 
+Schoellerova 723, 725, 728, 729, 767, 869 
+Čakovický zámecký park Fontána</t>
+  </si>
+  <si>
+    <t>03.09.2026 17:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SEG s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Nová skř. 66/869 ul. Schoellerova</t>
+  </si>
+  <si>
+    <t>Praha 7 - Troja 
+Nad Kazankou 131, 223, 708</t>
+  </si>
+  <si>
+    <t>04.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>04.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 34/708 ul. Nad Kazankou</t>
+  </si>
+  <si>
+    <t>Praha 4 - Michle 
+Průčelní 644</t>
+  </si>
+  <si>
+    <t>04.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna poj.skříně ul.Průčelní</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Mezibranská 1367, 1592, 577, 808 
-[...30 lines deleted...]
-    <t>17.08.2026 16:00:00</t>
+Hálkova 
+ZBVO č. ZM 0074</t>
+  </si>
+  <si>
+    <t>Praha 4 - Chodov 
+Starochodovská 1087, 1116, 1128, 1142, 483, 519, 579, 950, 985, 988 
+U Kolonie 519</t>
+  </si>
+  <si>
+    <t>04.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Ratajská 222, 270, 504, 505, 89, 2768 
+Starokolínská 40 
+Dědická 270</t>
+  </si>
+  <si>
+    <t>Praha 4 - Komořany 
+Na Jitřence 212, 213, 
+parc.č.540, 547 
+Hudcova 2232, 227, 226, 225, 224, 223, 307, 222, 221, 
+parc.č.570</t>
+  </si>
+  <si>
+    <t>07.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>07.09.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Práce v SS201 ul.Hudcova</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Ranská 2733, 191, 203 
+Rápošovská 132, 2699, 110 
+Ratajská 270, 222, 89, 504, 505, 2768 
+Starokolínská 132, 2716, 174, 2741, 40 
+Dědická 270</t>
+  </si>
+  <si>
+    <t>07.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Vršovice 
+Na křivce 1091, 1092, 1094, 1432, 1437 
+Pod Sychrovem I 1092, 1432, 1437, 1094, 1091, 1095, 1550, 1097 
+parc. č. 2402/1</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou ul. Pod Sychrovem I</t>
+  </si>
+  <si>
+    <t>Praha 9 - Klánovice 
+Šlechtitelská 321, 156, 842, 285, 292, 1061 
+V březině 273</t>
+  </si>
+  <si>
+    <t>07.09.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. V březině</t>
+  </si>
+  <si>
+    <t>Praha 4 - Michle 
+Na Nivách 79, 922, 956, 958</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Na Nivách</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Dědická 205, 293, 34, 
+parc.č.64, 69/1 
+Rápošovská 2812, 1004, 2350, 132, 2699, 110</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Hloubětínská 371, 372, 373, 374, 375, 1137, 1061</t>
+  </si>
+  <si>
+    <t>08.09.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Nová skř. 63/1137 ul. Hloubětínská</t>
+  </si>
+  <si>
+    <t>09.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Pod Sady 1562, 170/2, 174, 215 
+K Dolům 170/7</t>
+  </si>
+  <si>
+    <t>Výměna + nová SS102 ul.Pod sady</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Ratajská 221, 286 
+Dědická parc.č.285/2 
+Ratbořská 298</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Ratajská</t>
   </si>
   <si>
     <t>Praha 8 - Bohnice 
 Gdaňská 333, 334, 335, 336, 337, 338, 585, 586, 587, 588, 589, 590, 
 655, 656, 657, 658, 659, 660, 661, 662, 663, 664, 665, 666, 667, 668, 
 836 
 parc .č. 558/51, 558/13 
 ZBVO č. ZM 0627, ZBVO č. ZM 0641 
 Opolská 591, 592, 593, 594, 595 
 parc. č. 585/428 
 Sopotská 634, 635, 636, 637, 638, 639, 640, 641, 642, 643, 644, 645, 
 646, 647, 648, 649, 650, 651, 652, 653, 654, 836, 846, 847 
 Toruňská 331, 332 
 Štětínská 338, 339, 340, 341, 342, 343, 350, 351, 352 
 parc. č. 585/82</t>
   </si>
   <si>
-    <t>17.08.2026 08:30:00</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> SEG s.r.o.
+    <t>09.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>09.09.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>TS 1595 - normál po pochytření</t>
+  </si>
+  <si>
+    <t>Praha 9 - Vysočany 
+U Vysočanského Pivovaru 416, 288, 269, 419, 421, 422, 423, 424, 425, 4</t>
+  </si>
+  <si>
+    <t>Zkrácení sm.ul.U vysočanského pivovaru</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Dědická 1418, 987, 287, 483, 2287 
+Dobrovická 233, 1894 
+Rápošovská 205, 282, 158, 151 
+Ratajská 1344, 1585, 2556, 1585</t>
+  </si>
+  <si>
+    <t>Praha 10 - Záběhlice 
+Na Vinobraní 125, 1832/52 
+Před Skalkami II 171, 175, 1832/10, 232, 3001, 3302, 3313 
+parc. č. 2540, 2535</t>
+  </si>
+  <si>
+    <t>10.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
 </t>
   </si>
   <si>
-    <t>TS 1595 - pochytření/vyřazení</t>
-[...70 lines deleted...]
-    <t>TS 8954 vypnout - BÚ</t>
+    <t>Výměna SP5 za novou ul. Před Skalkami II</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dubeč 
+Za pavilónem 494, 751, 408, 423, 426, 434, 437, 476, 773, 774 
+V Křížkách 774</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Za Pavilónem</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Liborova 330, 331, 332, 333, 334, 405/14, 552/3, 768/4, 1179/7, 406/5 
+Nad Tejnkou 2476, 384, 385, 390, 391, 389 
+parc. č. 2490/2 
+Šlikova 1179/24, 1986, 286, 287, 294, 295, 296, 297, 301, 303, 304, 
+403, 404, 406, 407, 408, 900 
+Za Strahovem 2436, 386, 387, 389, 2482/51, 2482/51a, 2482/51b, 2482/51 
+Závěrka 2367, 399, 654, 768, 552/20</t>
+  </si>
+  <si>
+    <t>10.09.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>TS 4746 - částečný normál po přeložce TS</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+Černokostelecká 2085</t>
+  </si>
+  <si>
+    <t>Zrušení RIS 43/2081 ul.Bečvářova</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Nademlejnská 823 - stavba, 1096, 
+U Tesly 900 - Stavmat stavebniny</t>
+  </si>
+  <si>
+    <t>26.08.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>26.08.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Nademlejnská</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
 Krakovská 1675/2, 1676, 580 
 Žitná 1657, 1667, 1675/39</t>
   </si>
   <si>
-    <t>26.08.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>26.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky 
+Fingerova 2186</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PREenergo, a.s.
+</t>
+  </si>
+  <si>
+    <t>Bezpečností vypnutí ul.Fingerova</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
 Na Poříčí 1757, 1060</t>
   </si>
   <si>
     <t>26.08.2026 09:00:00</t>
   </si>
   <si>
-    <t>26.08.2026 16:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Výměna RIS ul. Na Poříčí</t>
   </si>
   <si>
-    <t>Praha 1 - Nové Město 
-[...13 lines deleted...]
-    <t>28.08.2026 15:00:00</t>
+    <t>Praha 1 - Staré Město 
+Dlouhá 727/39</t>
+  </si>
+  <si>
+    <t>26.08.2026 23:00:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 04:00:00</t>
+  </si>
+  <si>
+    <t>TS 2685 - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 4 - Písnice 
+V zákopech 219</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELPO, kabelové sítě VN a NN,s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Připojení stav.odběru ul.V zákopech</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Novosibřinská 865 
+Rohožnická 870, 869, 2790, 2791, 2792, 2793, 1270, 867, 866, 
+parc.č.3174/2</t>
+  </si>
+  <si>
+    <t>31.08.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Rohožnická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Modřanská 1042 
+parc. č. 5/1</t>
+  </si>
+  <si>
+    <t>Zrušení SP5 ul. Modřanská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Domanovická 1749, 1748, 1747, 1746, 1745, 1744, 1743, 1742, 1741, 1740 
+1739, 1738, 1737, 1736, 1735, 1734, 1733, 1732, 1025, 512, 513, 527, 
+1109, 1073, 2341, 2342, 2343, 2344, 2333 
+Oplanská 1443, 160, 2333</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Oplanská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Malá Chuchle 
+Strakonická 48 
+parc. č. 214/4, 143/1 
+ZBVO č. ZM 0241</t>
+  </si>
+  <si>
+    <t>Přeložka kabelů 1kV ul. Strakonická</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
 Krakovská 1338</t>
   </si>
   <si>
-    <t>31.08.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>31.08.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dubeč 
+V kališti 1663, 1529, 1717, 1184 
+parc.č.127, 128/6</t>
+  </si>
+  <si>
+    <t>31.08.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>31.08.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Oprava RIS 23/1529 ul.V kališti</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany 
+Prosecká 
+parc. č. 547/4 (PID, DP Hl. města Prahy) 
+Listova 
+parc. č. 547/44 (parkoviště) 
+Tupolevova 
+ZBVO č. ZM 1395</t>
+  </si>
+  <si>
+    <t>31.08.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Připojení nové RIS ul. Tupolevova</t>
+  </si>
+  <si>
+    <t>01.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>01.09.2026 12:00:00</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
 Krakovská 1338, 1363</t>
   </si>
   <si>
-    <t>01.09.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>01.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+V Šáreckém údolí 450, 55, 86, 88, 89, 87, 54 
+ev. č. 53, 57, 60 
+parc. č. 2063/1</t>
+  </si>
+  <si>
+    <t>01.09.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Zasmyčkování nové SP5</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Kafkova 320, 329/2, 338 
+Bachmačské nám. 329/4</t>
+  </si>
+  <si>
+    <t>01.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Václakova + okolí</t>
+  </si>
+  <si>
+    <t>Praha 5 - Malá Chuchle 
+Paroplavební 58, 59 
+Zbraslavská 36, 37, 41 
+Strakonická 
+parc. č. 150/3, 150/4, 149/3 (čerpací stanice), nabíječka PRE</t>
+  </si>
+  <si>
+    <t>Přeložka kabelu 1kV ul. Strakonická</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Oplanská 169, 163, 161, 2614, 1443, 160, 
+Starokolínská 183, 2811, 192, 2898, 425, 407, 315, 2221 
+Nabíječka elektromobilů u OMV čerp.st.</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Přátelství 342, 60 
+odběr TSK (proti hřbitovu)</t>
+  </si>
+  <si>
+    <t>01.09.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>Rozšíření sítě NN ul.Přátelství</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Chlumecká 
+parc. č. 4485/1 
+ZBVI č, ZM 1075</t>
+  </si>
+  <si>
+    <t>Výměna RIS+přepojení ZBVO ul. Chlumecká</t>
+  </si>
+  <si>
+    <t>Praha 5 - Košíře 
+Hlaváčkova 79 
+Plzeňská 156, 54, 43 
+Vrchlického 105, 63, 99</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Vrchlického + okolí</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Žlebská 1615, 1616, 1617, 1618, 1619 
+parc.č.4306/35 - regulační stanice plynu</t>
+  </si>
+  <si>
+    <t>01.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>01.09.2026 16:30:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Řepy 
+Ke Kulturnímu Domu 533 
+Krolmusova 695</t>
+  </si>
+  <si>
+    <t>Zkrácení a výměna SP5 ul. Krolmusova</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
 Krakovská 1362</t>
   </si>
   <si>
-    <t>02.09.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>02.09.2026 15:00:00</t>
   </si>
   <si>
-    <t>Praha 5 - Stodůlky</t>
-[...8 lines deleted...]
-    <t>TS 8922 vypnout - BÚ</t>
+    <t>Praha 9 - Újezd Nad Lesy 
+Plhovská 2228 
+Starokolínská 1305, 238, 292, 2228, 
+parc.č.1356 
+Plhovká 2228</t>
+  </si>
+  <si>
+    <t>Praha 4 - Braník 
+Novodvorská 1130/179, 1129/177, 1131/181, 1133/185, 1135/189, 1127/173 
+1126/171, 1125/169, 1124/167</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MERCATOR, s.r.o
+</t>
+  </si>
+  <si>
+    <t>TS 2285 - výměna rozvaděče NN - vypnutí</t>
   </si>
   <si>
     <t>Praha 5 - Stodůlky 
 Červeňanského - TS 8922</t>
   </si>
   <si>
-    <t xml:space="preserve"> PREdistribuce, a.s.
+    <t>TS 8922 PO - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 7 - Bubeneč</t>
+  </si>
+  <si>
+    <t>03.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>RS 3850 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+Doubravčická 2126, 2127, 2128, 2129 
+Průběžná 1549, 1550, 656, 
+parc.č.3289/28 - mobiliář č.V506</t>
+  </si>
+  <si>
+    <t>Přeložka kNN ul.Průběžná</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Žlebská 1615, 1616, 1617, 1618, 1619, 1620, 1621, 1622, Regulační 
+stanice plynu parc. č. 4306/35</t>
+  </si>
+  <si>
+    <t>03.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>03.09.2026 16:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elektro HC
 </t>
   </si>
   <si>
-    <t>TS 8922 PO - BÚ</t>
+    <t>Praha 5 - Zadní Kopanina 
+Chaloupky 10, 11, 12, 14, 16, 17, 18, 20, 21, 23, 122, parc. č. 132/1</t>
+  </si>
+  <si>
+    <t>03.09.2026 09:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTRO-MONT
+</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Chaloupky</t>
+  </si>
+  <si>
+    <t>Praha 10 - Horní Měcholupy 
+Dubská 628, 199, 785, 201</t>
+  </si>
+  <si>
+    <t>03.09.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>03.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Dačická</t>
+  </si>
+  <si>
+    <t>Roztoky - Roztoky</t>
+  </si>
+  <si>
+    <t>03.09.2026 20:30:00</t>
+  </si>
+  <si>
+    <t>04.09.2026 01:00:00</t>
+  </si>
+  <si>
+    <t>TS 8951 vypnout - BÚ</t>
+  </si>
+  <si>
+    <t>Praha 9 - Satalice 
+K Radonicům 108 
+U obory 130, 128, 115, 133 
+parc.č.74/1, 70</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.U Obory</t>
+  </si>
+  <si>
+    <t>09.09.2026 00:08:00</t>
+  </si>
+  <si>
+    <t>09.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>TS 2285 - výměna rozvaděče NN - normál</t>
+  </si>
+  <si>
+    <t>Praha 9 - Černý Most 
+Kpt. Stránského 993/8, 994/6, 991/10, parc. č. 232/129 
+Vybíralova 578, parc. č. 232/185 ZBVO, 232/184 
+Bryksova 541/36, 551/24, 551/26, Wallbox</t>
+  </si>
+  <si>
+    <t>14.09.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>TS 4760 Rekonstrukce/chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Liborova 470, 350 
+Za Strahovem 1101, 1102, 2510, 2338, 2477, 346, 347, 348, 349, 350, 
+351, 352, 353, 354</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Krakovská 1340</t>
-[...62 lines deleted...]
-    <t>TS 7602 PO - BÚ</t>
+Jungmannova 23, 25, 29</t>
+  </si>
+  <si>
+    <t>14.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>14.09.2026 11:30:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou Jungmannova</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Na Jarově 1987/46, 1988, 1989, 1990, 1991, 1992, 2066, 2067, 2068, 
+2069, 2070, 2071, 2072, 2073/42 
+Pod lipami 1987/17, 1986, 2058, 2059, 2073/30</t>
+  </si>
+  <si>
+    <t>Zrušení skř. 12/2073 ul. Pod lipami</t>
+  </si>
+  <si>
+    <t>19.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>19.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 3475 Rekonstr./chytrá - normál NN</t>
+  </si>
+  <si>
+    <t>21.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 5451 Rekonstrukce/chytrá normál</t>
   </si>
   <si>
     <t>Praha 4 - Nusle 
 TS 8648, Pikrtova, Praha 4, Nusle</t>
   </si>
   <si>
     <t>31.10.2026 08:00:00</t>
   </si>
   <si>
     <t>31.10.2026 13:00:00</t>
   </si>
   <si>
-    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
-[...2 lines deleted...]
-  <si>
     <t>vypnout TS 8648</t>
-  </si>
-[...604 lines deleted...]
-    <t>TS 8957 vypnout - BÚ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1691,2074 +1694,2044 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E119"/>
+  <dimension ref="A1:E117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A119" sqref="A119"/>
+      <selection activeCell="A117" sqref="A117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="47.131348" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
-[...5 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D11"/>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>68</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D22" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E22" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="E23" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
+        <v>93</v>
+      </c>
+      <c r="C24" t="s">
+        <v>94</v>
+      </c>
+      <c r="D24" t="s">
         <v>79</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="D25" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="E25" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C27" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="E27" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="D30" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="D31" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="D32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="D33" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>28</v>
       </c>
       <c r="C34" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D34" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="C35" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="D35" t="s">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="C36" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="E36" t="s">
-        <v>70</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D37" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
-        <v>94</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="C38" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="E38" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="B39" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="E39" t="s">
-        <v>70</v>
+        <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="C40" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="D40" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="E40" t="s">
-        <v>70</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="C41" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E41" t="s">
-        <v>70</v>
+        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="E42" t="s">
-        <v>70</v>
+        <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="C43" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E43" t="s">
-        <v>70</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B44" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C44" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="D44" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
-        <v>70</v>
+        <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="C45" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="B46" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="C46" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="D46" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
-        <v>70</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="B47" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="C47" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="D47" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E47" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="B48" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="C48" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="D48" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="E48" t="s">
-        <v>70</v>
+        <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="B49" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="C49" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="D49" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
-        <v>70</v>
+        <v>171</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C50" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="D50" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E50" t="s">
-        <v>70</v>
+        <v>173</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C51" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="D51" t="s">
-        <v>69</v>
+        <v>176</v>
       </c>
       <c r="E51" t="s">
-        <v>70</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="C52" t="s">
-        <v>163</v>
+        <v>180</v>
       </c>
       <c r="D52" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="E52" t="s">
-        <v>70</v>
+        <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="B53" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="C53" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D53"/>
+        <v>183</v>
+      </c>
+      <c r="D53" t="s">
+        <v>79</v>
+      </c>
       <c r="E53" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="C54" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="D54" t="s">
-        <v>169</v>
+        <v>79</v>
       </c>
       <c r="E54" t="s">
-        <v>170</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B55" t="s">
+        <v>179</v>
+      </c>
+      <c r="C55" t="s">
+        <v>187</v>
+      </c>
+      <c r="D55" t="s">
+        <v>25</v>
+      </c>
+      <c r="E55" t="s">
         <v>171</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="B56" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C56" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="D56"/>
+        <v>187</v>
+      </c>
+      <c r="D56" t="s">
+        <v>25</v>
+      </c>
       <c r="E56" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="C57" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="D57" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E57" t="s">
-        <v>70</v>
+        <v>192</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>117</v>
+        <v>193</v>
       </c>
       <c r="B58" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="C58" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="D58" t="s">
-        <v>120</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="B59" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C59" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D59"/>
+        <v>194</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
       <c r="E59" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C60" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D60" t="s">
-        <v>169</v>
+        <v>15</v>
       </c>
       <c r="E60" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
-        <v>193</v>
+        <v>6</v>
       </c>
       <c r="C61" t="s">
-        <v>194</v>
+        <v>14</v>
       </c>
       <c r="D61" t="s">
-        <v>195</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>18</v>
+        <v>202</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D62" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
-        <v>21</v>
+        <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B63" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>204</v>
       </c>
       <c r="D63" t="s">
-        <v>73</v>
+        <v>176</v>
       </c>
       <c r="E63" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>199</v>
+        <v>10</v>
       </c>
       <c r="B64" t="s">
+        <v>108</v>
+      </c>
+      <c r="C64" t="s">
+        <v>206</v>
+      </c>
+      <c r="D64" t="s">
         <v>11</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B65" t="s">
-        <v>203</v>
+        <v>108</v>
       </c>
       <c r="C65" t="s">
-        <v>23</v>
+        <v>206</v>
       </c>
       <c r="D65" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="B66" t="s">
+        <v>108</v>
+      </c>
+      <c r="C66" t="s">
         <v>206</v>
       </c>
-      <c r="B66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2" t="s">
-        <v>18</v>
+        <v>211</v>
       </c>
       <c r="B67" t="s">
-        <v>40</v>
+        <v>212</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>213</v>
       </c>
       <c r="D67" t="s">
-        <v>13</v>
+        <v>176</v>
       </c>
       <c r="E67" t="s">
-        <v>21</v>
+        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="B68" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="C68" t="s">
-        <v>209</v>
+        <v>114</v>
       </c>
       <c r="D68" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B69" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="C69" t="s">
-        <v>212</v>
+        <v>114</v>
       </c>
       <c r="D69" t="s">
-        <v>169</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
-        <v>213</v>
+        <v>123</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B70" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="C70" t="s">
-        <v>45</v>
+        <v>219</v>
       </c>
       <c r="D70" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="E70" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B71" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="D71" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E71" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B72" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="C72" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D72" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="E72" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B73" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="C73" t="s">
-        <v>222</v>
+        <v>112</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="E73" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B74" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C74" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D74" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E74" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B75" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C75" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D75" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="E75" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B76" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C76" t="s">
         <v>231</v>
       </c>
       <c r="D76" t="s">
-        <v>69</v>
+        <v>236</v>
       </c>
       <c r="E76" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B77" t="s">
-        <v>11</v>
+        <v>230</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>231</v>
       </c>
       <c r="D77" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B78" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C78" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D78" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="E78" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B79" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C79" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E79" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B80" t="s">
-        <v>238</v>
+        <v>149</v>
       </c>
       <c r="C80" t="s">
-        <v>242</v>
+        <v>150</v>
       </c>
       <c r="D80" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="E80" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B81" t="s">
-        <v>238</v>
+        <v>149</v>
       </c>
       <c r="C81" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="D81" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="E81" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B82" t="s">
-        <v>238</v>
+        <v>149</v>
       </c>
       <c r="C82" t="s">
-        <v>239</v>
+        <v>150</v>
       </c>
       <c r="D82" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B83" t="s">
-        <v>249</v>
+        <v>149</v>
       </c>
       <c r="C83" t="s">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="D83" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B84" t="s">
-        <v>253</v>
+        <v>149</v>
       </c>
       <c r="C84" t="s">
-        <v>254</v>
+        <v>150</v>
       </c>
       <c r="D84" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="E84" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B85" t="s">
-        <v>253</v>
+        <v>149</v>
       </c>
       <c r="C85" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D85" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="E85" t="s">
-        <v>247</v>
+        <v>131</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B86" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="C86" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B87" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C87" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="D87" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
-        <v>262</v>
+        <v>227</v>
       </c>
       <c r="B88" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="C88" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D88" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="E88" t="s">
-        <v>264</v>
+        <v>228</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B89" t="s">
         <v>266</v>
       </c>
       <c r="C89" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="D89" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="E89" t="s">
-        <v>267</v>
+        <v>131</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B90" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C90" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D90" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B91" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C91" t="s">
         <v>274</v>
       </c>
       <c r="D91" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="E91" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
         <v>276</v>
       </c>
       <c r="B92" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C92" t="s">
+        <v>274</v>
+      </c>
+      <c r="D92" t="s">
+        <v>98</v>
+      </c>
+      <c r="E92" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B93" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C93" t="s">
         <v>274</v>
       </c>
       <c r="D93" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
-        <v>281</v>
+        <v>254</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B94" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="C94" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D94" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B95" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
       <c r="C95" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="D95" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="C96" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="D96" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B97" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C97" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D97" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="E97" t="s">
-        <v>294</v>
+        <v>139</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B98" t="s">
+        <v>153</v>
+      </c>
+      <c r="C98" t="s">
+        <v>154</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" t="s">
         <v>290</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="B99" t="s">
-        <v>290</v>
+        <v>153</v>
       </c>
       <c r="C99" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D99" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="E99" t="s">
-        <v>255</v>
+        <v>131</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="B100" t="s">
-        <v>300</v>
+        <v>153</v>
       </c>
       <c r="C100" t="s">
-        <v>301</v>
+        <v>154</v>
       </c>
       <c r="D100" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
-        <v>267</v>
+        <v>165</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="B101" t="s">
-        <v>303</v>
+        <v>153</v>
       </c>
       <c r="C101" t="s">
-        <v>304</v>
+        <v>160</v>
       </c>
       <c r="D101" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
       <c r="E101" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B102" t="s">
-        <v>303</v>
+        <v>159</v>
       </c>
       <c r="C102" t="s">
-        <v>304</v>
+        <v>160</v>
       </c>
       <c r="D102" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E102" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B103" t="s">
-        <v>303</v>
+        <v>163</v>
       </c>
       <c r="C103" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="D103"/>
       <c r="E103" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B104" t="s">
-        <v>311</v>
+        <v>163</v>
       </c>
       <c r="C104" t="s">
-        <v>312</v>
+        <v>164</v>
       </c>
       <c r="D104" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="E104" t="s">
-        <v>76</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B105" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C105" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="D105" t="s">
-        <v>13</v>
+        <v>307</v>
       </c>
       <c r="E105" t="s">
-        <v>314</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B106" t="s">
+        <v>309</v>
+      </c>
+      <c r="C106" t="s">
+        <v>300</v>
+      </c>
+      <c r="D106" t="s">
+        <v>310</v>
+      </c>
+      <c r="E106" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B107" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C107" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D107" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B108" t="s">
+        <v>317</v>
+      </c>
+      <c r="C108" t="s">
         <v>318</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D108"/>
       <c r="E108" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B109" t="s">
-        <v>318</v>
+        <v>179</v>
       </c>
       <c r="C109" t="s">
-        <v>319</v>
+        <v>187</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
-        <v>326</v>
+        <v>294</v>
       </c>
       <c r="B110" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C110" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D110" t="s">
-        <v>24</v>
+        <v>295</v>
       </c>
       <c r="E110" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B111" t="s">
-        <v>318</v>
+        <v>28</v>
       </c>
       <c r="C111" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D111" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="E111" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
       <c r="B112" t="s">
-        <v>330</v>
+        <v>28</v>
       </c>
       <c r="C112" t="s">
-        <v>331</v>
+        <v>29</v>
       </c>
       <c r="D112" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E112" t="s">
-        <v>297</v>
+        <v>43</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="B113" t="s">
+        <v>330</v>
+      </c>
+      <c r="C113" t="s">
+        <v>331</v>
+      </c>
+      <c r="D113" t="s">
+        <v>79</v>
+      </c>
+      <c r="E113" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B114" t="s">
-        <v>333</v>
+        <v>40</v>
       </c>
       <c r="C114" t="s">
-        <v>337</v>
+        <v>41</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
-        <v>339</v>
+        <v>59</v>
       </c>
       <c r="B115" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C115" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D115" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
-        <v>342</v>
+        <v>87</v>
       </c>
       <c r="B116" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C116" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="D116" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="E116" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="B117" t="s">
+        <v>342</v>
+      </c>
+      <c r="C117" t="s">
+        <v>343</v>
+      </c>
+      <c r="D117" t="s">
+        <v>90</v>
+      </c>
+      <c r="E117" t="s">
         <v>344</v>
-      </c>
-[...42 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:E1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>