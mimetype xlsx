--- v4 (2026-08-25)
+++ v5 (2026-09-20)
@@ -14,1369 +14,1603 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Lokalita</t>
   </si>
   <si>
     <t>Začátek</t>
   </si>
   <si>
     <t>Konec</t>
   </si>
   <si>
     <t>Provádějící firma</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>Praha 4 - Chodov 
-[...8 lines deleted...]
-    <t>08.09.2026 16:00:00</t>
+    <t>Praha 5 - Stodůlky 
+Frimlova 825, 134, 894, 1124, 1381, 702, 1282, 832, 941, 1424, parc. č 
+1180/1, 1182/4 
+Ke skalce 479, 408, 1040, 497, 908, 2776, 829, 934, 822/18 
+Lýskova 859, 833, 830, 2777, 822/27</t>
+  </si>
+  <si>
+    <t>23.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>23.09.2026 16:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> JEZL ELEKTRO s. r. o.
 </t>
   </si>
   <si>
-    <t>Výměna RIS 58/1411 ul.Ke Kateřinkám</t>
-[...250 lines deleted...]
-    <t>TS 734 Rekonstrukce/chytrá - normál</t>
+    <t>Výměna  SP5 ul. Frimlova</t>
   </si>
   <si>
     <t>Praha 7 - Holešovice 
 Bubenská 569, 570, 122/20 
 Na Šachtě 572, 571, 497, 
 U papírny parc. č. 267/2 
 U Výstaviště 122/5, 229, 138, 262, 
 Železničářů parc. č. 2430 Správa železnic</t>
   </si>
   <si>
-    <t>23.09.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>23.09.2026 15:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> EQUANS Services a.s.
 </t>
   </si>
   <si>
     <t>TS 6233 - přespojkování kNN do TS 993</t>
   </si>
   <si>
-    <t>Praha 7 - Holešovice 
-U Papírny 615, 784</t>
+    <t>Praha 10 - Uhříněves 
+Lnářská 575, 452, 453, 454, 455, 456, 626, 540, 776, 612, 618, 541, 
+574, 573, 800, 595, 594, 556, 
+PVK 095 
+Rájecká 1664, 457, 575, 607, 614 
+Valšovská 776, 
+PVK 095</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KORMAK Praha a.s.
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Pardubická + okolí</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Mládeže 1024, 397, 410, 434, 437, 458, 1375, 1237, 1479 
+Skupova 1024</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AVE ELEKTRO - Jelínek s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Mládeže</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Lnářská 452, 453, 454, 455, 456, 626, 640</t>
   </si>
   <si>
     <t>24.09.2026 08:00:00</t>
   </si>
   <si>
-    <t>24.09.2026 15:00:00</t>
+    <t>24.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Malá Chuchle 
+Strakonická - 3x nabíječka PRE u obchodního domu Hornbach</t>
+  </si>
+  <si>
+    <t>Výměna RIS 129/64Z ul.Strakonická</t>
   </si>
   <si>
     <t>Praha 5 - Smíchov 
 Štefánikova 319, 75, 78</t>
   </si>
   <si>
-    <t>24.09.2026 16:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Výměna SP5 ul. Štefánikova</t>
+  </si>
+  <si>
+    <t>Praha 9 - Kbely 
+Nymburská 318, ZBVO 1018</t>
+  </si>
+  <si>
+    <t>29.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>29.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Nymburská</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Štěpánská 615, 617</t>
+  </si>
+  <si>
+    <t>29.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Ve Smečkách + okolí</t>
+  </si>
+  <si>
+    <t>Praha 4 - Újezd u Průhonic 
+Formanská 6, 194, 195, 584, 585, 153, 665 
+K mostu 158, 124, 123, 115, 
+parc.č.364/9 
+K motelu 115, 645, 644, 38, 34, 32, 
+parc.č.361/4</t>
+  </si>
+  <si>
+    <t>29.09.2026 17:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MERCATOR, s.r.o
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.K Motelu, K Mostu</t>
+  </si>
+  <si>
+    <t>Praha 9 - Kbely 
+Hůlkova ZBVO 1019</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Hůlkova</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Nad Kajetánkou 1781, 1782, 1783, 1784, 82, 83, parc. č. 791/1 (O2) 
+Skupova 1784, 1785</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Bachmačské Nám. 296/7, 297/8 
+Václavkova 176/2, 297/10, 301/8, 313/6, 519/4 
+Dejvická 176/1</t>
+  </si>
+  <si>
+    <t>30.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>30.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN + EVR Bubeneč</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Šestajovická 78, 87, 114, 184, 580, ZBVO 1159</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Energo Praha spol. s r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. V Chaloupkách</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+Nučická 1832/44, 1833/46, 1834/48, 1835/50, 1836/52, 1837/54, 1838/56, 
+Dubečská 1838/20, 1837/22, 
+Nedvězská 1837/13, 1836/11, 1835/9, 1834/7, 1833/5, 1832/3</t>
+  </si>
+  <si>
+    <t>30.09.2026 18:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Energovod CZ, a.s.
+</t>
+  </si>
+  <si>
+    <t>Oprava v SP5 ul.Nučická</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Aloisovská 63, 65, 971, 68, 878, 72, 1163, 77, 1188</t>
+  </si>
+  <si>
+    <t>01.10.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>01.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Petra Vašinová
+</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Jahodnická</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Na Pahoubce 1505, 1506, 1508, 1509, 1510, 2850 
+Nad Šárkou 1515 
+Zlatnice 1510</t>
+  </si>
+  <si>
+    <t>02.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>02.10.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou ul. Na Pahoubce</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Štěpánská 611, 612</t>
+  </si>
+  <si>
+    <t>02.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Bachmačské náměstí 334/6, 328/5, 329/4, ZBVO 0338 
+Dejvická 189/5, 306/9, 189/7 
+Kafkova 320/3, 329/2, 338/5 
+V. P. Čkalova 328/1, 334/2, 306/4</t>
+  </si>
+  <si>
+    <t>02.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Na hájku 502 
+Nad Šetelkou 502, 410, 372, 374, 2498, 2427, 443, 486 
+Nad odbočkou 386, 387, 301, 485 
+Na hájku 402</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Nad Šetelkou</t>
+  </si>
+  <si>
+    <t>Praha 5 - Košíře 
+Na Stárce 719, 720, 935, 955, 956 
+parc. č. 615, 616, 617 
+Na Šmukýřce 934, 933/3 
+Nad Turbovou 933/1</t>
+  </si>
+  <si>
+    <t>Snížení 2x SP5 ul. Na Stárce</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Hloubětínská 390, 389, 387, 388, 747 
+Litošická 409, 408, 407, 832, 363 
+V Chaloupkách 406, 405, 404, 403, 402, 401, 400, 86 
+Kyjská 398, 397, 396, 395, 277, 812, 703, 895</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+Brigádníků 3044</t>
+  </si>
+  <si>
+    <t>02.10.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Brigádníků</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Kyjská 423 
+Svépravická 428, 427, 426, 425, 424, 701 
+Šestajovická 1068, 42, 430, 431, 432</t>
+  </si>
+  <si>
+    <t>05.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>05.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Jinonice 
+Novoveská 100 
+Radlická - parc.č.1236/1 (Svaz plážových sportů z.s.)</t>
+  </si>
+  <si>
+    <t>06.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>06.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELPO, kabelové sítě VN a NN,s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Nová RIS ul.Nonoveská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Řepy 
+Ke Kulturnímu Domu 533 
+Krolmusova 695</t>
+  </si>
+  <si>
+    <t>Zkrácení a výměna SP5 ul. Krolmusova</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Šlikova 190, 1119, 1099, 924A 
+Za Strahovem 339, 337, 277, 276, parc. č. 2389/1, 2386/1</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Závěrka</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dolní Měcholupy 
+Armádního sboru 169, 114, 150, 136, 144, 222 
+Ke Slatinám 500, 187, 139, 147, 190 
+Kutnohorská 155 
+Na konci 145, 158, 157, 124, 
+parc.č.472/1</t>
+  </si>
+  <si>
+    <t>06.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pronto Elektro Praha, s.r.o.
+</t>
+  </si>
+  <si>
+    <t>TS 2171 Rekonstr. - sek.přepnutí + dvojk</t>
+  </si>
+  <si>
+    <t>Praha 9 - Koloděje 
+Záhornická 224, 225, 223, 230, 231, 257</t>
+  </si>
+  <si>
+    <t>06.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skříní ul.Záhornická</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Kyjská 423, 438, 437, 436, 435, 738 
+V chaloupkách 1057, 1058, 738, 
+Šestajovická 1068 
+Svépravická 423, 428, 427, 426, 425, 424, 701</t>
+  </si>
+  <si>
+    <t>Praha 10 - Hostivař 
+V Chotejně 432 
+V Nové Čtvrti 431, 384, 386, 402, 393, 303, 302, 317, 341, 319, 318</t>
+  </si>
+  <si>
+    <t>Přemístění SS102 ul.V nové čtvrti</t>
+  </si>
+  <si>
+    <t>Praha 6 - Suchdol 
+Bažantní 1217, 1380 
+Ke Kozím Hřbetům 828, 755 
+Klementova 
+parc. č. 74/16, parc. č. 74/15, parc. č. 74/23</t>
+  </si>
+  <si>
+    <t>06.10.2026 09:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elektromont
+</t>
+  </si>
+  <si>
+    <t>Připojení nové SP5 ul. Bažantní</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Novákových 977</t>
+  </si>
+  <si>
+    <t>07.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>07.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTROŠTIKA, s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Novákových</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Šestajovická 31, 45, 1085 
+V chaloupkách 1057, 1058, 738, 26</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dolní Měcholupy 
+Ke Slatinám 117</t>
+  </si>
+  <si>
+    <t>TS 2171 Rekonstr. - vyřazení stanice</t>
+  </si>
+  <si>
+    <t>Praha 5 - Řeporyje 
+Smíchovská 1269, 1270, 291, 294, 421, 499, 141 
+osvícení přechodu VO, radar 
+Všerubská 141 
+parc. č. 655/1 
+náměstí U Lva 
+osvícení přechodu, radar</t>
+  </si>
+  <si>
+    <t>Připojení nové SP5 ul. Všerubská</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Žitná 609</t>
+  </si>
+  <si>
+    <t>07.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Braunerova 390 
+Zenklova 1513, 291, 344, parc. č. 182</t>
+  </si>
+  <si>
+    <t>07.10.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Zenklova</t>
+  </si>
+  <si>
+    <t>Praha 2 - Vinohrady 
+Americká 118, 128, 227, 316, 415 
+Francouzská 79 
+nám. Míru 227, 342, 79 
+občerstvení parc. č. 4079/2 
+billboard 
+zastávka MHD</t>
+  </si>
+  <si>
+    <t>08.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>08.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS ul. náměstí Míru</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Žitná 606, 608 
+Ve Smečkách 606/1</t>
+  </si>
+  <si>
+    <t>08.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Šestajovická 42, 430, 431, 432</t>
+  </si>
+  <si>
+    <t>Praha 8 - Troja 
+Na dlážděnce 140, 141, 151, 149, 152, 153, 287, 317, 647, 838</t>
+  </si>
+  <si>
+    <t>08.10.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Zasmyčkování nové SP5 ul. Na Dlážděnce</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Žitná 606 
+Ve Smečkách 606/1</t>
+  </si>
+  <si>
+    <t>09.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>09.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Ve smečkách + okolí</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Šestajovická 57, 324, 341, 340, 339 
+V Chaloupkách 338, 1164, 336, 687, 334</t>
+  </si>
+  <si>
+    <t>09.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Vinohrady 
+Hradešínská 1449, 1828, 1829, 1830, 1831, 2555, 2583</t>
+  </si>
+  <si>
+    <t>14.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>14.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS ul. Hradešínská</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1326, 1766, 1767, 604</t>
+  </si>
+  <si>
+    <t>14.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Čertouská 335, 353, 352, 1184, 11, parc. č. 279, 280/1 
+V chaloupkách 990, 852, 30, 32, 262, 1101, 344, 349, 350, 1176, 649, 
+68, 257, 258, 803, 38, 41</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Krčská 1598, 49, 48, 24, 23, 47, 2012, 2011, 2014, 2113, 2112, 44, 43, 
+316, 417, 1410, 268, 269, 332, 278 
+Nad svahem 1762, 1687, 1479, 1516, 2046, 1404, 1419, 1693, 1766, 1757, 
+1700, 
+U krčské vodárny 486, 252, 305, 143, 316</t>
+  </si>
+  <si>
+    <t>15.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>15.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 59/1598 ul.Krčská</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1326, 603</t>
+  </si>
+  <si>
+    <t>15.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Hostavická 23, 44, 39, 34, 40, 24 
+V chaloupkách 41, 38, 803, 258, 257, 23, 24, 1184, 11, 649, 68, parc. 
+č. 279, 280/1</t>
+  </si>
+  <si>
+    <t>15.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 2171 - návrat do normálu</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Olgy Havlové parc. č. 3544/5</t>
+  </si>
+  <si>
+    <t>Odpojení stveb. odběrů ul. Olgy Havlové</t>
+  </si>
+  <si>
+    <t>Praha 8 - Kobylisy 
+Chaberská 1621, 575, 691, 734 
+Klapkova 888 
+Větrušická 900, 1808 
+Máslovická 800, 900 
+Předbořská 1621</t>
+  </si>
+  <si>
+    <t>16.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>16.10.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 64/888 ul. Klapkova-normál</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Lískovická 1288, 1674, 1723, 3167, 2109, 2159 
+Vysokovská 1283, 2842</t>
+  </si>
+  <si>
+    <t>20.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>20.10.2026 17:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Com-Pakt Energy, a.s.
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Lískovická</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1312, 1593, 600, 601</t>
+  </si>
+  <si>
+    <t>20.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Košíře 
+Plzeňská 1219, 187 
+U Kavalírky 500, 514</t>
+  </si>
+  <si>
+    <t>20.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul.U Kavalírky</t>
   </si>
   <si>
     <t>Praha 5 - Stodůlky 
 Drimlova 2366/6, 2365/4, 2364/2, Kolektory Praha 
 Borovanského 2381/22</t>
   </si>
   <si>
+    <t>21.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 5451 Rekonstrukce/chytrá normál</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Lískovická 1289, 1290, 1291, 1292, 2606, 2987 
+Vysokovská 1279, 1280, 1281, 1298</t>
+  </si>
+  <si>
+    <t>21.10.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1312, 1593, 1596, 1920, 600, 601</t>
+  </si>
+  <si>
+    <t>21.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Satalice 
+Netřebická 184, 185, 186, 316, 407 
+U Čističky 186, 213</t>
+  </si>
+  <si>
+    <t>22.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>22.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS ul. U čističky</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1920, 598, 599</t>
+  </si>
+  <si>
+    <t>22.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Nebušice 
+Truhlářka č.ev. 13, č.ev. 19, č.ev. 2, č. ev. 12 
+parc. č. 1159/4, parc. č. 1160/3, parc. 1160/3</t>
+  </si>
+  <si>
+    <t>26.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>26.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Připojení nového odběratele</t>
+  </si>
+  <si>
+    <t>Praha 5 - Velká Chuchle 
+Dolomitová 296, 332, 180, 467, 216, 269, 275, 276, 266, 412, 278, 289, 
+309, 149, 288, 285, 297, 352, 290, 295, 246, 248, 244, 255, parc. č. 
+251/1, 2521/2 
+Dubnická 204, 416, 465, 489, 461, 493, 479, 466, 477, 468, 462, 463, 
+476, 274, 482, 471, 480, 473, parc. č. 238, 235/3, 335/16 
+K vápence 330, 338, 328, 432, 425, 419, 434, 546, 565, č.ev. 2331, 
+parc. č. 1036/1, 1036/3, 331 
+Prodloužená 153, 323, 163, 175, 120, 118, 242, 235, 368, 420, 239, 259 
+399 
+Strmý vrch 174, 124, 119, 117, 594, 252, 253, 215, 247, 298, 312, 330 
+Na cihelně 448, 485, 415, 569, 430, 191, parc. č. 1024</t>
+  </si>
+  <si>
+    <t>30.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>30.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>TS 5868 (TS 4336) - normál</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+TS 8648, Pikrtova, Praha 4, Nusle</t>
+  </si>
+  <si>
+    <t>31.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>31.10.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>vypnout TS 8648</t>
+  </si>
+  <si>
+    <t>Praha 2 - Vinohrady 
+Korunní 957/35, 969/33, 1000/37, 1087/38, 1053/36, 1031/34, 1166/41, 
+1167/43, 1174/42, 1249/44, 1250/46, 1119/40 
+mobiliář 
+Šumavská 991/31, 984/26, 925/28, 862/30, 1035/25, 1119/24, 1000/29 
+ZBVO č. ZM 0673</t>
+  </si>
+  <si>
+    <t>04.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>04.11.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>TS 2816 - výměna trafa</t>
+  </si>
+  <si>
+    <t>Praha 2 - Vinohrady 
+Korunní 1000/37, 1031/34, 1053/36, 1087/38, 1166/41, 1167/43, 1174/42, 
+1249/44, 1250/46, 957/35, 969/33, 1119/40 
+mobiliář 
+Šumavská 1035/25, 1119/24, 862/30, 925/28, 984/26, 991/31, 1000/29 
+ZBVO č. ZM 0673</t>
+  </si>
+  <si>
+    <t>18.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>18.11.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>TS 2816 - normál po výměně trafa</t>
+  </si>
+  <si>
+    <t>18.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>18.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>TS 4336 Rekonstrukce/chytrá - vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Bělohorská 417, 1390, 1404, 1392, 1393, 1394, přrisvícení přechodu č. 
+590057 
+Pod Marjánkou 417, 1390, 1404, 1392, 1393, 1394</t>
+  </si>
+  <si>
+    <t>19.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>19.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Nám. Barikád 1520/1 
+parc. č. 1966/1 
+Tovačovského 92/2 
+Žerotínova 1220/31, 1520/33 
+Ostromečská 1220/10 
+Jeseniova 92/45</t>
+  </si>
+  <si>
+    <t>21.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.09.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS ul. náměstí Barikád</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Domalípova 1197/5</t>
+  </si>
+  <si>
+    <t>21.09.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>21.09.2026 12:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SEG s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Rozšíření sítě 1kV ul. Domalípova</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Moravanů 2224/70, 2225/68, 2226/66, 2227/64, 2228/62, 2229/60, 2230/58 
+223156, 2232/54, 2233/52, 223450, 2235/48, 2236/46, 2237/44, 2238/42, 
+2239/40, 2240/38, 2241/36, 2242/34, 2243/32, 2244/30, 2245/28, 2246/26 
+2247/24, 2248/22</t>
+  </si>
+  <si>
+    <t>22.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>22.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> FOR ENERGY s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Moravanů</t>
+  </si>
+  <si>
+    <t>Praha 6 - Bubeneč 
+Bubenečská 1129, 606, 891, 463, 498 
+Českomalínská 431, 463, 498 
+Pelléova 500, 431, 1 
+V sadech 1</t>
+  </si>
+  <si>
+    <t>22.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Zasmyčkování nové SP5 ul. Bubenečská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Uhříněves 
+Františka Diviše 1630, 1631 
+Soumarská 1495, 1538, 1541, 1489, 1625, 1492, 1474, parc. č. 1920/253, 
+1920/239, 1920/470, 1920/472, 1920/474, 1920/476</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Soumarská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Nad rybníkem 589, 125, 391, 150, 173, 347, 216, 156, 143, 182, 402, 
+401, 403, 404, 405, 406, parc. č. 147/6 (stavba), 147/2, 147/3, 147/5, 
+146/2, 148</t>
+  </si>
+  <si>
+    <t>22.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 76/589 ul. Nad rybníkem</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Pardubická 639, 813, 624, 820, 745, 954, 1473, 937, 728, 515, 1520, 
+935, 590, 513, 461, 497, 458, 826 
+Rájecká 515, 607, 614, 1664, 457 
+Valšovská 826 
+Kašovická 728</t>
+  </si>
+  <si>
+    <t>Praha 9 - Černý Most 
+Vašátkova parc. č. 252/1 - PREpoint - VO 580354 
+Doležalova 1021/1, PREpoint - VO 580355 (č.p.1023/5), PREpoint - VO 
+580363 (č.p. 1022/3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Com - Pakt Energy, a.s.
+</t>
+  </si>
+  <si>
+    <t>TS 734 Rekonstrukce/chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 5 - Košíře 
+Nad Turbovou 1096, 1115, 1132, 1170, 1181, 1395, 464/22, 729, 730 
+parc. č. 1029/1, parc. č. 843 - ER Cetin a. s. 
+Nad Kuliškou 464/10</t>
+  </si>
+  <si>
+    <t>Vymístění 2x SP5 ul. Nad Turbovou</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Pod Drinopolem 1443, 1455, 1659, 1660 
+Pod Marjánkou 1660 
+Junácká 1455, 1659 
+Mládeže 1443</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Živonínská 1629, 1630 
+Rohožnická ZBVO č. 1078</t>
+  </si>
+  <si>
+    <t>22.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>22.09.2026 16:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTRO-HC
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Žlebská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Waltariho 1149/12, 1149/14, 1149/16, 1155/10</t>
+  </si>
+  <si>
+    <t>Výměna skř. 63/1149 ul. Waltariho</t>
+  </si>
+  <si>
+    <t>Praha 6 - Střešovice 
+Slunná 541, 540/29 
+U laboratoře 538/22, 540/26, 539 
+Dělostřelecká 538/28</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.U Laboratoře</t>
+  </si>
+  <si>
+    <t>Praha 6 - Liboc 
+Nová Šárka 471, 472, 473, 474, 482, 527, 526, 486, 485, 525, 479, 488, 
+475, 524 
+Radčina 524</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Nová Šárka</t>
+  </si>
+  <si>
+    <t>Praha 9 - Vinoř 
+Mladoboleslavská 551 
+U bakaláře parc. č. 1152</t>
+  </si>
+  <si>
+    <t>05.10.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 80/551 ul. U bakaláře</t>
+  </si>
+  <si>
+    <t>Praha 9 - Čakovice 
+Schoellerova 723, 725, 728, 729, 767, 
+parc.č.1271/3 
+Cukrovarská 678/25 
+Čakovický zámecký park - Fontána, ZBVO č.1764</t>
+  </si>
+  <si>
+    <t>05.10.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>05.10.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Nová RIS 66/869 ul. Schoellerova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Vršovice 
+Petrohradská 894 
+mobiliář č.498277 - zastávka</t>
+  </si>
+  <si>
+    <t>06.10.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 55/894 ul.Petrohradská</t>
+  </si>
+  <si>
+    <t>Praha 8 - Čimice 
+K Mlýnu 773/14, 774/16, 789/18, 791/20 
+K polím 773/12</t>
+  </si>
+  <si>
+    <t>06.10.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. K mlýnu</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Husitská 677, 853, 91</t>
+  </si>
+  <si>
+    <t>09.10.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Výměna a zkrácení SP5 ul. Husitská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Čertouská 308, 309, 332, 796, 333 
+V Chaloupkách 334, 687, 336, 1164</t>
+  </si>
+  <si>
+    <t>12.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>12.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Borovská 1704, 1705, 1706, 1707, 1708, 1709, 1710, 1711, 1712, 1713</t>
+  </si>
+  <si>
+    <t>12.10.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Borovská</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1767, 604, 605</t>
+  </si>
+  <si>
+    <t>12.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Za Luhem 494, 499, 478, 500, 512, 523, 813, 530 
+K Zámku 530</t>
+  </si>
+  <si>
+    <t>Výměna + nová SS102 ul.Za Luhem</t>
+  </si>
+  <si>
+    <t>13.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>13.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 64/888 ul. Klapkova-vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1767, 604</t>
+  </si>
+  <si>
+    <t>13.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+V chaloupkách 990, 852, 30, 32, 262, 1101, 344, 349, 350, 1176, 1053</t>
+  </si>
+  <si>
+    <t>14.10.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 602</t>
+  </si>
+  <si>
+    <t>16.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Šestajovická 43, 27, 1081, 1056, 57, 324, 341, 340, 339 
+V chaloupkách 338</t>
+  </si>
+  <si>
+    <t>16.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Hostavická 44, 39, 34, 40, 24 
+V chaloupkách 24</t>
+  </si>
+  <si>
+    <t>19.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>19.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>19.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 8 - Čimice 
+Libčická 900 
+Na průhonu 812 
+Tišická - ZBVO č.1125</t>
+  </si>
+  <si>
+    <t>19.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 3475 Rekonstr./chytrá - normál NN</t>
+  </si>
+  <si>
+    <t>21.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 3475 Rekonstr./chytrá - vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Pardubická 1281, 459, 460, 496, 498, 499, 516, 517</t>
+  </si>
+  <si>
+    <t>21.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Sobín 
+Blatnická 10, 101, 116, 120, 14, 183 
+Hostivická 9 
+Ke Zličínu 
+parc. č. 12/13</t>
+  </si>
+  <si>
+    <t>Připojení nové SP5 ul. Blatnická</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+Jankovcova 1055 
+Tusarova 1055, parc. č. 971/1(č.o. 62) 
+V háji 1619/6 
+ER stavba z TS 6882</t>
+  </si>
+  <si>
+    <t>21.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>TS 6882 - přepojení kNN do nové RS 5510</t>
+  </si>
+  <si>
+    <t>Praha 10 - Záběhlice 
+K Prádelně 3339</t>
+  </si>
+  <si>
+    <t>21.09.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Přeložka kabelu 1kV ul. K Prádelně</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Jahodnická 284 
+parc. č. 2365, 2366 
+Klenová 198, 997, 892 
+Mandloňová 1165, 1062, 944, 284 
+ev. č. 191, 192, 193 
+Smrková 1120, 196, 828</t>
+  </si>
+  <si>
+    <t>Výměna RIS + SP5 ul. Mandloňová</t>
+  </si>
+  <si>
+    <t>Praha 8 - Ďáblice 
+Ďáblická 95, 80, 82, 83, 84, 85, 86 
+Kokořínská 556, 95 
+Ďáblická mobiliář - přisvětlení přechodu č. 591073, 591074</t>
+  </si>
+  <si>
+    <t>Výměna skř. 52/95 ul. Kokořínská</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+U Papírny 615, 784</t>
+  </si>
+  <si>
+    <t>24.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Liboc 
+U Hvězdy 266 
+Libocká 265, 268</t>
+  </si>
+  <si>
     <t>24.09.2026 08:30:00</t>
   </si>
   <si>
+    <t>24.09.2026 10:30:00</t>
+  </si>
+  <si>
+    <t>Montáž T spojky ul. Libocká</t>
+  </si>
+  <si>
     <t>24.09.2026 14:00:00</t>
   </si>
   <si>
-    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
+    <t>TS 5451 Rekonstrukce/chytrá vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Jagellonská 1154, 1473, 1495, 1498 
+Radhošťská 1498</t>
+  </si>
+  <si>
+    <t>24.09.2026 09:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELEKTRO-MONT
 </t>
   </si>
   <si>
-    <t>TS 5451 Rekonstrukce/chytrá vypnutí</t>
+    <t>Nová skř. 12/1154A ul. Jagellonská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Modřany 
+Ke schodům 1060, 1453, 1077, 1397 
+U Šumavěnky 1060</t>
+  </si>
+  <si>
+    <t>25.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>25.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Ke schodům</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Proboštská 4, parc. č. 900 
+U Dejvického Rybníčku 1397, 1398, 1543, 1546, 916 
+Zavadilova 1296, 1297, 1395, 4, parc. č. 915/12 - garáže</t>
+  </si>
+  <si>
+    <t>25.09.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. U Dejvického rybníčku</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Ke Klimentce 650, 2103, 2102, 2101, 1808, 1919, 2136, 2137, 
+Nad Zámečnicí 2409, 650, 2103, 2102, 2101, 1808, 1919</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Ke Klimentce</t>
+  </si>
+  <si>
+    <t>Praha 5 - Jinonice 
+Mezi rolemi 482, 476, 478 
+Butovická 261, 314, 260, 478, 
+parc.č.741 
+U Opatrovny 314</t>
+  </si>
+  <si>
+    <t>25.09.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Zkrácení smyčky ul.Butovická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Újezd u Průhonic 
+Nad náhonem 102, 151, 88, 93</t>
+  </si>
+  <si>
+    <t>25.09.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Nad Náhonem</t>
   </si>
   <si>
     <t>Praha 7 - Holešovice 
 Žezničářů 305 
 Za papírnou 305/15, 239/3, 116/5, 144/7, 308/9, parc. č. 296/2, 315/2, 
 Plynární 315/1</t>
   </si>
   <si>
-    <t>25.09.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>25.09.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Břevnov 
+Nad Kajetánkou 1781, 1782, 1783, 82, 83, parc. č. 791/1 (O2)</t>
+  </si>
+  <si>
+    <t>28.09.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>28.09.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany 
+Beranových 28, 29, 30, 35, 40, 44, 48, 49, 50, 866</t>
+  </si>
+  <si>
+    <t>28.09.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Beranových</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+U nových vil 188, 1058, 230, 231 
+Mrštíkova 188</t>
+  </si>
+  <si>
+    <t>28.09.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>28.09.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.U Nových vil</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Lnářská 452, 453, 454, 455, 456, 626, 640, 
+PVK č.095</t>
   </si>
   <si>
     <t>Praha 5 - Zbraslav 
 Břeňova 1602, 1620, 166, 169, 173, 174, 175, 176 
 parc. č. 3100/3, 3094/37, 3094/35, 3107/8</t>
   </si>
   <si>
-    <t>29.09.2026 08:00:00</t>
-[...8 lines deleted...]
-  <si>
     <t>Přeložka 3x kNN ul. Závist + okolí</t>
   </si>
   <si>
     <t>Praha 10 - Hostivař 
 Dolnoměcholupská - TS 7602</t>
   </si>
   <si>
     <t>29.09.2026 13:00:00</t>
   </si>
   <si>
+    <t xml:space="preserve"> PREdistribuce, a.s.
+</t>
+  </si>
+  <si>
     <t>TS 7602 PO - BÚ</t>
+  </si>
+  <si>
+    <t>Praha-západ - Roztoky 
+Havlíčkova 414, 936 
+Sedláčkova 396, 397, 408, 438, 444, 936 
+Zaorálkova 456</t>
+  </si>
+  <si>
+    <t>29.09.2026 11:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Sedláčkova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Lnářská 452, 453, 454, 455, 456, 626, 640, 776, 
+PVK 095 
+Valšovská 776, 
+PVK 095 
+U Starého mlýna ev.č.7</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany 
+Bechyňská 638, 639 
+Beranových 10, 24, 241, 26, 27, 28, 29, 30, 35, 40, 44, 48, 49, 50, 
+866, 39, 756, 
+Toužimská 39, 41, 51, 670, 744, 1</t>
+  </si>
+  <si>
+    <t>30.09.2026 17:00:00</t>
   </si>
   <si>
     <t>Praha 5 - Zbraslav 
 Komořanská 1421, 1174, 1173 
 Princova 1632, 1175, 1176 
 ev. č. 194 
 Závist č.ev. 194, 1164, 1165, 1167, 1168, 1169, 1170, 1173, 1174, 1175 
 1176 
 parc. č. 3149, 3135, 3125/4 
 Jansové 1658, 1632 
 parc. č. 3107/28, 3107/22, 3107/18 
 Zíbrtova 1628 
 parcela 3107/33, 3107/30, 3107/32 
 Stockého 
 ZBVO č. ZM 1743 - OZRIM a. s.</t>
   </si>
   <si>
-    <t>30.09.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Přeložka 2x kNN ul. Závist + okolí</t>
   </si>
   <si>
-    <t>Praha 1 - Staré Město 
-[...77 lines deleted...]
-    <t>Obnova NN Slatiny</t>
+    <t>Praha 10 - Záběhlice 
+Jahodová 1335/67, 1334, 1333, 1332, 1331, 1330, 1329, 1328, 1327, 
+1326/85, 1355/87, 1354, 1353, 1352, 1351, 1350, 1349, 1348, 1347, 
+1346/101 
+Hvozdíková 1335/4 
+Rybízová 1326/5, 1355/6 
+Karafiátová 1346/98</t>
+  </si>
+  <si>
+    <t>Připojení nové SS 102 ul. Jahodová</t>
+  </si>
+  <si>
+    <t>Praha 4 - Újezd 
+K motelu 178, 647, 92, 68, 73, 67, 135, 
+parc.č.334/1 
+Nad náhonem 141, 97, 121, 148, 165, 159, 176, 187, 163, 164, 166, 643, 
+641, 624, 
+parc.č.583/3, 606/77, 606/67, 606/38, 606/83</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Krakovská 1675/2, 1676, 580 
-[...351 lines deleted...]
-    <t>10.09.2026 13:00:00</t>
+Štěpánská 614 
+kamerový systém u čp. 612/16</t>
+  </si>
+  <si>
+    <t>30.09.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha-západ - Roztoky 
+Chelčického 1550, 395, 641, 686, 892, 918 
+Havlíčkova 667, 918 
+Zaorálkova CETIN u čp. 686</t>
+  </si>
+  <si>
+    <t>30.09.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>30.09.2026 14:30:00</t>
+  </si>
+  <si>
+    <t>Náhrada SP11 ul. Chelčického</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Na Vlastním 2323, 2324, 2325, 2326, 2327, 2328, 2329, 2330, 2331 
+Šikmá 2323 
+Pod vrcholem 2331 
+Na Balkáně 2331</t>
+  </si>
+  <si>
+    <t>30.09.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>30.09.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Přemístění SP5ul. Na Vlastním</t>
+  </si>
+  <si>
+    <t>Praha 9 - Libeň</t>
+  </si>
+  <si>
+    <t>30.09.2026 13:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
-    <t>Výměna SP5 za novou ul. Před Skalkami II</t>
-[...30 lines deleted...]
-    <t>Zrušení RIS 43/2081 ul.Bečvářova</t>
+    <t>TEST EV</t>
   </si>
   <si>
     <t>Praha 9 - Hloubětín 
-Nademlejnská 823 - stavba, 1096, 
-[...9 lines deleted...]
-    <t>Výměna SP5 ul.Nademlejnská</t>
+Hloubětínská 1, 5, 1138, 60, 14, 16, 1124, 17, parc. č. 2466/1 (DP Hl. 
+m. Prahy) 
+Poděbradská 1093, 18</t>
+  </si>
+  <si>
+    <t>01.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>01.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky 
+Jeremiášova 
+U Řepory 3062, 3063, 3119, 3156</t>
+  </si>
+  <si>
+    <t>Přeložka kNN ul.U Řepory</t>
+  </si>
+  <si>
+    <t>Praha 6 - Dejvice 
+Kafkova 326/1 
+Bachmačské nám. 297/8, 296/7, 326/3, 310/2, 323/1 
+Václavkova 301/8, 297/10, 323/12, 1516/14, 1417/16</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Krakovská 1675/2, 1676, 580 
-[...14 lines deleted...]
-    <t>Bezpečností vypnutí ul.Fingerova</t>
+Štěpánská 1677, 611, 612, 616</t>
+  </si>
+  <si>
+    <t>01.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Kyje 
+Bodláková 241, 242, 1576, 240 
+parc. č. 2557 
+Branská 1180, 1549, 1626, 236, 243, 251, 1657, 1583, 1622, 1432 
+parc. č. 2536, 2517/1 
+Ovsíkova 260, 259, 257 
+parc. č. 2559, 2558 
+Pýrová 1748, 1786 
+parc. č. 2520 
+Rolní 244, 245, 247, 249, 361, 362, 365, 262</t>
+  </si>
+  <si>
+    <t>Úprava sítě 1kV ul. Bodláková</t>
+  </si>
+  <si>
+    <t>Praha 5 - Lipence 
+Na Bambouzku 267, 466, 799, 818, 831, 749 
+parc.č.493/8 (č.p.896)</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Na Bambouzku</t>
+  </si>
+  <si>
+    <t>Praha 10 - Záběhlice 
+Záběhlická 38, 128, 3353, 92, 94 
+parc. č. 583</t>
+  </si>
+  <si>
+    <t>05.10.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Připojení nové SP5 ul. Záběhlická</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Na Poříčí 1757, 1060</t>
-[...398 lines deleted...]
-    <t>vypnout TS 8648</t>
+Štěpánská 610, 611, 612 
+Žitná 610</t>
+  </si>
+  <si>
+    <t>05.10.2026 15:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1694,54 +1928,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E117"/>
+  <dimension ref="A1:E144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A117" sqref="A117"/>
+      <selection activeCell="A144" sqref="A144"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1751,1987 +1985,2454 @@
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D11"/>
+        <v>35</v>
+      </c>
+      <c r="D11" t="s">
+        <v>36</v>
+      </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="B23" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="E24" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="C25" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="D25" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="E25" t="s">
-        <v>99</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>78</v>
       </c>
       <c r="C27" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="C29" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="E29" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>117</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E31" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="C32" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="D32" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>121</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="E33" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C34" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="C35" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E35" t="s">
-        <v>128</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E36" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>132</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>134</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>135</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="C38" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="C39" t="s">
-        <v>141</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="E39" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>144</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>145</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
       <c r="D41" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>147</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
-        <v>148</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>116</v>
       </c>
       <c r="C42" t="s">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="E42" t="s">
-        <v>151</v>
+        <v>48</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="C43" t="s">
-        <v>154</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>126</v>
       </c>
       <c r="C44" t="s">
-        <v>154</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>158</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="C45" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D45"/>
+        <v>130</v>
+      </c>
+      <c r="D45" t="s">
+        <v>47</v>
+      </c>
       <c r="E45" t="s">
-        <v>161</v>
+        <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
+        <v>126</v>
       </c>
       <c r="C46" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>25</v>
+        <v>88</v>
       </c>
       <c r="E46" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
-        <v>166</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="C47" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>167</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
-        <v>168</v>
+        <v>135</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="C48" t="s">
-        <v>169</v>
+        <v>136</v>
       </c>
       <c r="D48" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="B49" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="C49" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E49" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="C50" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>173</v>
+        <v>141</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>174</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="C51" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="D51" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>177</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
       <c r="B52" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="C52" t="s">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="D52" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="E52" t="s">
-        <v>181</v>
+        <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>182</v>
+        <v>86</v>
       </c>
       <c r="B53" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="C53" t="s">
-        <v>183</v>
+        <v>145</v>
       </c>
       <c r="D53" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E53" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>185</v>
+        <v>147</v>
       </c>
       <c r="B54" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="C54" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="D54" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
-        <v>186</v>
+        <v>149</v>
       </c>
       <c r="B55" t="s">
-        <v>179</v>
+        <v>150</v>
       </c>
       <c r="C55" t="s">
-        <v>187</v>
+        <v>151</v>
       </c>
       <c r="D55" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="E55" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>188</v>
+        <v>153</v>
       </c>
       <c r="B56" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="C56" t="s">
-        <v>187</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="E56" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="B57" t="s">
-        <v>190</v>
+        <v>154</v>
       </c>
       <c r="C57" t="s">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>192</v>
+        <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>193</v>
+        <v>160</v>
       </c>
       <c r="B58" t="s">
-        <v>190</v>
+        <v>154</v>
       </c>
       <c r="C58" t="s">
-        <v>194</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>195</v>
+        <v>163</v>
       </c>
       <c r="B59" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="C59" t="s">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E59" t="s">
-        <v>196</v>
+        <v>166</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>197</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>198</v>
+        <v>164</v>
       </c>
       <c r="C60" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="E60" t="s">
-        <v>199</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="B61" t="s">
-        <v>6</v>
+        <v>164</v>
       </c>
       <c r="C61" t="s">
-        <v>14</v>
+        <v>170</v>
       </c>
       <c r="D61" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>201</v>
+        <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="B62" t="s">
-        <v>6</v>
+        <v>172</v>
       </c>
       <c r="C62" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
       <c r="D62" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="B63" t="s">
-        <v>6</v>
+        <v>172</v>
       </c>
       <c r="C63" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>205</v>
+        <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
       <c r="B64" t="s">
-        <v>108</v>
+        <v>178</v>
       </c>
       <c r="C64" t="s">
-        <v>206</v>
+        <v>179</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>207</v>
+        <v>181</v>
       </c>
       <c r="B65" t="s">
-        <v>108</v>
+        <v>182</v>
       </c>
       <c r="C65" t="s">
-        <v>206</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="E65" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="B66" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="C66" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="D66" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E66" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="B67" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="C67" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="D67" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="B68" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
       <c r="C68" t="s">
-        <v>114</v>
+        <v>195</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
-        <v>217</v>
+        <v>181</v>
       </c>
       <c r="B69" t="s">
-        <v>23</v>
+        <v>197</v>
       </c>
       <c r="C69" t="s">
-        <v>114</v>
+        <v>198</v>
       </c>
       <c r="D69" t="s">
-        <v>25</v>
+        <v>88</v>
       </c>
       <c r="E69" t="s">
-        <v>123</v>
+        <v>199</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="B70" t="s">
-        <v>23</v>
+        <v>201</v>
       </c>
       <c r="C70" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="D70" t="s">
-        <v>220</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
-        <v>221</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="B71" t="s">
-        <v>23</v>
+        <v>204</v>
       </c>
       <c r="C71" t="s">
-        <v>114</v>
+        <v>205</v>
       </c>
       <c r="D71" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E71" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="B72" t="s">
-        <v>23</v>
+        <v>208</v>
       </c>
       <c r="C72" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="D72" t="s">
-        <v>79</v>
+        <v>210</v>
       </c>
       <c r="E72" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="B73" t="s">
-        <v>23</v>
+        <v>213</v>
       </c>
       <c r="C73" t="s">
-        <v>112</v>
+        <v>214</v>
       </c>
       <c r="D73" t="s">
-        <v>79</v>
+        <v>215</v>
       </c>
       <c r="E73" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="B74" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="C74" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="D74" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B75" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="C75" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="D75" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="B76" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="C76" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="D76" t="s">
-        <v>236</v>
+        <v>15</v>
       </c>
       <c r="E76" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>125</v>
+        <v>225</v>
       </c>
       <c r="B77" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="C77" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E77" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="B78" t="s">
-        <v>239</v>
+        <v>213</v>
       </c>
       <c r="C78" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="D78" t="s">
-        <v>42</v>
+        <v>227</v>
       </c>
       <c r="E78" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="B79" t="s">
-        <v>242</v>
+        <v>213</v>
       </c>
       <c r="C79" t="s">
-        <v>243</v>
+        <v>218</v>
       </c>
       <c r="D79" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B80" t="s">
-        <v>149</v>
+        <v>213</v>
       </c>
       <c r="C80" t="s">
-        <v>150</v>
+        <v>218</v>
       </c>
       <c r="D80" t="s">
-        <v>246</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
-        <v>247</v>
+        <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="B81" t="s">
-        <v>149</v>
+        <v>233</v>
       </c>
       <c r="C81" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="D81" t="s">
-        <v>15</v>
+        <v>235</v>
       </c>
       <c r="E81" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="B82" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="C82" t="s">
-        <v>150</v>
+        <v>76</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="E82" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="B83" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="C83" t="s">
-        <v>150</v>
+        <v>76</v>
       </c>
       <c r="D83" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="E83" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B84" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="C84" t="s">
-        <v>150</v>
+        <v>76</v>
       </c>
       <c r="D84" t="s">
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="B85" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="C85" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="D85" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="E85" t="s">
-        <v>131</v>
+        <v>245</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B86" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="C86" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>210</v>
       </c>
       <c r="E86" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="B87" t="s">
-        <v>249</v>
+        <v>78</v>
       </c>
       <c r="C87" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E87" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
-        <v>227</v>
+        <v>253</v>
       </c>
       <c r="B88" t="s">
-        <v>266</v>
+        <v>78</v>
       </c>
       <c r="C88" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="D88" t="s">
-        <v>79</v>
+        <v>215</v>
       </c>
       <c r="E88" t="s">
-        <v>228</v>
+        <v>255</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="B89" t="s">
-        <v>266</v>
+        <v>126</v>
       </c>
       <c r="C89" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="D89" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="E89" t="s">
-        <v>131</v>
+        <v>258</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="B90" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C90" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="D90" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E90" t="s">
-        <v>272</v>
+        <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="B91" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C91" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="D91" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="E91" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="B92" t="s">
+        <v>260</v>
+      </c>
+      <c r="C92" t="s">
         <v>266</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="E92" t="s">
-        <v>277</v>
+        <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="B93" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C93" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="D93" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>279</v>
+        <v>149</v>
       </c>
       <c r="B94" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C94" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="D94" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="E94" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="B95" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C95" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D95" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E95" t="s">
-        <v>283</v>
+        <v>33</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="B96" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C96" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D96" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E96" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="B97" t="s">
-        <v>287</v>
+        <v>132</v>
       </c>
       <c r="C97" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="D97" t="s">
-        <v>138</v>
+        <v>56</v>
       </c>
       <c r="E97" t="s">
-        <v>139</v>
+        <v>264</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="B98" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C98" t="s">
-        <v>154</v>
+        <v>277</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E98" t="s">
-        <v>290</v>
+        <v>33</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="B99" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C99" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="D99" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="E99" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="B100" t="s">
-        <v>153</v>
+        <v>281</v>
       </c>
       <c r="C100" t="s">
-        <v>154</v>
+        <v>282</v>
       </c>
       <c r="D100" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E100" t="s">
-        <v>165</v>
+        <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
-        <v>294</v>
+        <v>158</v>
       </c>
       <c r="B101" t="s">
-        <v>153</v>
+        <v>281</v>
       </c>
       <c r="C101" t="s">
-        <v>160</v>
+        <v>283</v>
       </c>
       <c r="D101" t="s">
-        <v>295</v>
+        <v>12</v>
       </c>
       <c r="E101" t="s">
-        <v>296</v>
+        <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="B102" t="s">
-        <v>159</v>
+        <v>281</v>
       </c>
       <c r="C102" t="s">
-        <v>160</v>
+        <v>285</v>
       </c>
       <c r="D102" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="B103" t="s">
-        <v>163</v>
+        <v>204</v>
       </c>
       <c r="C103" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="D103"/>
+        <v>287</v>
+      </c>
+      <c r="D103" t="s">
+        <v>15</v>
+      </c>
       <c r="E103" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="B104" t="s">
-        <v>163</v>
+        <v>204</v>
       </c>
       <c r="C104" t="s">
-        <v>164</v>
+        <v>290</v>
       </c>
       <c r="D104" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="E104" t="s">
-        <v>303</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B105" t="s">
-        <v>305</v>
+        <v>204</v>
       </c>
       <c r="C105" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="D105" t="s">
-        <v>307</v>
+        <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>21</v>
+        <v>292</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="B106" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="C106" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="D106" t="s">
-        <v>310</v>
+        <v>44</v>
       </c>
       <c r="E106" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="B107" t="s">
-        <v>313</v>
+        <v>208</v>
       </c>
       <c r="C107" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="D107" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="B108" t="s">
-        <v>317</v>
+        <v>213</v>
       </c>
       <c r="C108" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="D108"/>
+        <v>218</v>
+      </c>
+      <c r="D108" t="s">
+        <v>47</v>
+      </c>
       <c r="E108" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="B109" t="s">
-        <v>179</v>
+        <v>213</v>
       </c>
       <c r="C109" t="s">
-        <v>187</v>
+        <v>218</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="E109" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="B110" t="s">
-        <v>322</v>
+        <v>21</v>
       </c>
       <c r="C110" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="D110" t="s">
-        <v>295</v>
+        <v>12</v>
       </c>
       <c r="E110" t="s">
-        <v>324</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="B111" t="s">
-        <v>28</v>
+        <v>306</v>
       </c>
       <c r="C111" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="D111" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="E111" t="s">
-        <v>327</v>
+        <v>308</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2" t="s">
-        <v>328</v>
+        <v>163</v>
       </c>
       <c r="B112" t="s">
-        <v>28</v>
+        <v>306</v>
       </c>
       <c r="C112" t="s">
-        <v>29</v>
+        <v>309</v>
       </c>
       <c r="D112" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E112" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="B113" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="C113" t="s">
-        <v>331</v>
+        <v>309</v>
       </c>
       <c r="D113" t="s">
-        <v>79</v>
+        <v>313</v>
       </c>
       <c r="E113" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="B114" t="s">
-        <v>40</v>
+        <v>316</v>
       </c>
       <c r="C114" t="s">
-        <v>41</v>
+        <v>317</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
-        <v>59</v>
+        <v>319</v>
       </c>
       <c r="B115" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="C115" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="D115" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="E115" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
-        <v>87</v>
+        <v>322</v>
       </c>
       <c r="B116" t="s">
-        <v>338</v>
+        <v>316</v>
       </c>
       <c r="C116" t="s">
-        <v>339</v>
+        <v>317</v>
       </c>
       <c r="D116" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B117" t="s">
+        <v>316</v>
+      </c>
+      <c r="C117" t="s">
+        <v>325</v>
+      </c>
+      <c r="D117" t="s">
+        <v>56</v>
+      </c>
+      <c r="E117" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="B118" t="s">
+        <v>316</v>
+      </c>
+      <c r="C118" t="s">
+        <v>328</v>
+      </c>
+      <c r="D118" t="s">
+        <v>36</v>
+      </c>
+      <c r="E118" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="B119" t="s">
+        <v>316</v>
+      </c>
+      <c r="C119" t="s">
+        <v>331</v>
+      </c>
+      <c r="D119" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B120" t="s">
+        <v>333</v>
+      </c>
+      <c r="C120" t="s">
+        <v>334</v>
+      </c>
+      <c r="D120" t="s">
+        <v>18</v>
+      </c>
+      <c r="E120" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="B121" t="s">
+        <v>333</v>
+      </c>
+      <c r="C121" t="s">
+        <v>336</v>
+      </c>
+      <c r="D121" t="s">
+        <v>210</v>
+      </c>
+      <c r="E121" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="B122" t="s">
+        <v>339</v>
+      </c>
+      <c r="C122" t="s">
+        <v>340</v>
+      </c>
+      <c r="D122" t="s">
+        <v>56</v>
+      </c>
+      <c r="E122" t="s">
         <v>341</v>
       </c>
-      <c r="B117" t="s">
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="C117" t="s">
+      <c r="B123" t="s">
+        <v>28</v>
+      </c>
+      <c r="C123" t="s">
+        <v>29</v>
+      </c>
+      <c r="D123" t="s">
+        <v>15</v>
+      </c>
+      <c r="E123" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="B124" t="s">
+        <v>28</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124" t="s">
+        <v>210</v>
+      </c>
+      <c r="E124" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="2" t="s">
         <v>343</v>
       </c>
-      <c r="D117" t="s">
-[...2 lines deleted...]
-      <c r="E117" t="s">
+      <c r="B125" t="s">
+        <v>28</v>
+      </c>
+      <c r="C125" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" t="s">
+        <v>103</v>
+      </c>
+      <c r="E125" t="s">
         <v>344</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B126" t="s">
+        <v>28</v>
+      </c>
+      <c r="C126" t="s">
+        <v>346</v>
+      </c>
+      <c r="D126" t="s">
+        <v>347</v>
+      </c>
+      <c r="E126" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="B127" t="s">
+        <v>350</v>
+      </c>
+      <c r="C127" t="s">
+        <v>32</v>
+      </c>
+      <c r="D127" t="s">
+        <v>56</v>
+      </c>
+      <c r="E127" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="B128" t="s">
+        <v>42</v>
+      </c>
+      <c r="C128" t="s">
+        <v>43</v>
+      </c>
+      <c r="D128" t="s">
+        <v>15</v>
+      </c>
+      <c r="E128" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B129" t="s">
+        <v>42</v>
+      </c>
+      <c r="C129" t="s">
+        <v>354</v>
+      </c>
+      <c r="D129" t="s">
+        <v>210</v>
+      </c>
+      <c r="E129" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="B130" t="s">
+        <v>42</v>
+      </c>
+      <c r="C130" t="s">
+        <v>43</v>
+      </c>
+      <c r="D130" t="s">
+        <v>103</v>
+      </c>
+      <c r="E130" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="B131" t="s">
+        <v>42</v>
+      </c>
+      <c r="C131" t="s">
+        <v>43</v>
+      </c>
+      <c r="D131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B132" t="s">
+        <v>42</v>
+      </c>
+      <c r="C132" t="s">
+        <v>354</v>
+      </c>
+      <c r="D132" t="s">
+        <v>36</v>
+      </c>
+      <c r="E132" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="B133" t="s">
+        <v>42</v>
+      </c>
+      <c r="C133" t="s">
+        <v>361</v>
+      </c>
+      <c r="D133" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="B134" t="s">
+        <v>363</v>
+      </c>
+      <c r="C134" t="s">
+        <v>364</v>
+      </c>
+      <c r="D134" t="s">
+        <v>44</v>
+      </c>
+      <c r="E134" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="B135" t="s">
+        <v>367</v>
+      </c>
+      <c r="C135" t="s">
+        <v>368</v>
+      </c>
+      <c r="D135" t="s">
+        <v>56</v>
+      </c>
+      <c r="E135" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="B136" t="s">
+        <v>371</v>
+      </c>
+      <c r="C136" t="s">
+        <v>361</v>
+      </c>
+      <c r="D136" t="s">
+        <v>372</v>
+      </c>
+      <c r="E136" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="B137" t="s">
+        <v>375</v>
+      </c>
+      <c r="C137" t="s">
+        <v>376</v>
+      </c>
+      <c r="D137" t="s">
+        <v>47</v>
+      </c>
+      <c r="E137" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="B138" t="s">
+        <v>375</v>
+      </c>
+      <c r="C138" t="s">
+        <v>376</v>
+      </c>
+      <c r="D138" t="s">
+        <v>103</v>
+      </c>
+      <c r="E138" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="B139" t="s">
+        <v>375</v>
+      </c>
+      <c r="C139" t="s">
+        <v>376</v>
+      </c>
+      <c r="D139" t="s">
+        <v>44</v>
+      </c>
+      <c r="E139" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="B140" t="s">
+        <v>375</v>
+      </c>
+      <c r="C140" t="s">
+        <v>381</v>
+      </c>
+      <c r="D140" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="B141" t="s">
+        <v>375</v>
+      </c>
+      <c r="C141" t="s">
+        <v>376</v>
+      </c>
+      <c r="D141" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="B142" t="s">
+        <v>75</v>
+      </c>
+      <c r="C142" t="s">
+        <v>76</v>
+      </c>
+      <c r="D142" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="B143" t="s">
+        <v>75</v>
+      </c>
+      <c r="C143" t="s">
+        <v>387</v>
+      </c>
+      <c r="D143" t="s">
+        <v>47</v>
+      </c>
+      <c r="E143" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B144" t="s">
+        <v>75</v>
+      </c>
+      <c r="C144" t="s">
+        <v>390</v>
+      </c>
+      <c r="D144" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:E1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>