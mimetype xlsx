--- v5 (2026-09-20)
+++ v6 (2026-10-16)
@@ -14,1603 +14,1570 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373">
   <si>
     <t>Lokalita</t>
   </si>
   <si>
     <t>Začátek</t>
   </si>
   <si>
     <t>Konec</t>
   </si>
   <si>
     <t>Provádějící firma</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>Praha 5 - Stodůlky 
-[...9 lines deleted...]
-    <t>23.09.2026 16:00:00</t>
+    <t>Praha 6 - Břevnov 
+Liborova 330, 331, 332, 333, 334, 405 
+Šlikova 405</t>
+  </si>
+  <si>
+    <t>02.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>02.11.2026 15:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AVE ELEKTRO - Jelínek s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Liborova</t>
+  </si>
+  <si>
+    <t>Praha 6 - Suchdol 
+K osmidomkům 925, 1033, 1365 
+Kosova 837, 983, 992, 1065 
+Vysokoškolská 728</t>
+  </si>
+  <si>
+    <t>02.11.2026 15:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Energo Praha spol. s r.o.
+</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. K osmidomkům</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dubeč 
+K Vilkám parc.č.233/1</t>
+  </si>
+  <si>
+    <t>02.11.2026 10:00:00</t>
+  </si>
+  <si>
+    <t>02.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Petra Vašinová
+</t>
+  </si>
+  <si>
+    <t>2x nová SS102 ul.K Vilkám</t>
+  </si>
+  <si>
+    <t>Praha 8 - Troja 
+Na Šutce 384, 385, 386, 387, 592, 214 
+Pod přesypem 214, 209 
+Služská 1865</t>
+  </si>
+  <si>
+    <t>03.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>03.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Na Šutce</t>
+  </si>
+  <si>
+    <t>Praha 9 - Běchovice 
+Českobrodská parc. č. 1205/31 - P+R Běchovice - Telefonica O2, Vodafon 
++ P+R 
+Do Dubče 360, 362, 364, 365, 366, 498, PVK a.s. proti č.p. 366 
+Štěrboholská spojka ZBVO 0547</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KORMAK Praha a.s.
+</t>
+  </si>
+  <si>
+    <t>Přeložka kNN ul. Českobrodská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Boženy Hofmeisterové 1430, 957, 956, 965, 960, 1188, 1312, 962, 964, 
+961, 959, 963, 954, 953, 955 
+Žitavského 537, 539, 540, 541, 543, 544, 547, 549</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul. ul.B.Hofmeisterové</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Novovysočanská 2740, 107, 984, 1003, 893, 892, parc. č. 1915/16 
+Za Krejcárkem 1003</t>
+  </si>
+  <si>
+    <t>03.11.2026 11:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Novovysočanská</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Vlkova 368, 526, 539, 479, 409, 2880, 452, 468, 365, 366</t>
+  </si>
+  <si>
+    <t>Výměna skř. 12/409 ul. Vlkova</t>
+  </si>
+  <si>
+    <t>Praha-západ - Roztoky 
+Jiráskova 1271, 1286, 1293, 1317 
+Smetanova 1311, 1322, 1338, 1491, 1395</t>
   </si>
   <si>
     <t xml:space="preserve"> JEZL ELEKTRO s. r. o.
 </t>
   </si>
   <si>
-    <t>Výměna  SP5 ul. Frimlova</t>
-[...10 lines deleted...]
-    <t>23.09.2026 15:00:00</t>
+    <t>Přemístění SP5 ul. Jiráskova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dolní Měcholupy 
+Armádního sboru 131, 121, 171, 137, 133 
+Ke Slatinám 172, 280, 69, 65 
+Na paloučku 134, 135, 127, 696, 132, 173, 704 (Sport areál, T-mobil, 
+Vodafone, provozovna MČ Dolní Měcholupy) 
+parc.č.505 
+Pod hřištěm 77, 84, 109, 108, 104, 105, 79, 71, 72, 83, 
+parc.č.520, 524/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pronto Elektro Praha, s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Nové kNN ul.Ke Slatinám</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Dobrošovská 1797, 2540, 2553, 2560, 3235 
+parc. č. 3663 
+Závrchy 1591, 2474, 2764</t>
+  </si>
+  <si>
+    <t>03.11.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>03.11.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elektromont
+</t>
+  </si>
+  <si>
+    <t>Připojení nové SP5 + úprava sítě</t>
+  </si>
+  <si>
+    <t>Praha 2 - Vinohrady 
+Korunní 957/35, 969/33, 984/39, 1000/37, 1087/38, 1053/36, 1031/34, 
+1166/41, 1167/43, 1174/42, 1249/44, 1250/46, 1119/40 
+mobiliář THMP č. 490232 
+Šumavská 991/31, 984/26, 925/28, 862/30, 1035/25, 1119/24, 1000/29, 
+1087/27 
+ZBVO č. ZM 0673</t>
+  </si>
+  <si>
+    <t>04.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>04.11.2026 14:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> EQUANS Services a.s.
 </t>
   </si>
   <si>
-    <t>TS 6233 - přespojkování kNN do TS 993</t>
-[...11 lines deleted...]
-    <t xml:space="preserve"> KORMAK Praha a.s.
+    <t>TS 2816 - výměna trafa</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Ke Dračkám 1594, 1603, 1443, 1419, 943, 949, 944, 1594, 1603, 
+parc.č.2024/1 
+Pod spravedlností 936, 941, 933, 939 
+Spojařů 1614, 1252, 1253, 1254 
+U loděnice 966, 548 
+parc.č.2031 
+ČOV č.274 
+Žitavského 943, 542, 545, 546, 108, 550, 552, 555, 558, 562, 
+parc.č.2044/4, 2043/1 
+osv.přechodu č.591437, 591437</t>
+  </si>
+  <si>
+    <t>04.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova + rozšíření sítě NN ul.Žitavského</t>
+  </si>
+  <si>
+    <t>Praha 8 - Kobylisy 
+Pod Kynclovkou 574, 635, reg. st. plynu parc. č. 3/4 
+Trojská 157, 163, 168, 173, 176, 263, 306, 635, 167 
+Uzavřená 167 
+Kobyliské mám. 640</t>
+  </si>
+  <si>
+    <t>04.11.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kamýk 
+Libeřská 30/25, 790, 967, 805, 998, 298, 968, 946 
+Písnická 541, 852, 30/13</t>
+  </si>
+  <si>
+    <t>Rozšíření sítě NN ul.Libeřská</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Mečislavova 1354, 1355, 1356, 1357 
+Čestmírova 1357</t>
+  </si>
+  <si>
+    <t>04.11.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Mečislavova</t>
+  </si>
+  <si>
+    <t>Praha 1 - Staré Město 
+Celetná 592, 593, 594, 589 
+Štupartská 769, 590 
+Templová 589, 769</t>
+  </si>
+  <si>
+    <t>04.11.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Přeložka + výměna RIS ul. Templová</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Měšínská 1636</t>
+  </si>
+  <si>
+    <t>05.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>05.11.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Oprava skř. 33/1636 ul. Měšínská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Hlubočepská 80, 79, 67, 66, 62/43 
+Slivenecká 62/2 
+Kosořská parc.č.191/1</t>
+  </si>
+  <si>
+    <t>06.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>06.11.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 132/1ZB ul.Hlubočepská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Listopadová 526, parc. č. 231 
+Štěpanická 591 
+Úpická 467, 315, 255, 929, 235, 236, 303, 233, 245, 501, 513, 818, 328 
+317, 348, 346, 237, 246, 241, 232, 
+Strážkovická 526, 887, 839, 809, 1033, 463, 487, 329, 330, 249, 299, 
+300, 887</t>
+  </si>
+  <si>
+    <t>09.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>09.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Národních hrdinů</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Střížkovská 708, 709, 710, 711, 712, 713, 714, 715, 716, 2484, 2426, 
+2360</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za novou ul. Střížkovská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Pitkovice 
+Kozáková 125, 128, 129, 130, 131 
+K Dálnici parc.č.219/11</t>
+  </si>
+  <si>
+    <t>10.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>10.11.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Zrušení odběru ul.K Dálnici</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Národních hrdinů 833, 53, 67, 836, 82, 81, 80, 55 
+Svatoňovická 833</t>
+  </si>
+  <si>
+    <t>10.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Lipence 
+Kazín 153, 154, 156, 158, 152, 155, 157, 315, 157, 234, 508, 117, 280, 
+282, 754, 137, 131, 132, 135, 188, 187, 186, 189, 184, 174, 198, 200, 
+173, 240, 180, 943, 794, 771, 170, 160, 162, 163, 762, 169, 165, 171, 
+166, 167, chaty</t>
+  </si>
+  <si>
+    <t>11.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>11.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Kazín</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Českobrodská 37, 38, 58, infopanel MHD parc. č. 1515/1 
+Národních Hrdinů 490, 85, 87</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Českobrodská 9999 
+Dubenecká 178, 89, 179, 103, 123, parc. č. 688 
+Národních hrdinů 85, 87 
+U Konečné 88, 86, DP. parc. č. 1494</t>
+  </si>
+  <si>
+    <t>12.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>12.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Svatoňovická 937, 1027, 899, 154, 
+Rudníkovská 820, 186, 136, 121, 104, 107, 84, 122, 1062 
+Listopadová 142, 188, 157, 120, 119, 109, 
+Bernarická 939</t>
+  </si>
+  <si>
+    <t>13.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>13.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Rudníkovská 528, 529, 745, 163, 162, 254, 934, 169, parc. č. 760 
+Podkrkonošská 162</t>
+  </si>
+  <si>
+    <t>16.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>16.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 2 - Vinohrady 
+Korunní 1000/37, 1031/34, 1053/36, 1087/38, 1166/41, 1167/43, 1174/42, 
+1249/44, 1250/46, 957/35, 969/33, 1119/40, 984/39 
+mobiliář THMP č. 490232 
+Šumavská 1035/25, 1119/24, 862/30, 925/28, 984/26, 991/31, 1000/29, 
+1087/27 
+ZBVO č. ZM 0673</t>
+  </si>
+  <si>
+    <t>18.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>18.11.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 2816 - normál po výměně trafa</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Národních hrdinů 280, 279 
+Podkrkonošská 215, 607, 537, 595, 310, parc. č. 1305/1 
+Strážkovická 643, 517, 644, 645, 630, 837, 1021, 310, 595, 280, 279</t>
+  </si>
+  <si>
+    <t>18.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Olgy Havlové parc. č. 3544/5</t>
+  </si>
+  <si>
+    <t>Odpojení stveb. odběrů ul. Olgy Havlové</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Podkrkonošská 900, 454, 458, 462, 586, 640</t>
+  </si>
+  <si>
+    <t>20.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>20.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Libeň 
+Kovanecká 2390/1, 2390/1a, 2390/3, 2390/5, 2390/7, 2308/15 - PREpoint 
+dobíjecí stanice, ZBVO č. 1283, 2390/1 - Ordinace Fyzioterapie PhDr. 
+Vladimír Brejcha</t>
+  </si>
+  <si>
+    <t>25.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>25.11.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 4752 Rekonstrukce/chytrá zapnutí</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky 
+Nušlova 2270 
+Petržílkova 2259, 2260, 2261, 2705 
+ZBVO č.1333 - u TS 5421 
+SP5 u šachty č.327 - odběr Kolektory Praha "Západ"</t>
+  </si>
+  <si>
+    <t>30.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>30.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELPO, kabelové sítě VN a NN,s.r.o.
 </t>
   </si>
   <si>
-    <t>Obnova sítě 1kV ul. Pardubická + okolí</t>
-[...7 lines deleted...]
-    <t xml:space="preserve"> AVE ELEKTRO - Jelínek s.r.o.
+    <t>TS 5421 Rekonstr./chytrá - normál</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Na Poříčí 1061/37, 1062/35, 1063/33</t>
+  </si>
+  <si>
+    <t>02.12.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>02.12.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
 </t>
   </si>
   <si>
-    <t>Obnova kNN ul. Mládeže</t>
-[...57 lines deleted...]
-    <t>29.09.2026 17:00:00</t>
+    <t>TS 2865 - normál po pochytření</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Šestajovická 43, 27, 1081, 1056, 57, 324, 341, 340, 339 
+V chaloupkách 338</t>
+  </si>
+  <si>
+    <t>16.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>16.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. V Chaloupkách</t>
+  </si>
+  <si>
+    <t>Praha 6 - Bubeneč 
+Na Zátorce 87/2, 88/4, 89/6, 258/8, 339/10, 90/1, 320/7, 350/5, 289/3 
+Pod kaštany 90/14, 279/16, 286/18 
+Slavíčkova 91/14 
+Suchardova 258/3, 284/2, 339/4 
+U Vorlíků 339/11, 284/9, 286/19, 353/17, 288/15, 320/13 
+Pelléova 91/10, 87/12, mobiliář</t>
+  </si>
+  <si>
+    <t>Obnova kNN + EVR Bubeneč</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Čertův vršek 2533/5, 2533/7, 2533/9, 2533/11, 2533/13, 1426/8, 1428/4, 
+285/6 
+Na stráži 1595/25, 1596/27, 936/21, 937/23</t>
   </si>
   <si>
     <t xml:space="preserve"> MERCATOR, s.r.o
 </t>
   </si>
   <si>
-    <t>Obnova sítě NN ul.K Motelu, K Mostu</t>
-[...11 lines deleted...]
-Skupova 1784, 1785</t>
+    <t>Elektromobilita ul. Čertův vršek</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Hostavická 44, 39, 34, 40, 24 
+V chaloupkách 24</t>
+  </si>
+  <si>
+    <t>19.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>19.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1312, 1593, 600, 601</t>
+  </si>
+  <si>
+    <t>19.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě 1kV ul. Ve Smečkách + okolí</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Čertův vršek 2533/5, 2533/7, 2533/9, 2533/11, 2533/13, 1426/8, 1428/4, 
+285/6</t>
+  </si>
+  <si>
+    <t>Praha 9 - Černý Most 
+Breitcetlova 771 
+Nám. Plukovníka Vlčka 692, 693</t>
+  </si>
+  <si>
+    <t>Výměna skř. 91/771 ul. Breitcetlova</t>
+  </si>
+  <si>
+    <t>Praha 8 - Čimice 
+Libčická 900 
+Na průhonu 812 
+Tišická - ZBVO č.1125</t>
+  </si>
+  <si>
+    <t>19.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 3475 Rekonstr./chytrá - normál NN</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Mečislavova 223, 221, 208, 307, 
+EVR 580618(410225) 
+Mojmírova 307, 301, 
+EVR 580617(410218)</t>
+  </si>
+  <si>
+    <t>19.10.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Praha 10 - Hostivař 
+Arnošta Staňka - ZBVO č.1810, 0000</t>
+  </si>
+  <si>
+    <t>20.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>20.10.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>2x nová SS102 ul.Arnošta Staňka</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Lískovická 1288, 1674, 1723, 3167, 2109, 2159 
+Vysokovská 1283, 2842</t>
+  </si>
+  <si>
+    <t>20.10.2026 17:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Com-Pakt Energy, a.s.
+</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Lískovická</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+Argentinská 1023, 1024, 822, JCDecaux 493215</t>
+  </si>
+  <si>
+    <t>20.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Dělnická</t>
+  </si>
+  <si>
+    <t>Praha 5 - Košíře 
+Plzeňská 1219, 187 
+U Kavalírky 500, 514</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul.U Kavalírky</t>
+  </si>
+  <si>
+    <t>Praha 9 - Prosek 
+Cihlářská 422, 431, 432, 452, 467, 469, 471, 474, 470, 438, 276, 444, 
+423, 419</t>
+  </si>
+  <si>
+    <t>Výměna + nové SP5 ul. Cihlářská</t>
+  </si>
+  <si>
+    <t>Praha 10 - Pitkovice 
+K dálnici 160/2, 160/3, 
+parc.č.219/61, 219/62 (stavba) 
+Kozáková 125, 131, 130, 129, 128, 
+parc.č.219/61, 219/62 (stavba) 
+Holubinková 160/2; 160/3</t>
+  </si>
+  <si>
+    <t>Rozšíření sítě NN ul.K Dálnici</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Kašovická 773, 1649, 1617, 895, 969, 
+parc.č.1884/263 
+Pardubická 773 
+Zlenická 1514, 1328, 1316, 1310, 1649, 969, 
+parc.č.1884/263, 1884/277, 1884/279</t>
+  </si>
+  <si>
+    <t>21.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>21.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna RIS 31/773 ul.Pardubická</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 1312, 1593, 1596, 1920, 600, 601</t>
+  </si>
+  <si>
+    <t>21.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+Argentinská 1023, 1024, 1027, 1139, 1140, 1141, 783, 822, JCDecaux 
+493215, radar 
+Dělnická 776 
+U Průhonu 1141, 1142, 523, 777</t>
+  </si>
+  <si>
+    <t>Praha 5 - Sobín 
+Boleratická 18, 52, 53, 17 
+Hostivická 16, 17, 69</t>
+  </si>
+  <si>
+    <t>22.10.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>22.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tomáš Polena-elektro-mont
+</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Bolaratická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Vlastislavova 1636, 418, 562/15, 565, 603</t>
+  </si>
+  <si>
+    <t>22.10.2026 13:00:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Vlastislavova</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Boženy Hofmeisterové 955, 953, 954, 963, 959, 961, 964, 962, 1312, 
+1188, 960, 965, 956, 957, 1430 
+Ke Kamínce 
+Na plácku 1604, 968, 1585, 967, 973, 976, 971, 972, 970, 975, 974, 
+ZBVO č.0956 
+Nad Kamínkou 1650, 
+parc.č.3276 (garáže) 
+Pod chaloupkami 978, 983, 982, 981, 1522, 1309, 984, 980 
+Pod Kamínkou 999, 990, 996, 998, 989, 1000, 987, 985, 991, 993, 1005, 
+1646, 992, 1001, 1004, 994 
+Pod studánkou 564, 1011, 1009, 1012 
+Rašilovova 1013, 1014, 1471, 1472 
+Žitavského 570, 567, 563, 563, 561, 557, 1322, 556, 1391, 554, 553, 
+549, 547, 544, 551, 1322, 543, 541, 540, 539, 537, 
+parc.č.2116</t>
+  </si>
+  <si>
+    <t>23.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>23.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Zborovská 1051, 1049, 1050, 1074 
+Kořenského 1051 
+Pavla Švandy ze Semčic 1074</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Zborovská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Černý Most 
+Generála Janouška 873</t>
+  </si>
+  <si>
+    <t>23.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COM-PAKT
+</t>
+  </si>
+  <si>
+    <t>Oprava opto trub. ul. Generála Janouška</t>
+  </si>
+  <si>
+    <t>Praha 9 - Kyje 
+Koclířova 1252, 1427, 1586, 625, 824, 990, 340, parc. č. 1846</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Koclířova</t>
+  </si>
+  <si>
+    <t>Praha 10 - Křeslice 
+K Fantovu mlýnu parc. č. 416/6 - regulační stanice plynu</t>
+  </si>
+  <si>
+    <t>23.10.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. K Fantovu mlýnu</t>
+  </si>
+  <si>
+    <t>Praha 8 - Karlín 
+Šaldova 278/36 areál společnosti SP 3000 s.r.o.</t>
+  </si>
+  <si>
+    <t>24.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>24.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna skř. 11/278Z ul. Šaldova</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Jeřická 2427, 1236, 2543 
+K Palečku 1517, 1944, 2515, 2598, 2738, 2796, 2851, 2927, 2928, 3148, 
+2871 
+Semonická 2942, 3168</t>
+  </si>
+  <si>
+    <t>26.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>26.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Drobná úprava kNN ul. Jeřická</t>
+  </si>
+  <si>
+    <t>Praha 7 - Holešovice 
+Osadní 2308K 
+U Průhonu 787, kamera</t>
+  </si>
+  <si>
+    <t>26.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 4752 Rekonstrukce/chytrá vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany 
+Beranových 39, 41, 756, 241, 10, 27, 24 
+Toužimská 744, 670, 1, 41, 39</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SEG s.r.o.
+</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Toužimská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Horní Počernice 
+Dobrošovská 1797, 2540, 2553, 2560, 3235, parc. č. 3662 
+Závrchy 1591, 2474, 2764</t>
+  </si>
+  <si>
+    <t>26.10.2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Dobrošovská</t>
+  </si>
+  <si>
+    <t>Praha 6 - Nebušice 
+Truhlářka č.ev. 13, č.ev. 19, č.ev. 2, č. ev. 12 
+parc. č. 1159/4, parc. č. 1160/3, parc. 1160/3</t>
+  </si>
+  <si>
+    <t>Připojení nového odběratele</t>
+  </si>
+  <si>
+    <t>Praha 4 - Háje 
+Staňkova 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259 
+V Hájích 260, 261, 262, 263, 264, 265, 266, 267</t>
+  </si>
+  <si>
+    <t>27.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>27.10.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Staňkova</t>
   </si>
   <si>
     <t>Praha 6 - Dejvice 
-Bachmačské Nám. 296/7, 297/8 
-[...10 lines deleted...]
-    <t xml:space="preserve"> VOLTCOM, spol. s r.o.
+Nad Šárkou 1718/9, 1719, 1720, 1721, 606/1 
+Pod Beránkou 2465, 2467, 2468, 2469, 2470, 2471, 2472, 2481, 2510, 
+1718/6 
+parc. č. 1573/30 - CETIN 
+Vostrovská 606/9</t>
+  </si>
+  <si>
+    <t>27.10.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
 </t>
   </si>
   <si>
-    <t>Obnova kNN + EVR Bubeneč</t>
+    <t>Výměna SP5 za novou ul. Pod Beránkou</t>
   </si>
   <si>
     <t>Praha 9 - Hloubětín 
-Šestajovická 78, 87, 114, 184, 580, ZBVO 1159</t>
-[...71 lines deleted...]
-    <t>02.10.2026 16:00:00</t>
+Klánovická 282/34, 304/38, 305/28, 306/30, 307/32</t>
+  </si>
+  <si>
+    <t>27.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Obnova kNN ul. Klánovická</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany 
+Beranových 24, 27, 10, 241, 756, 39, 41, 60, 746, Z-box, osvětlení 
+přechodu 
+Nepomuckých 755/26, 755/24, parc. č. 472/6 
+Toužimská 39, 41, 670, 1, 744, 943, 53, 54, 
+Chebská 54, 55, 56</t>
   </si>
   <si>
     <t>Praha 8 - Libeň 
-Na hájku 502 
-[...148 lines deleted...]
-    <t>07.10.2026 16:00:00</t>
+Gabčíkova 1224, 1225, 1383, 1384, 1385, 1386 
+Kubišova 1225, 1303, 1304, 1379, 1380, 1381, 1382, 1383 
+Nad Rokoskou 1376, 1377, 1378, 1379, 1399 
+Pomezní 1386, 1376, 1399, 1377</t>
   </si>
   <si>
     <t xml:space="preserve"> ELEKTROŠTIKA, s.r.o.
 </t>
   </si>
   <si>
-    <t>Výměna SP5 ul. Novákových</t>
+    <t>Výměna RIS za novou ul. Gabčíkova</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Lumiérů 183, 405, 406 
+Kříženeckého náměstí 406 
+Filmařská 406</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Lumiérů</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany 
+Ašská 107, 240, 647, 648, 69, 758, 240 
+Chebská 54, 55, 56 
+Toužimská 943, 53, 54, 68, 240,</t>
+  </si>
+  <si>
+    <t>28.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>28.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Prosek 
+Nad Krocínkou 418, 424, 441, 442,</t>
+  </si>
+  <si>
+    <t>29.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>29.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Výměna + nové SP5 ul. Nad Krocínkou</t>
+  </si>
+  <si>
+    <t>Praha 5 - Hlubočepy 
+Hlubočepská - ZBVO č.1187</t>
+  </si>
+  <si>
+    <t>Praha 10 - Hostivař 
+V nových domcích 270/1, 
+U továren 316/9, 336/13, 270/15, 314/11 
+V nové čtvrti 316/11, 318/13, 319/15, 341/17, 317/19, 302/21, 303/23, 
+393/25, 402/27, 286/29, 384/31, 431/33, 314/10, 354/12, 355/14, 256/16 
+357/18, 328/20, 367/22, 368/24, 1485/26, č.ev. 104, 
+V Chotejně 432/8</t>
+  </si>
+  <si>
+    <t>Výměna skř. 69/314 ul. U továren</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Na Plácku 970, 975, 974, 978, 983, 982, 981 
+Pod chaloupkami 1522, 1309, 984, 980 
+Pod Kamínkou 994, 1004, 1001 
+Na Plácku 972 
+Pod studánkou 564, 1011, 1009, 1012 
+Žitavského 551, 570, 567, 565, 563, 561, 1322, 557, 556, 554, 553, 
+1391, 1012, 
+parc.č.2116</t>
+  </si>
+  <si>
+    <t>29.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 3 - Žižkov 
+Květinková 346</t>
+  </si>
+  <si>
+    <t>Výměna skř. 12/346 ul. Květinková</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zličín 
+Chabská 262 
+Na Radosti 423, 63, 115, 262, 64, 322, 135</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Na Radosti</t>
+  </si>
+  <si>
+    <t>Praha 10 - Strašnice 
+Kružberská 1908 
+Oravská 1889, 1890, 1891, 1897, 1898, 1892, 1893, 1894/17 
+Žermanická 1984, 1894/3</t>
+  </si>
+  <si>
+    <t>nová RIS ul.Žermanická</t>
   </si>
   <si>
     <t>Praha 9 - Hloubětín 
-Šestajovická 31, 45, 1085 
-[...168 lines deleted...]
-    <t>Odpojení stveb. odběrů ul. Olgy Havlové</t>
+Klánovická 452/5, 453/52, 454/54, 455/56, 456/58, 457/60</t>
+  </si>
+  <si>
+    <t>29.10.2026 08:00:07</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Závist 1340, 1375, 1546, 233, 1177, 1344, 1160, 1159 
+ev.č.158, 159, 168, 174, 156, 157, 170, 153, 154, 178, 179,180, 181, 
+182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 171, 172, 
+173, 174, 175, 176, 177, 
+parc.č.3210/2, 3323, 
+Lhota u Dolních Břežan ul.Břežanské údolí 26, 256</t>
+  </si>
+  <si>
+    <t>29.10.2026 09:00:00</t>
+  </si>
+  <si>
+    <t>29.10.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Závist</t>
+  </si>
+  <si>
+    <t>Praha 6 - Lysolaje 
+Starodvorská 30, 13, 222 
+Žákovská 164, 30</t>
+  </si>
+  <si>
+    <t>30.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>30.10.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Nová SP5 ul. Žákovská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Stodůlky 
+K Hájům 1340, 717, 823 
+Klečkova 2839, 2840, 2841</t>
+  </si>
+  <si>
+    <t>30.10.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.K Hájům</t>
   </si>
   <si>
     <t>Praha 8 - Kobylisy 
 Chaberská 1621, 575, 691, 734 
 Klapkova 888 
 Větrušická 900, 1808 
 Máslovická 800, 900 
 Předbořská 1621</t>
   </si>
   <si>
-    <t>16.10.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026 10:00:00</t>
   </si>
   <si>
     <t>Výměna skř. 64/888 ul. Klapkova-normál</t>
   </si>
   <si>
+    <t>Praha 4 - Libuš 
+Na Šejdru 258, 386, 786, 670</t>
+  </si>
+  <si>
+    <t>16.10.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Na Šejdru</t>
+  </si>
+  <si>
+    <t>Praha 1 - Nové Město 
+Ve Smečkách 602</t>
+  </si>
+  <si>
+    <t>16.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Chodov 
+Líbalova 2429/2</t>
+  </si>
+  <si>
+    <t>Výměna SP5 za SS201 ul. Líbalova</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Antala Staška 104, 106, 1295, 95 
+Dolnokrčská 1907 
+Na Dvorcích 122, 95, 1948 
+ZBVO č.0660 ul.Pecharova x Kykalova</t>
+  </si>
+  <si>
+    <t>3x přeložka kNN Na Strži</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Klánovická 283/6, 889/8, 285/10, 286/12, 287/14, 288/16, 289/18, 
+290/20, 291/22, 292/24</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Čertův vršek 2533/9, 2533/11, 2533/13, 1426/8, 1428/4, 285/6</t>
+  </si>
+  <si>
+    <t>Praha 5 - Řeporyje 
+Horšovská 1143, 1142, 1141, 1152, 1151, 1150, 1140, 1038, 1085, 1154, 
+1162, 1175, 1145, 1133, 1147, 1156, 1129, 1121 
+Ke Zbuzanům 1137, 1172, 1171, 1130, 1131, 1136, 1138, 1155, 1178, 1148 
+1146, 1170, 1169, 1168, 1167, 1160, 1161, 1153, 1139, 1132, 1105, 1106 
+1107, 1127 
+Neffova 1069 
+Řadová 1114, 1115, 1116, 1117, 1118, 1119, 1120 
+Ve Výhledu 1214, 1212, 1210, 1207, 1202, 1208, 1203, 1032, 1022, 1008</t>
+  </si>
+  <si>
+    <t>TS 5812 - vypnutí rNN pro opravu</t>
+  </si>
+  <si>
+    <t>20.10.2026 15:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Bartoškova 1157, 305, 
+ZBVO č.0674 
+Čestmírova 1358, 1359, 1360, 
+EVR 580613(410136), 580614(410137)</t>
+  </si>
+  <si>
+    <t>20.10.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Čestmírova</t>
+  </si>
+  <si>
     <t>Praha 9 - Horní Počernice 
-Lískovická 1288, 1674, 1723, 3167, 2109, 2159 
-[...31 lines deleted...]
-    <t>Přemístění SP5 ul.U Kavalírky</t>
+Lískovická 1289, 1290, 1291, 1292, 2606, 2987 
+Vysokovská 1279, 1280, 1281, 1298</t>
+  </si>
+  <si>
+    <t>21.10.2026 17:00:00</t>
+  </si>
+  <si>
+    <t>Praha 8 - Libeň 
+Čertův Vršek 1429/2 
+Na Stráži 1430/31, 1429/29</t>
   </si>
   <si>
     <t>Praha 5 - Stodůlky 
 Drimlova 2366/6, 2365/4, 2364/2, Kolektory Praha 
 Borovanského 2381/22</t>
   </si>
   <si>
-    <t>21.10.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>21.10.2026 14:00:00</t>
   </si>
   <si>
     <t>TS 5451 Rekonstrukce/chytrá normál</t>
   </si>
   <si>
-    <t>Praha 9 - Horní Počernice 
-[...4 lines deleted...]
-    <t>21.10.2026 17:00:00</t>
+    <t>Praha 9 - Hloubětín 
+Klánovická 283/6, 285/10, 286/12, 287/14, 288/16, 289/18, 290/20, 
+291/22, 292/24, 889/8</t>
+  </si>
+  <si>
+    <t>Praha 5 - Slivenec 
+Ke Smíchovu 56, 24, 38, 27, 22, 
+parc.č.18 
+jizdenkový autovat u zastávky 
+Pod rybníkem 197, 1182, 1183, 12, 25, 26, 44, 1109, 27/17 
+K Lochkovu 27, 
+parc.č.1 - kostel</t>
+  </si>
+  <si>
+    <t>Výměna RIS 130/38 ul.Ke Smíchovu</t>
+  </si>
+  <si>
+    <t>21.10.2026 08:30:00</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Ve Smečkách 1312, 1593, 1596, 1920, 600, 601</t>
-[...2 lines deleted...]
-    <t>21.10.2026 15:00:00</t>
+Ve Smečkách 1920, 598, 599</t>
+  </si>
+  <si>
+    <t>22.10.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>22.10.2026 15:00:00</t>
   </si>
   <si>
     <t>Praha 9 - Satalice 
 Netřebická 184, 185, 186, 316, 407 
 U Čističky 186, 213</t>
   </si>
   <si>
-    <t>22.10.2026 08:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>22.10.2026 16:00:00</t>
   </si>
   <si>
     <t>Výměna RIS ul. U čističky</t>
   </si>
   <si>
+    <t>Praha 9 - Hloubětín 
+Klánovická 283/6, 285/10, 287/14, 288/16, 289/18, 290/20, 291/22, 
+292/24, 889/8, 286/12</t>
+  </si>
+  <si>
+    <t>Praha 9 - Vysočany 
+Na Vysočanských vinicích 407, 408, 409, 410, 411, 412, 413, 414</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Na Vysočanských vinicích</t>
+  </si>
+  <si>
+    <t>Praha 10 - Uhříněves 
+Bečovská 1648, 1649, 1691, 
+parc.č.1642/1, 1645/12, 1645/1, 1641/1, 1641/2, 1645/9 
+U uhříněveské obory 1555, 1561, 1562</t>
+  </si>
+  <si>
+    <t>22.10.2026 18:00:00</t>
+  </si>
+  <si>
+    <t>Rozšíření sítě NN ul.Bečovská</t>
+  </si>
+  <si>
+    <t>Praha 9 - Libeň 
+U skládky 1695/4, 1694/2</t>
+  </si>
+  <si>
+    <t>23.10.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>23.10.2026 11:30:00</t>
+  </si>
+  <si>
+    <t>Zrušení stav. odběru ul. U skládky</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Na Plácku 972 
+Pod chaloupkami 978, 983, 982, 981, 980, 984, 1309, 1522 
+Pod Kamínkou 1001, 1004, 994</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Pod Kamínkou a okolí</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Žitavského 537, 539, 540, 541, 543, 544, 547, 549</t>
+  </si>
+  <si>
+    <t>Praha 10 - Kolovraty 
+Za podjezdem 810, 791, 380, 460, 489, 500, 352, 852, 
+parc.č.1252/4, 1258/1</t>
+  </si>
+  <si>
+    <t>Přepojení NN do nové TS 913</t>
+  </si>
+  <si>
+    <t>Praha 4 - Kamýk 
+Zárubova 977 (ZŠ Zárubova)</t>
+  </si>
+  <si>
+    <t>Výměna RIS 92/977 ul.Zárubova</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany 
+Ašská 107, 647, 654, 69 
+Klenečská 127, 128, 242, 244, 540, 723, 724, 725, 726, 728, 727 
+Nepomuckých 749/19, 749/15, 749/17 
+Toužimská 183, 184, 185, 186, 752, 697 
+Kramolínská 186</t>
+  </si>
+  <si>
+    <t>Praha 10 - Štěrboholy 
+Nad plynovodem 39, 180, 149, 179, 164, 480, 267, 268, 456, 
+parc.č.155 
+U Radiály 137, 169, 56</t>
+  </si>
+  <si>
+    <t>29.10.2026 15:30:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Elektro HC, s.r.o.
+</t>
+  </si>
+  <si>
+    <t>TS 5193 Rekonstr./chytrá - vypnutí</t>
+  </si>
+  <si>
     <t>Praha 1 - Nové Město 
-Ve Smečkách 1920, 598, 599</t>
-[...16 lines deleted...]
-    <t>Připojení nového odběratele</t>
+Štěpánská 
+kamerový systém před čp. 612/16 na sloupu VO č. 102408</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Podbělohorská 720/26, 3129, 847, 2828, 
+ZBVO č.0283 
+Nad Klamovkou 720/2</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Podbělohorská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Pod studánkou 1012, 1009, 1011, 564 
+Žitavského 570, 567, 565, 563, 561, 1322, 557, 556, 554, 553 
+parc.č.2116</t>
+  </si>
+  <si>
+    <t>Praha 9 - Kbely 
+Huntířovská 31, 79</t>
+  </si>
+  <si>
+    <t>Přemístění SP5 ul. Huntířovská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Smíchov 
+Císařská louka 3353, 3140, 
+ev.č.27, 
+parc.č.5049/7, 5049/6, 5049/5, 5047/1, 5049/1 
+Strakonická 3408, 1032, 
+dopravní panel THMP</t>
+  </si>
+  <si>
+    <t>Nová RIS 133/3408Z ul.Strakonická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Antala Staška 1026, 1027, 1028</t>
+  </si>
+  <si>
+    <t>Nová SS102 ul.Tilschové</t>
+  </si>
+  <si>
+    <t>Praha 9 - Hloubětín 
+Klánovická 459/64, 460//66, 461/68, 463/70 
+Poříčanská 462/5, 465/3</t>
   </si>
   <si>
     <t>Praha 5 - Velká Chuchle 
 Dolomitová 296, 332, 180, 467, 216, 269, 275, 276, 266, 412, 278, 289, 
 309, 149, 288, 285, 297, 352, 290, 295, 246, 248, 244, 255, parc. č. 
 251/1, 2521/2 
 Dubnická 204, 416, 465, 489, 461, 493, 479, 466, 477, 468, 462, 463, 
 476, 274, 482, 471, 480, 473, parc. č. 238, 235/3, 335/16 
 K vápence 330, 338, 328, 432, 425, 419, 434, 546, 565, č.ev. 2331, 
 parc. č. 1036/1, 1036/3, 331 
 Prodloužená 153, 323, 163, 175, 120, 118, 242, 235, 368, 420, 239, 259 
 399 
 Strmý vrch 174, 124, 119, 117, 594, 252, 253, 215, 247, 298, 312, 330 
 Na cihelně 448, 485, 415, 569, 430, 191, parc. č. 1024</t>
   </si>
   <si>
-    <t>30.10.2026 08:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>TS 5868 (TS 4336) - normál</t>
   </si>
   <si>
     <t>Praha 4 - Nusle 
 TS 8648, Pikrtova, Praha 4, Nusle</t>
   </si>
   <si>
     <t>31.10.2026 08:00:00</t>
   </si>
   <si>
     <t>31.10.2026 13:00:00</t>
   </si>
   <si>
     <t>vypnout TS 8648</t>
   </si>
   <si>
-    <t>Praha 2 - Vinohrady 
-[...82 lines deleted...]
-    <t xml:space="preserve"> SEG s.r.o.
+    <t>02.11.2026 14:00:00</t>
+  </si>
+  <si>
+    <t>TS 2865 - pochytření/vyřazení</t>
+  </si>
+  <si>
+    <t>Praha 10 - Dolní Měcholupy 
+Kutnohorská 200, 204, 208, 332</t>
+  </si>
+  <si>
+    <t>Nové kNN ul.Kutnohorská</t>
+  </si>
+  <si>
+    <t>Praha 5 - Zbraslav 
+Boženy Hofmeisterové 1430, 957, 956, 965, 960, 1188, 1312, 962, 964, 
+961, 959, 963, 954, 953, 955</t>
+  </si>
+  <si>
+    <t>Praha 8 - Troja 
+Na Šutce 388, 389, 390, 391, 392 
+Pod Kynclovkou 1050</t>
+  </si>
+  <si>
+    <t>Praha 9 - Újezd Nad Lesy 
+Čankovská 234, 214, 2621, 457, 2318, 232, 2922, 217, 2753, 2692, 2667, 
+2552</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul. Čankovská</t>
+  </si>
+  <si>
+    <t>TS 5421 Rekonstr./chytrá - vypnutí</t>
+  </si>
+  <si>
+    <t>Praha 9 - Letňany 
+Toužimská 183, 184, 185, 186, 752, 697 
+Kramolínská 186</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Mečislavova 1354, 1355</t>
+  </si>
+  <si>
+    <t>02.11.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Obnova sítě NN ul.Mečislavova + EVR</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Bernartická 168, 250 
+Hrabačovská 883, 222, 226, 225, 260 
+Listopadová 469, 137, 138, 130, 131, parc. č. 832/3</t>
+  </si>
+  <si>
+    <t>05.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Braník 
+Branická 1435/131, 405, 397, 
+parc.č.1281 
+Vlnitá 1435/2</t>
+  </si>
+  <si>
+    <t>05.11.2026 13:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> FOR ENERGY, s.r.o.
 </t>
   </si>
   <si>
-    <t>Rozšíření sítě 1kV ul. Domalípova</t>
-[...12 lines deleted...]
-    <t>22.09.2026 13:00:00</t>
+    <t>Výměna SP5 ul.Branická</t>
+  </si>
+  <si>
+    <t>Praha 4 - Nusle 
+Mečislavova 225, 224, 220, 
+Čestmírova 220</t>
+  </si>
+  <si>
+    <t>05.11.2026 08:30:00</t>
+  </si>
+  <si>
+    <t>Praha 9 - Dolní Počernice 
+Listopadová 139, 140, 141, 165, 189, 268 
+Svatoňovická 191</t>
+  </si>
+  <si>
+    <t>06.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 6 - Liboc 
+Svatavina 514/1, 515/3, 516/5 
+Vlastina DOP (radar) parc. č. 1323/1</t>
+  </si>
+  <si>
+    <t>11.11.2026 14:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> FOR ENERGY s.r.o.
 </t>
   </si>
   <si>
-    <t>Přemístění SP5 ul. Moravanů</t>
-[...21 lines deleted...]
-    <t>Nová SP5 ul. Soumarská</t>
+    <t>Výměna SP5 ul. Svatavina</t>
   </si>
   <si>
     <t>Praha 9 - Dolní Počernice 
-Nad rybníkem 589, 125, 391, 150, 173, 347, 216, 156, 143, 182, 402, 
-[...167 lines deleted...]
-    <t>Výměna SP5 ul. Borovská</t>
+Listopadová 355, 371 
+Podkrkonošská 355, 1051, 486, 1010, 352, 853, 358, 606, 458, 462, 454, 
+585, 318, 364, 511, 351 
+Strážkovická 332, 256, 324, 325, 276, 253, 252, 327, 538, 534, 626, 
+599, 1060</t>
+  </si>
+  <si>
+    <t>19.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>19.11.2026 16:00:00</t>
   </si>
   <si>
     <t>Praha 1 - Nové Město 
-Ve Smečkách 1767, 604, 605</t>
-[...2 lines deleted...]
-    <t>12.10.2026 15:00:00</t>
+Hybernská x Opletalova - kamera MP č. 101048 (Hybernská - nádraží)</t>
+  </si>
+  <si>
+    <t>Výměna + přemístění RIS ul. Hybernská</t>
   </si>
   <si>
     <t>Praha 9 - Dolní Počernice 
-Za Luhem 494, 499, 478, 500, 512, 523, 813, 530 
-[...498 lines deleted...]
-    <t>05.10.2026 15:00:00</t>
+Třebihošťská 801, 830, 339 
+Ždírnická 632, 625, 912, 932, parc. č. 1179, 1181 
+Podkrkonošská 632</t>
+  </si>
+  <si>
+    <t>23.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>23.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Praha 4 - Krč 
+Nad Ryšánkou 1685, 
+parc.č.528 
+Zelený pruh 1785, 1739, 355, 1684, 499, 357, 
+Mobiliář č.490797, 
+Radar (měření rychlosti) před č.p.370</t>
+  </si>
+  <si>
+    <t>25.11.2026 16:00:00</t>
+  </si>
+  <si>
+    <t>Výměna SP5 ul.Nad Ryšánkou</t>
+  </si>
+  <si>
+    <t>27.11.2026 08:00:00</t>
+  </si>
+  <si>
+    <t>27.11.2026 15:30:00</t>
+  </si>
+  <si>
+    <t>TS 5193 Rekonstr./chytrá - normál</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1928,54 +1895,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E144"/>
+  <dimension ref="A1:E142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A144" sqref="A144"/>
+      <selection activeCell="A142" sqref="A142"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1999,2440 +1966,2406 @@
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
         <v>20</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>21</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" t="s">
         <v>64</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D24" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D25" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C26" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D28" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="D31" t="s">
         <v>47</v>
       </c>
       <c r="E31" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="C32" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="D32" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C34" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D34" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C35" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="D35" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
-        <v>48</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="D36" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="E36" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="C37" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="D37" t="s">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="B38" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="C38" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>33</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="E39" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C40" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D40" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
       <c r="E40" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="C41" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>33</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B42" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="C42" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="D42" t="s">
         <v>47</v>
       </c>
       <c r="E42" t="s">
-        <v>48</v>
+        <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="D43" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="E43" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C44" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E44" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C45" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="D45" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="C46" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D46" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="C47" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="D47" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="B48" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="C48" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>150</v>
       </c>
       <c r="E48" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="C49" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="D49" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E49" t="s">
-        <v>48</v>
+        <v>154</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="B51" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E51" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C52" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
-        <v>48</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>86</v>
+        <v>161</v>
       </c>
       <c r="B53" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="C53" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="D53" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="B54" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="C54" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="D54" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="E54" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="B55" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="C55" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="D55" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="B56" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="E56" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="B57" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="C57" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
-        <v>33</v>
+        <v>175</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="B58" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="D58" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>162</v>
+        <v>51</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C59" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D59" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E59" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="B60" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C60" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="D60" t="s">
-        <v>156</v>
+        <v>183</v>
       </c>
       <c r="E60" t="s">
-        <v>157</v>
+        <v>184</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="B61" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C61" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E61" t="s">
-        <v>33</v>
+        <v>186</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="B62" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C62" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="D62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="B63" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="C63" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E63" t="s">
-        <v>33</v>
+        <v>193</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="B64" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="C64" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
       <c r="D64" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="E64" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="B65" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="C65" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="D65" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>184</v>
+        <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
-        <v>185</v>
+        <v>107</v>
       </c>
       <c r="B66" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="C66" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="D66" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C67" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>202</v>
       </c>
       <c r="E67" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="B68" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C68" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D68" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
-        <v>181</v>
+        <v>207</v>
       </c>
       <c r="B69" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C69" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D69" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="B70" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="C70" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="D70" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E70" t="s">
-        <v>19</v>
+        <v>212</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="B71" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C71" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="D71" t="s">
-        <v>12</v>
+        <v>215</v>
       </c>
       <c r="E71" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="B72" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C72" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="D72" t="s">
-        <v>210</v>
+        <v>119</v>
       </c>
       <c r="E72" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B73" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C73" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D73" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E73" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B74" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C74" t="s">
         <v>218</v>
       </c>
       <c r="D74" t="s">
-        <v>18</v>
+        <v>222</v>
       </c>
       <c r="E74" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B75" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C75" t="s">
         <v>218</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E75" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C76" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D76" t="s">
-        <v>15</v>
+        <v>202</v>
       </c>
       <c r="E76" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B77" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="C77" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="D77" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
-        <v>16</v>
+        <v>232</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B78" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="C78" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="D78" t="s">
-        <v>227</v>
+        <v>12</v>
       </c>
       <c r="E78" t="s">
-        <v>228</v>
+        <v>69</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B79" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="C79" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E79" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B80" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="C80" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="D80" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E80" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B81" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C81" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D81" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="E81" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="B82" t="s">
+        <v>230</v>
+      </c>
+      <c r="C82" t="s">
         <v>237</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B83" t="s">
-        <v>75</v>
+        <v>230</v>
       </c>
       <c r="C83" t="s">
-        <v>76</v>
+        <v>237</v>
       </c>
       <c r="D83" t="s">
-        <v>80</v>
+        <v>128</v>
       </c>
       <c r="E83" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B84" t="s">
-        <v>75</v>
+        <v>245</v>
       </c>
       <c r="C84" t="s">
-        <v>76</v>
+        <v>237</v>
       </c>
       <c r="D84" t="s">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="E84" t="s">
-        <v>242</v>
+        <v>219</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B85" t="s">
-        <v>75</v>
+        <v>247</v>
       </c>
       <c r="C85" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D85" t="s">
-        <v>56</v>
+        <v>171</v>
       </c>
       <c r="E85" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B86" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C86" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D86" t="s">
-        <v>210</v>
+        <v>12</v>
       </c>
       <c r="E86" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B87" t="s">
-        <v>78</v>
+        <v>251</v>
       </c>
       <c r="C87" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D87" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E87" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B88" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="C88" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D88" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="E88" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B89" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C89" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D89" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="E89" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B90" t="s">
-        <v>260</v>
+        <v>122</v>
       </c>
       <c r="C90" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D90" t="s">
         <v>47</v>
       </c>
       <c r="E90" t="s">
-        <v>48</v>
+        <v>135</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B91" t="s">
-        <v>260</v>
+        <v>122</v>
       </c>
       <c r="C91" t="s">
-        <v>263</v>
+        <v>123</v>
       </c>
       <c r="D91" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="E91" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B92" t="s">
-        <v>260</v>
+        <v>131</v>
       </c>
       <c r="C92" t="s">
-        <v>266</v>
+        <v>132</v>
       </c>
       <c r="D92" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="E92" t="s">
-        <v>33</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>145</v>
       </c>
       <c r="C93" t="s">
-        <v>261</v>
+        <v>153</v>
       </c>
       <c r="D93" t="s">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="E93" t="s">
-        <v>268</v>
+        <v>219</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>149</v>
+        <v>270</v>
       </c>
       <c r="B94" t="s">
-        <v>269</v>
+        <v>145</v>
       </c>
       <c r="C94" t="s">
-        <v>270</v>
+        <v>153</v>
       </c>
       <c r="D94" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="E94" t="s">
-        <v>271</v>
+        <v>129</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B95" t="s">
-        <v>269</v>
+        <v>145</v>
       </c>
       <c r="C95" t="s">
-        <v>273</v>
+        <v>153</v>
       </c>
       <c r="D95" t="s">
         <v>12</v>
       </c>
       <c r="E95" t="s">
-        <v>33</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
-        <v>274</v>
+        <v>133</v>
       </c>
       <c r="B96" t="s">
-        <v>269</v>
+        <v>145</v>
       </c>
       <c r="C96" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D96" t="s">
         <v>47</v>
       </c>
       <c r="E96" t="s">
-        <v>48</v>
+        <v>135</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="B97" t="s">
-        <v>132</v>
+        <v>275</v>
       </c>
       <c r="C97" t="s">
-        <v>275</v>
+        <v>153</v>
       </c>
       <c r="D97" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B98" t="s">
+        <v>162</v>
+      </c>
+      <c r="C98" t="s">
+        <v>278</v>
+      </c>
+      <c r="D98" t="s">
         <v>150</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B99" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="C99" t="s">
-        <v>279</v>
+        <v>163</v>
       </c>
       <c r="D99" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="E99" t="s">
-        <v>48</v>
+        <v>129</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
         <v>280</v>
       </c>
       <c r="B100" t="s">
+        <v>162</v>
+      </c>
+      <c r="C100" t="s">
         <v>281</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" t="s">
+        <v>119</v>
+      </c>
+      <c r="E100" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
-        <v>158</v>
+        <v>283</v>
       </c>
       <c r="B101" t="s">
-        <v>281</v>
+        <v>162</v>
       </c>
       <c r="C101" t="s">
-        <v>283</v>
+        <v>163</v>
       </c>
       <c r="D101" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="E101" t="s">
-        <v>33</v>
+        <v>219</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B102" t="s">
-        <v>281</v>
+        <v>162</v>
       </c>
       <c r="C102" t="s">
+        <v>163</v>
+      </c>
+      <c r="D102" t="s">
+        <v>34</v>
+      </c>
+      <c r="E102" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="B103" t="s">
-        <v>204</v>
+        <v>286</v>
       </c>
       <c r="C103" t="s">
-        <v>287</v>
+        <v>163</v>
       </c>
       <c r="D103" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
-        <v>288</v>
+        <v>175</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="B104" t="s">
+        <v>288</v>
+      </c>
+      <c r="C104" t="s">
         <v>289</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="E104" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="B105" t="s">
+        <v>288</v>
+      </c>
+      <c r="C105" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
         <v>293</v>
       </c>
       <c r="B106" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="C106" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D106" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="E106" t="s">
-        <v>295</v>
+        <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B107" t="s">
-        <v>208</v>
+        <v>288</v>
       </c>
       <c r="C107" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D107" t="s">
-        <v>18</v>
+        <v>222</v>
       </c>
       <c r="E107" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B108" t="s">
-        <v>213</v>
+        <v>288</v>
       </c>
       <c r="C108" t="s">
-        <v>218</v>
+        <v>297</v>
       </c>
       <c r="D108" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B109" t="s">
+        <v>300</v>
+      </c>
+      <c r="C109" t="s">
         <v>301</v>
       </c>
-      <c r="B109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D109" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E109" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
         <v>303</v>
       </c>
       <c r="B110" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="C110" t="s">
-        <v>304</v>
+        <v>196</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
       <c r="E110" t="s">
-        <v>13</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2" t="s">
         <v>305</v>
       </c>
       <c r="B111" t="s">
-        <v>306</v>
+        <v>210</v>
       </c>
       <c r="C111" t="s">
-        <v>307</v>
+        <v>218</v>
       </c>
       <c r="D111" t="s">
         <v>12</v>
       </c>
       <c r="E111" t="s">
-        <v>308</v>
+        <v>51</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2" t="s">
-        <v>163</v>
+        <v>306</v>
       </c>
       <c r="B112" t="s">
-        <v>306</v>
+        <v>210</v>
       </c>
       <c r="C112" t="s">
-        <v>309</v>
+        <v>218</v>
       </c>
       <c r="D112" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B113" t="s">
-        <v>312</v>
+        <v>227</v>
       </c>
       <c r="C113" t="s">
+        <v>228</v>
+      </c>
+      <c r="D113" t="s">
+        <v>34</v>
+      </c>
+      <c r="E113" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B114" t="s">
-        <v>316</v>
+        <v>230</v>
       </c>
       <c r="C114" t="s">
-        <v>317</v>
+        <v>237</v>
       </c>
       <c r="D114" t="s">
-        <v>8</v>
+        <v>202</v>
       </c>
       <c r="E114" t="s">
-        <v>318</v>
+        <v>203</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="B115" t="s">
-        <v>316</v>
+        <v>230</v>
       </c>
       <c r="C115" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="D115" t="s">
-        <v>47</v>
+        <v>313</v>
       </c>
       <c r="E115" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B116" t="s">
-        <v>316</v>
+        <v>230</v>
       </c>
       <c r="C116" t="s">
-        <v>317</v>
+        <v>231</v>
       </c>
       <c r="D116" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="E116" t="s">
-        <v>323</v>
+        <v>135</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B117" t="s">
-        <v>316</v>
+        <v>230</v>
       </c>
       <c r="C117" t="s">
-        <v>325</v>
+        <v>237</v>
       </c>
       <c r="D117" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="E117" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="B118" t="s">
-        <v>316</v>
+        <v>251</v>
       </c>
       <c r="C118" t="s">
-        <v>328</v>
+        <v>255</v>
       </c>
       <c r="D118" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E118" t="s">
-        <v>329</v>
+        <v>51</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="B119" t="s">
-        <v>316</v>
+        <v>251</v>
       </c>
       <c r="C119" t="s">
-        <v>331</v>
+        <v>255</v>
       </c>
       <c r="D119" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E119" t="s">
-        <v>13</v>
+        <v>320</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="B120" t="s">
-        <v>333</v>
+        <v>251</v>
       </c>
       <c r="C120" t="s">
-        <v>334</v>
+        <v>255</v>
       </c>
       <c r="D120" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="E120" t="s">
-        <v>19</v>
+        <v>322</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="B121" t="s">
-        <v>333</v>
+        <v>251</v>
       </c>
       <c r="C121" t="s">
-        <v>336</v>
+        <v>252</v>
       </c>
       <c r="D121" t="s">
-        <v>210</v>
+        <v>12</v>
       </c>
       <c r="E121" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="B122" t="s">
-        <v>339</v>
+        <v>251</v>
       </c>
       <c r="C122" t="s">
-        <v>340</v>
+        <v>255</v>
       </c>
       <c r="D122" t="s">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="E122" t="s">
-        <v>341</v>
+        <v>219</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="B123" t="s">
-        <v>28</v>
+        <v>251</v>
       </c>
       <c r="C123" t="s">
-        <v>29</v>
+        <v>255</v>
       </c>
       <c r="D123" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E123" t="s">
-        <v>16</v>
+        <v>327</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="B124" t="s">
-        <v>28</v>
+        <v>329</v>
       </c>
       <c r="C124" t="s">
-        <v>35</v>
+        <v>330</v>
       </c>
       <c r="D124" t="s">
-        <v>210</v>
+        <v>119</v>
       </c>
       <c r="E124" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2" t="s">
-        <v>343</v>
+        <v>116</v>
       </c>
       <c r="B125" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="C125" t="s">
-        <v>29</v>
+        <v>332</v>
       </c>
       <c r="D125" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E125" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="B126" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="C126" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="D126" t="s">
-        <v>347</v>
+        <v>37</v>
       </c>
       <c r="E126" t="s">
-        <v>348</v>
+        <v>335</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="B127" t="s">
-        <v>350</v>
+        <v>6</v>
       </c>
       <c r="C127" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D127" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="E127" t="s">
-        <v>351</v>
+        <v>27</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="B128" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="C128" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D128" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E128" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="B129" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="C129" t="s">
-        <v>354</v>
+        <v>16</v>
       </c>
       <c r="D129" t="s">
-        <v>210</v>
+        <v>34</v>
       </c>
       <c r="E129" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2" t="s">
-        <v>355</v>
+        <v>111</v>
       </c>
       <c r="B130" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="C130" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D130" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="E130" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="B131" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="C131" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D131" t="s">
-        <v>8</v>
+        <v>202</v>
       </c>
       <c r="E131" t="s">
-        <v>358</v>
+        <v>203</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="B132" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="C132" t="s">
-        <v>354</v>
+        <v>7</v>
       </c>
       <c r="D132" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E132" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="B133" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="C133" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="D133" t="s">
         <v>12</v>
       </c>
       <c r="E133" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="B134" t="s">
-        <v>363</v>
+        <v>63</v>
       </c>
       <c r="C134" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="D134" t="s">
-        <v>44</v>
+        <v>349</v>
       </c>
       <c r="E134" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="B135" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="C135" t="s">
-        <v>368</v>
+        <v>346</v>
       </c>
       <c r="D135" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
-        <v>369</v>
+        <v>276</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="B136" t="s">
-        <v>371</v>
+        <v>67</v>
       </c>
       <c r="C136" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D136" t="s">
-        <v>372</v>
+        <v>12</v>
       </c>
       <c r="E136" t="s">
-        <v>373</v>
+        <v>73</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2" t="s">
-        <v>374</v>
+        <v>355</v>
       </c>
       <c r="B137" t="s">
-        <v>375</v>
+        <v>83</v>
       </c>
       <c r="C137" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
       <c r="D137" t="s">
-        <v>47</v>
+        <v>357</v>
       </c>
       <c r="E137" t="s">
-        <v>48</v>
+        <v>358</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="B138" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C138" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="D138" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="E138" t="s">
-        <v>378</v>
+        <v>73</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="B139" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C139" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="D139" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E139" t="s">
-        <v>45</v>
+        <v>363</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
       <c r="B140" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="C140" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="D140" t="s">
         <v>12</v>
       </c>
       <c r="E140" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="B141" t="s">
-        <v>375</v>
+        <v>108</v>
       </c>
       <c r="C141" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2" t="s">
-        <v>384</v>
+        <v>311</v>
       </c>
       <c r="B142" t="s">
-        <v>75</v>
+        <v>370</v>
       </c>
       <c r="C142" t="s">
-        <v>76</v>
+        <v>371</v>
       </c>
       <c r="D142" t="s">
-        <v>8</v>
+        <v>313</v>
       </c>
       <c r="E142" t="s">
-        <v>385</v>
-[...33 lines deleted...]
-        <v>33</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:E1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>