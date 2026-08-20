--- v0 (2026-04-25)
+++ v1 (2026-08-20)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45FEF67D" w14:textId="77777777" w:rsidR="00FF0D72" w:rsidRDefault="009913E7" w:rsidP="0058498B">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00176E06">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -119,126 +118,150 @@
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6142E11D" w14:textId="77777777" w:rsidR="00794F5C" w:rsidRDefault="00794F5C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E80F4E" w14:textId="77777777" w:rsidR="0058498B" w:rsidRDefault="0058498B" w:rsidP="0058498B">
+    <w:p w14:paraId="53E80F4E" w14:textId="27D64AF3" w:rsidR="0058498B" w:rsidRDefault="0058498B" w:rsidP="0058498B">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A3313F">
         <w:t xml:space="preserve">Tento </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">souhlas k provedení prací, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
         <w:t>se vztahuje pouze na práce související v nez</w:t>
       </w:r>
       <w:r>
         <w:t>bytném rozsahu</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
         <w:t xml:space="preserve"> s provedením revize </w:t>
       </w:r>
       <w:r>
         <w:t>HDV (hlavního domovního vedení),</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
         <w:t xml:space="preserve"> nebo </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
-        <w:t>výměnou vadného hlavního jističe před elektroměrem. Provedením práce nedochází ke změně podmínek v uzavřených smlouvách o službách dodávky elektřiny. Práce mo</w:t>
+        <w:t>výměnou vadného hlavního jističe před elektroměrem</w:t>
+      </w:r>
+      <w:r w:rsidR="006D788F">
+        <w:t xml:space="preserve"> při zachování stejné hodnoty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3313F">
+        <w:t>. Provedením práce nedochází ke změně podmínek v uzavřených smlouvách o službách dodávky elektřiny. Práce mo</w:t>
       </w:r>
       <w:r>
         <w:t>hou být prováděny pouze revizním</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
         <w:t xml:space="preserve"> tec</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hnikem, který má platné osvědčení dle </w:t>
       </w:r>
       <w:r w:rsidRPr="00502C8F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">8 NV č. 194/2022 </w:t>
       </w:r>
       <w:r w:rsidRPr="00502C8F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sb.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="0019634B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">(nebo dle § 9 vyhlášky č. 50/1978 Sb.) a je zaevidován v databází PREdistribuce, a. s. </w:t>
+        <w:t xml:space="preserve">(nebo </w:t>
+      </w:r>
+      <w:r w:rsidR="000838A2">
+        <w:t xml:space="preserve">osvědčení </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dle § 9 vyhlášky č. 50/1978 Sb.</w:t>
+      </w:r>
+      <w:r w:rsidR="000838A2">
+        <w:t xml:space="preserve"> vydané do 30.6.2022, platnost 5 let</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) a je zaevidován v databáz</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4520">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PREdistribuce, a. s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A002E0" w14:textId="77777777" w:rsidR="0058498B" w:rsidRPr="00A3313F" w:rsidRDefault="0058498B" w:rsidP="0058498B">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A3313F">
         <w:t xml:space="preserve">Ostatní práce na neměřených částech elektrického zařízení, lze provádět pouze na </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>základě předchozího písemného souhlasu</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">provozovatele distribuční soustavy </w:t>
       </w:r>
@@ -1024,77 +1047,75 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="6835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00513E6F" w:rsidRPr="0012361B" w14:paraId="0027F804" w14:textId="77777777" w:rsidTr="0058498B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47BFF53A" w14:textId="77777777" w:rsidR="00513E6F" w:rsidRPr="0012361B" w:rsidRDefault="00513E6F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Adresa odběrného místa</w:t>
             </w:r>
             <w:r w:rsidR="00C93DD8" w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="8" w:name="Text9"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A2FA05E" w14:textId="77777777" w:rsidR="00513E6F" w:rsidRPr="0012361B" w:rsidRDefault="00364257" w:rsidP="00136413">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
@@ -1142,113 +1163,109 @@
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="186257F8" w14:textId="77777777" w:rsidR="0012361B" w:rsidRPr="0012361B" w:rsidRDefault="0012361B" w:rsidP="0012361B">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-284" w:tblpY="1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB650A" w:rsidRPr="0012361B" w14:paraId="25A4096D" w14:textId="77777777" w:rsidTr="0058498B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FD58683" w14:textId="77777777" w:rsidR="00513E6F" w:rsidRPr="0012361B" w:rsidRDefault="00513E6F" w:rsidP="0058498B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Jméno zákazníka</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="10" w:name="Text10"/>
+        <w:bookmarkStart w:id="9" w:name="Text10"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D960107" w14:textId="77777777" w:rsidR="00513E6F" w:rsidRPr="0012361B" w:rsidRDefault="00364257" w:rsidP="0058498B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="32"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
@@ -1285,89 +1302,87 @@
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EB2205F" w14:textId="77777777" w:rsidR="00513E6F" w:rsidRPr="0012361B" w:rsidRDefault="00513E6F" w:rsidP="0058498B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Číslo elektroměru</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="11" w:name="Text11"/>
+        <w:bookmarkStart w:id="10" w:name="Text11"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2290BCB4" w14:textId="77777777" w:rsidR="00513E6F" w:rsidRPr="0012361B" w:rsidRDefault="00364257" w:rsidP="0058498B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
@@ -1404,105 +1419,103 @@
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="210A71BE" w14:textId="77777777" w:rsidR="0012361B" w:rsidRPr="0012361B" w:rsidRDefault="0012361B" w:rsidP="0012361B">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2518"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="3433"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F24CCC" w:rsidRPr="0012361B" w14:paraId="074A9810" w14:textId="77777777" w:rsidTr="0058498B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28BA4304" w14:textId="77777777" w:rsidR="006D79CD" w:rsidRPr="0012361B" w:rsidRDefault="006D79CD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Číslo smluvního účtu</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="12" w:name="Text12"/>
+        <w:bookmarkStart w:id="11" w:name="Text12"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CA9C4C0" w14:textId="77777777" w:rsidR="006D79CD" w:rsidRPr="0012361B" w:rsidRDefault="00364257" w:rsidP="00136413">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="8"/>
                   </w:textInput>
                 </w:ffData>
@@ -1562,77 +1575,75 @@
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67EDBA7C" w14:textId="77777777" w:rsidR="006D79CD" w:rsidRPr="0012361B" w:rsidRDefault="006D79CD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Umístění elektroměru:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="13" w:name="Text13"/>
+        <w:bookmarkStart w:id="12" w:name="Text13"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="261824DA" w14:textId="77777777" w:rsidR="006D79CD" w:rsidRPr="0012361B" w:rsidRDefault="00537E2D" w:rsidP="00136413">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -1691,120 +1702,118 @@
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53B8619F" w14:textId="77777777" w:rsidR="0012361B" w:rsidRPr="0012361B" w:rsidRDefault="0012361B" w:rsidP="0012361B">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-284" w:tblpY="10"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8330"/>
         <w:gridCol w:w="1448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F24CCC" w:rsidRPr="0012361B" w14:paraId="3F42EE40" w14:textId="77777777" w:rsidTr="0058498B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6385F95C" w14:textId="77777777" w:rsidR="00F24CCC" w:rsidRPr="0012361B" w:rsidRDefault="00F24CCC" w:rsidP="0058498B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Telefonický kontakt na zákazníka, který zajistí zpřístupnění elektroměru/HDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="14" w:name="Text14"/>
+        <w:bookmarkStart w:id="13" w:name="Text14"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25BC2E24" w14:textId="77777777" w:rsidR="00F24CCC" w:rsidRPr="0012361B" w:rsidRDefault="00F24CCC" w:rsidP="0058498B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
@@ -1842,86 +1851,102 @@
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05BAD88F" w14:textId="77777777" w:rsidR="00513E6F" w:rsidRPr="00CA7024" w:rsidRDefault="00513E6F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C12881D" w14:textId="77777777" w:rsidR="009913E7" w:rsidRPr="00A3313F" w:rsidRDefault="009913E7">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFCBA25" w14:textId="77777777" w:rsidR="00913C1A" w:rsidRPr="00A3313F" w:rsidRDefault="00913C1A" w:rsidP="0057272B">
       <w:pPr>
         <w:ind w:left="12" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Důvod rozplombování neměřených částí</w:t>
+        <w:t xml:space="preserve">Důvod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3313F">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rozplombování</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3313F">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neměřených částí</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037DEFCB" w14:textId="77777777" w:rsidR="00913C1A" w:rsidRPr="00A3313F" w:rsidRDefault="00913C1A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1164E3C4" w14:textId="77777777" w:rsidR="00913C1A" w:rsidRPr="00A3313F" w:rsidRDefault="00F0590F" w:rsidP="002D4E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Revize HDV</w:t>
@@ -1982,82 +2007,90 @@
       </w:r>
       <w:r w:rsidR="00F24CCC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Zaškrtávací1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Zaškrtávací1"/>
+      <w:bookmarkStart w:id="14" w:name="Zaškrtávací1"/>
       <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00696E8D">
-[...4 lines deleted...]
-      <w:r w:rsidR="00696E8D">
+      <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="66827F56" w14:textId="77777777" w:rsidR="001C1F11" w:rsidRPr="00A3313F" w:rsidRDefault="001C1F11" w:rsidP="001C1F11">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00A3313F">
-        <w:t>(počet a umístění rozplombovaných míst specifikujte na zadní straně)</w:t>
+        <w:t xml:space="preserve">(počet a umístění </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3313F">
+        <w:t>rozplombovaných</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3313F">
+        <w:t xml:space="preserve"> míst specifikujte na zadní straně)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375BFBBB" w14:textId="77777777" w:rsidR="00195A35" w:rsidRDefault="00195A35" w:rsidP="00195A35">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výměna vadného </w:t>
       </w:r>
       <w:r w:rsidR="00D50194" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">hlavního </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3313F">
@@ -2097,75 +2130,75 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB1E58" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Zaškrtávací2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Zaškrtávací2"/>
+      <w:bookmarkStart w:id="15" w:name="Zaškrtávací2"/>
       <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00696E8D">
-[...4 lines deleted...]
-      <w:r w:rsidR="00696E8D">
+      <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="5ED50794" w14:textId="77777777" w:rsidR="00794F5C" w:rsidRPr="00A3313F" w:rsidRDefault="00794F5C" w:rsidP="00794F5C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D90A005" w14:textId="77777777" w:rsidR="00983D6C" w:rsidRPr="00AB3268" w:rsidRDefault="00AB3268" w:rsidP="00AB3268">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00915E0E">
         <w:t>Hodnota:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE057A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -2471,92 +2504,90 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3357"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00364257" w:rsidRPr="0012361B" w14:paraId="57B84AC1" w14:textId="77777777" w:rsidTr="00E65373">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E09FD2A" w14:textId="77777777" w:rsidR="00E65373" w:rsidRDefault="00364257" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Datum a čas provedení prací:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C752200" w14:textId="28CD2544" w:rsidR="00364257" w:rsidRPr="0012361B" w:rsidRDefault="00364257" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="17" w:name="Text17"/>
+        <w:bookmarkStart w:id="16" w:name="Text17"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14A644ED" w14:textId="77777777" w:rsidR="00364257" w:rsidRPr="0012361B" w:rsidRDefault="00AA0197" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="d.M.yyyy"/>
                   </w:textInput>
                 </w:ffData>
@@ -2598,64 +2629,63 @@
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="18" w:name="Text18"/>
+        <w:bookmarkStart w:id="17" w:name="Text18"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F026999" w14:textId="77777777" w:rsidR="00364257" w:rsidRDefault="00F24CCC" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="5"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -2696,79 +2726,78 @@
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE1AB0">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="49AEF34A" w14:textId="77777777" w:rsidR="00E65373" w:rsidRPr="0012361B" w:rsidRDefault="00E65373" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E65373" w:rsidRPr="0012361B" w14:paraId="0B37E6A4" w14:textId="77777777" w:rsidTr="00E65373">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DEF2A98" w14:textId="5E760288" w:rsidR="00E65373" w:rsidRDefault="00E65373" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Zaplombováno</w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2776,51 +2805,50 @@
               </w:rPr>
               <w:t xml:space="preserve">(ano/ne): </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3606286E" w14:textId="77777777" w:rsidR="00E65373" w:rsidRPr="0012361B" w:rsidRDefault="00E65373" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2549D0EA" w14:textId="43002D61" w:rsidR="00E65373" w:rsidRPr="0012361B" w:rsidRDefault="00E65373" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="d.M.yyyy"/>
                   </w:textInput>
                 </w:ffData>
@@ -2873,100 +2901,99 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BE06964" w14:textId="77777777" w:rsidR="00E65373" w:rsidRPr="0012361B" w:rsidRDefault="00E65373" w:rsidP="00E65373">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="507FF25B" w14:textId="77777777" w:rsidR="00EF054B" w:rsidRPr="00A3313F" w:rsidRDefault="00F93DA1" w:rsidP="0058498B">
+    <w:p w14:paraId="507FF25B" w14:textId="630611F5" w:rsidR="00EF054B" w:rsidRPr="00A3313F" w:rsidRDefault="00F93DA1" w:rsidP="0058498B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="-284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Před započetím prací je </w:t>
       </w:r>
       <w:r w:rsidRPr="00F93DA1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nutné</w:t>
       </w:r>
       <w:r w:rsidR="00711E93" w:rsidRPr="00A3313F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D4E7F" w:rsidRPr="00A3313F">
         <w:t xml:space="preserve">telefonicky </w:t>
       </w:r>
       <w:r w:rsidR="00711E93" w:rsidRPr="00A3313F">
         <w:t xml:space="preserve">nahlásit </w:t>
       </w:r>
       <w:r w:rsidR="002D4E7F" w:rsidRPr="00A3313F">
         <w:t xml:space="preserve">adresu a důvod prací na tel. </w:t>
       </w:r>
-      <w:r w:rsidR="0023667D" w:rsidRPr="00A3313F">
-[...3 lines deleted...]
-        <w:t>1236</w:t>
+      <w:r w:rsidR="006D788F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>800 823 823</w:t>
       </w:r>
       <w:r w:rsidR="009913E7" w:rsidRPr="00A3313F">
         <w:t>, kde dojde k potvrzení smluvní hodnoty hlavního jističe před elektroměrem.</w:t>
       </w:r>
       <w:r w:rsidR="00C65118" w:rsidRPr="00A3313F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57816DB7" w14:textId="77777777" w:rsidR="002B3524" w:rsidRDefault="00C65118" w:rsidP="0058498B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3003,100 +3030,95 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009E7C2E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E7C2E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>zaplombovaniRT@pre.cz</w:t>
       </w:r>
       <w:r w:rsidR="002B3524">
         <w:t xml:space="preserve">, případně doručen útvaru </w:t>
       </w:r>
       <w:r w:rsidR="00E65373">
         <w:t>D 60 320</w:t>
       </w:r>
       <w:r w:rsidR="002B3524">
         <w:t xml:space="preserve"> na adresu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A07C984" w14:textId="77777777" w:rsidR="00683CF1" w:rsidRPr="00A3313F" w:rsidRDefault="002B3524" w:rsidP="0058498B">
+    <w:p w14:paraId="3D110283" w14:textId="7AEBE15B" w:rsidR="006D788F" w:rsidRPr="00A3313F" w:rsidRDefault="002B3524" w:rsidP="0058498B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="-284"/>
       </w:pPr>
       <w:r>
         <w:t>Na H</w:t>
       </w:r>
       <w:r w:rsidR="0057737E" w:rsidRPr="00A3313F">
         <w:t>roudě 19, Praha 10</w:t>
       </w:r>
       <w:r w:rsidR="00D83F4B" w:rsidRPr="00A3313F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CA708B" w14:textId="77777777" w:rsidR="00D72D57" w:rsidRPr="00A3313F" w:rsidRDefault="00D72D57" w:rsidP="00983D6C">
-[...7 lines deleted...]
-    <w:p w14:paraId="5C4C690C" w14:textId="77777777" w:rsidR="00683CF1" w:rsidRPr="00A3313F" w:rsidRDefault="00683CF1" w:rsidP="0058498B">
+    <w:p w14:paraId="5C4C690C" w14:textId="46315BD7" w:rsidR="00683CF1" w:rsidRPr="00A3313F" w:rsidRDefault="006D788F" w:rsidP="006D788F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3313F">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00683CF1" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
       <w:r w:rsidR="00215F8E" w:rsidRPr="00A3313F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Text16"/>
+      <w:bookmarkStart w:id="18" w:name="Text16"/>
       <w:r w:rsidR="00AA0197">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:format w:val="d.M.yyyy"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00AA0197">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AA0197">
         <w:rPr>
           <w:b/>
@@ -3127,302 +3149,196 @@
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE1AB0">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE1AB0">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AA0197">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="7A66E86B" w14:textId="77777777" w:rsidR="00D72D57" w:rsidRDefault="00D72D57" w:rsidP="00983D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4889"/>
         <w:gridCol w:w="4889"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A3313F" w:rsidRPr="0012361B" w14:paraId="6E3A3AAC" w14:textId="77777777" w:rsidTr="0058498B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58EF42C3" w14:textId="77777777" w:rsidR="00A3313F" w:rsidRPr="0012361B" w:rsidRDefault="00A3313F" w:rsidP="0012361B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Razítko a podpis RT: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DE11046" w14:textId="77777777" w:rsidR="00A3313F" w:rsidRPr="0012361B" w:rsidRDefault="00A3313F" w:rsidP="0012361B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012361B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>podpis zákazníka:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AE9D264" w14:textId="77777777" w:rsidR="00A3313F" w:rsidRDefault="00A3313F" w:rsidP="00EA1F06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A3313F" w:rsidSect="0058498B">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1021" w:bottom="1418" w:left="1021" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...77 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FAF644A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4CA6E5E"/>
     <w:lvl w:ilvl="0" w:tplc="04050015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3495,225 +3411,224 @@
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="472869946">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E77B49"/>
     <w:rsid w:val="00066D54"/>
     <w:rsid w:val="000736FF"/>
+    <w:rsid w:val="000838A2"/>
     <w:rsid w:val="000C196E"/>
     <w:rsid w:val="00110673"/>
     <w:rsid w:val="0012361B"/>
     <w:rsid w:val="00136413"/>
     <w:rsid w:val="0014555C"/>
     <w:rsid w:val="00164EBA"/>
     <w:rsid w:val="00176E06"/>
+    <w:rsid w:val="00187445"/>
     <w:rsid w:val="00195A35"/>
     <w:rsid w:val="001C1F11"/>
     <w:rsid w:val="001C3C96"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="0023667D"/>
     <w:rsid w:val="002B3524"/>
     <w:rsid w:val="002D4E7F"/>
     <w:rsid w:val="00364257"/>
     <w:rsid w:val="003B471C"/>
     <w:rsid w:val="003E6A83"/>
     <w:rsid w:val="003F7BB5"/>
     <w:rsid w:val="00456FC9"/>
     <w:rsid w:val="004C02A2"/>
     <w:rsid w:val="004E4E0F"/>
     <w:rsid w:val="004E60CA"/>
     <w:rsid w:val="00513E6F"/>
     <w:rsid w:val="00537E2D"/>
     <w:rsid w:val="0057272B"/>
     <w:rsid w:val="0057737E"/>
     <w:rsid w:val="0058498B"/>
     <w:rsid w:val="005B12BA"/>
     <w:rsid w:val="005E006F"/>
     <w:rsid w:val="00603BEC"/>
+    <w:rsid w:val="0061116A"/>
     <w:rsid w:val="00647EBC"/>
     <w:rsid w:val="00683CF1"/>
-    <w:rsid w:val="00696E8D"/>
+    <w:rsid w:val="006C2244"/>
+    <w:rsid w:val="006D788F"/>
     <w:rsid w:val="006D79CD"/>
     <w:rsid w:val="006D7B47"/>
     <w:rsid w:val="006E6CFB"/>
     <w:rsid w:val="00711E93"/>
     <w:rsid w:val="00757385"/>
     <w:rsid w:val="00787484"/>
     <w:rsid w:val="00794F5C"/>
     <w:rsid w:val="00806E74"/>
     <w:rsid w:val="00816819"/>
     <w:rsid w:val="008345A6"/>
     <w:rsid w:val="0089001D"/>
     <w:rsid w:val="00892B6D"/>
+    <w:rsid w:val="008B4520"/>
     <w:rsid w:val="00906220"/>
     <w:rsid w:val="00906855"/>
     <w:rsid w:val="00913C1A"/>
     <w:rsid w:val="00915E0E"/>
     <w:rsid w:val="00936950"/>
     <w:rsid w:val="00983D6C"/>
     <w:rsid w:val="009913E7"/>
     <w:rsid w:val="009E7C2E"/>
     <w:rsid w:val="00A32378"/>
     <w:rsid w:val="00A3313F"/>
+    <w:rsid w:val="00A914EF"/>
     <w:rsid w:val="00A92179"/>
     <w:rsid w:val="00AA0197"/>
     <w:rsid w:val="00AB3268"/>
     <w:rsid w:val="00AB54D3"/>
     <w:rsid w:val="00AC6781"/>
+    <w:rsid w:val="00B641EA"/>
     <w:rsid w:val="00B656A0"/>
     <w:rsid w:val="00BE057A"/>
     <w:rsid w:val="00C65118"/>
     <w:rsid w:val="00C93DD8"/>
     <w:rsid w:val="00C9403D"/>
     <w:rsid w:val="00CA7024"/>
     <w:rsid w:val="00CC7601"/>
     <w:rsid w:val="00CD7D0B"/>
     <w:rsid w:val="00CE1AB0"/>
     <w:rsid w:val="00D408F3"/>
     <w:rsid w:val="00D41606"/>
     <w:rsid w:val="00D50194"/>
     <w:rsid w:val="00D62C94"/>
     <w:rsid w:val="00D72D57"/>
     <w:rsid w:val="00D83F4B"/>
     <w:rsid w:val="00E12920"/>
     <w:rsid w:val="00E301ED"/>
     <w:rsid w:val="00E408A6"/>
     <w:rsid w:val="00E65373"/>
     <w:rsid w:val="00E77B49"/>
     <w:rsid w:val="00EA1F06"/>
     <w:rsid w:val="00EA20F9"/>
     <w:rsid w:val="00EA309F"/>
     <w:rsid w:val="00EB1E58"/>
     <w:rsid w:val="00EC4737"/>
     <w:rsid w:val="00EF054B"/>
     <w:rsid w:val="00F0590F"/>
     <w:rsid w:val="00F24CCC"/>
-    <w:rsid w:val="00F41A56"/>
     <w:rsid w:val="00F7460B"/>
     <w:rsid w:val="00F93DA1"/>
     <w:rsid w:val="00FB650A"/>
+    <w:rsid w:val="00FD3C1C"/>
     <w:rsid w:val="00FF0D72"/>
     <w:rsid w:val="00FF37E7"/>
     <w:rsid w:val="00FF5A3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="38A1C01E"/>
+  <w15:docId w15:val="{E07A550C-20F5-4597-B70E-3C75C6FAD4F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4041,50 +3956,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -4130,113 +4050,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE1AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revize">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E65373"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zhlav">
-[...48 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\volak00\Desktop\formular-odemceny.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4480,73 +4354,649 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Termin xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <Garant xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c">
+      <UserInfo>
+        <DisplayName>Král Lukáš</DisplayName>
+        <AccountId>96</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Garant>
+    <KontrolaKorektorem xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <Automat xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c">false</Automat>
+    <Podpis xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <Cocxcomment xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <Korektor xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Korektor>
+    <Popis xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <KodTisku xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <StatusSchvaleni xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c">Zveřejněno</StatusSchvaleni>
+    <PosouzenoGarantem xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <Vlastnik xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c">
+      <UserInfo>
+        <DisplayName>Vavro Lubomír, Ing.</DisplayName>
+        <AccountId>106</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Vlastnik>
+    <SchvalenoVlastnikem xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <KdoVyuziva xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c">PREdi</KdoVyuziva>
+    <System xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xsi:nil="true"/>
+    <_dlc_DocId xmlns="c085ed3f-d789-46b5-88da-548a66172c62">COCX-129870350-236</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="c085ed3f-d789-46b5-88da-548a66172c62">
+      <Url>http://posed.pre.cz/sites/cocx/_layouts/15/DocIdRedir.aspx?ID=COCX-129870350-236</Url>
+      <Description>COCX-129870350-236</Description>
+    </_dlc_DocIdUrl>
+    <CoCX_x0020_PRE_x0020__x002d__x0020_schv_x00e1_len_x00ed__x0020_dokumentu xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </CoCX_x0020_PRE_x0020__x002d__x0020_schv_x00e1_len_x00ed__x0020_dokumentu>
+    <ResetWF xmlns="62ed5c58-5f57-4ed1-88ae-d0b05110047c">false</ResetWF>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>Dokument</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyAudit" staticId="0x0101009AEDDB7CEB04B44B8552F134409B24FD|1665009279" UniqueId="3c47e0dd-a2f2-4bf6-8e64-7dd4ebd6961a">
+      <p:Name>Auditování</p:Name>
+      <p:Description>Audituje akce uživatele u dokumentů a zaznamenává položky v protokolu auditování.</p:Description>
+      <p:CustomData>
+        <Audit>
+          <DeleteRestore/>
+        </Audit>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009AEDDB7CEB04B44B8552F134409B24FD" ma:contentTypeVersion="43" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="847e0f4cfce976f086cb88e557f1a2de">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="62ed5c58-5f57-4ed1-88ae-d0b05110047c" xmlns:ns3="c085ed3f-d789-46b5-88da-548a66172c62" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="104c3fd999971e740919dd57a043ebcd" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="62ed5c58-5f57-4ed1-88ae-d0b05110047c"/>
+    <xsd:import namespace="c085ed3f-d789-46b5-88da-548a66172c62"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Popis" minOccurs="0"/>
+                <xsd:element ref="ns2:Podpis" minOccurs="0"/>
+                <xsd:element ref="ns2:KdoVyuziva" minOccurs="0"/>
+                <xsd:element ref="ns2:System" minOccurs="0"/>
+                <xsd:element ref="ns2:Automat" minOccurs="0"/>
+                <xsd:element ref="ns2:KodTisku" minOccurs="0"/>
+                <xsd:element ref="ns2:Termin" minOccurs="0"/>
+                <xsd:element ref="ns2:StatusSchvaleni" minOccurs="0"/>
+                <xsd:element ref="ns2:Garant" minOccurs="0"/>
+                <xsd:element ref="ns2:PosouzenoGarantem" minOccurs="0"/>
+                <xsd:element ref="ns2:Vlastnik" minOccurs="0"/>
+                <xsd:element ref="ns2:SchvalenoVlastnikem" minOccurs="0"/>
+                <xsd:element ref="ns2:Korektor" minOccurs="0"/>
+                <xsd:element ref="ns2:KontrolaKorektorem" minOccurs="0"/>
+                <xsd:element ref="ns2:Cocxcomment" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns1:_dlc_Exempt" minOccurs="0"/>
+                <xsd:element ref="ns2:CoCX_x0020_PRE_x0020__x002d__x0020_schv_x00e1_len_x00ed__x0020_dokumentu" minOccurs="0"/>
+                <xsd:element ref="ns2:ResetWF" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_Exempt" ma:index="27" nillable="true" ma:displayName="Výjimka ze zásady" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62ed5c58-5f57-4ed1-88ae-d0b05110047c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Popis" ma:index="8" nillable="true" ma:displayName="Popis" ma:internalName="Popis">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Podpis" ma:index="9" nillable="true" ma:displayName="Podpis" ma:internalName="Podpis">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KdoVyuziva" ma:index="10" nillable="true" ma:displayName="Kdo využívá" ma:description="" ma:format="Dropdown" ma:internalName="KdoVyuziva">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="neuvedeno"/>
+          <xsd:enumeration value="BO"/>
+          <xsd:enumeration value="FO"/>
+          <xsd:enumeration value="BO+FO"/>
+          <xsd:enumeration value="Marketing"/>
+          <xsd:enumeration value="Prodej"/>
+          <xsd:enumeration value="Interní"/>
+          <xsd:enumeration value="Odečty C"/>
+          <xsd:enumeration value="Odečty HHT - C"/>
+          <xsd:enumeration value="Odečty obyvatelstvo"/>
+          <xsd:enumeration value="PREm"/>
+          <xsd:enumeration value="PREm_M5"/>
+          <xsd:enumeration value="PREm_M6"/>
+          <xsd:enumeration value="PREm_M52"/>
+          <xsd:enumeration value="PREm_M61"/>
+          <xsd:enumeration value="PREm_M62"/>
+          <xsd:enumeration value="PREm_M55"/>
+          <xsd:enumeration value="PREdi"/>
+          <xsd:enumeration value="PREenergo"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="System" ma:index="11" nillable="true" ma:displayName="Návaznost na systém" ma:description="" ma:format="Dropdown" ma:internalName="System">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="neuvedeno"/>
+          <xsd:enumeration value="CRM"/>
+          <xsd:enumeration value="ISU"/>
+          <xsd:enumeration value="SD"/>
+          <xsd:enumeration value="Web"/>
+          <xsd:enumeration value="Web PREdi"/>
+          <xsd:enumeration value="Moje Yello"/>
+          <xsd:enumeration value="Yello Active"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Automat" ma:index="12" nillable="true" ma:displayName="Automat" ma:internalName="Automat">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KodTisku" ma:index="13" nillable="true" ma:displayName="Kód tisku" ma:internalName="KodTisku">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Termin" ma:index="14" nillable="true" ma:displayName="Termín splnění" ma:format="DateOnly" ma:internalName="Termin">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StatusSchvaleni" ma:index="15" nillable="true" ma:displayName="Status schválení" ma:internalName="StatusSchvaleni">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Garant" ma:index="16" nillable="true" ma:displayName="Garant" ma:internalName="Garant">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PosouzenoGarantem" ma:index="17" nillable="true" ma:displayName="Posouzeno garantem" ma:internalName="PosouzenoGarantem">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Vlastnik" ma:index="18" nillable="true" ma:displayName="Vlastník služby" ma:internalName="Vlastnik">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SchvalenoVlastnikem" ma:index="19" nillable="true" ma:displayName="Schváleno vlastníkem služby" ma:internalName="SchvalenoVlastnikem">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Korektor" ma:index="20" nillable="true" ma:displayName="Korektor" ma:internalName="Korektor">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="KontrolaKorektorem" ma:index="21" nillable="true" ma:displayName="Provedena kontrola korektorem" ma:internalName="KontrolaKorektorem">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Cocxcomment" ma:index="22" nillable="true" ma:displayName="CoCX komentář" ma:internalName="Cocxcomment">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CoCX_x0020_PRE_x0020__x002d__x0020_schv_x00e1_len_x00ed__x0020_dokumentu" ma:index="28" nillable="true" ma:displayName="CoCX PRE - schválení dokumentu" ma:internalName="CoCX_x0020_PRE_x0020__x002d__x0020_schv_x00e1_len_x00ed__x0020_dokumentu">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ResetWF" ma:index="36" nillable="true" ma:displayName="Restart schvalovacího procesu" ma:default="0" ma:description="Pole zaškrtněte a používejte jen v případě, kdy je ukončený schvalovací proces a je publikovaná hlavní verze definovaného tisku." ma:internalName="ResetWF">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c085ed3f-d789-46b5-88da-548a66172c62" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="23" nillable="true" ma:displayName="Hodnota ID dokumentu" ma:description="Hodnota ID dokumentu přiřazená této položce" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="24" nillable="true" ma:displayName="ID dokumentu" ma:description="Trvalý odkaz na tento dokument" ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="25" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BE0CDBE-8E45-4696-8137-6BCF40715E8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62ed5c58-5f57-4ed1-88ae-d0b05110047c"/>
+    <ds:schemaRef ds:uri="c085ed3f-d789-46b5-88da-548a66172c62"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6CC0C18-7FCD-4184-B544-E3D8D4F36CC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB5FCBF9-8467-4E86-B94D-E5E506D796AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A629C9-1D9C-4EA4-8140-03DC3BF35726}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="62ed5c58-5f57-4ed1-88ae-d0b05110047c"/>
+    <ds:schemaRef ds:uri="c085ed3f-d789-46b5-88da-548a66172c62"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3300D95D-0C05-4097-90A9-A2FF4D48C16B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11218154-A3DF-4805-997E-23A030572EBA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>formular-odemceny</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1990</Characters>
+  <Pages>1</Pages>
+  <Words>349</Words>
+  <Characters>2060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Provedení prací</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Pražská energetika, a.s.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2323</CharactersWithSpaces>
+  <CharactersWithSpaces>2405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:title>Provedení prací</dc:title>
+  <dc:creator>Volák Tomáš</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009AEDDB7CEB04B44B8552F134409B24FD</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>5d915a65-afd8-44ab-9e1e-400e59183fc1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="PRE -- Schvaleni dokumentu">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+</Properties>
+</file>