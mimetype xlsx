--- v0 (2026-04-29)
+++ v1 (2026-10-28)
@@ -11,58 +11,58 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\skarou00\Documents\01_DATA\01_projects\TOU_tabulky\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\skarou00\Documents\TOU_tabulky\tou-tabulka-X\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E89BD3B9-14A4-4489-8CDC-8B195B1C1377}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70C9EDBE-C068-4D65-83AC-93329DCF67C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="714" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TOU tabulky" sheetId="2" r:id="rId1"/>
     <sheet name="TC25_TC26" sheetId="3" r:id="rId2"/>
     <sheet name="TC27" sheetId="15" r:id="rId3"/>
     <sheet name="TC35" sheetId="4" r:id="rId4"/>
     <sheet name="TC45" sheetId="10" r:id="rId5"/>
     <sheet name="TC46" sheetId="16" r:id="rId6"/>
     <sheet name="TC56" sheetId="11" r:id="rId7"/>
     <sheet name="TD25_TD26" sheetId="5" r:id="rId8"/>
     <sheet name="TD27" sheetId="14" r:id="rId9"/>
     <sheet name="TD35" sheetId="6" r:id="rId10"/>
     <sheet name="TD45" sheetId="7" r:id="rId11"/>
     <sheet name="TD56" sheetId="8" r:id="rId12"/>
     <sheet name="TD57" sheetId="12" r:id="rId13"/>
     <sheet name="TD61" sheetId="9" r:id="rId14"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2125" uniqueCount="96">
@@ -1159,51 +1159,51 @@
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="200">
+  <cellXfs count="202">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1410,51 +1410,50 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="48" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="33" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="0" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1493,108 +1492,69 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="59" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="20" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1604,64 +1564,108 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -1954,999 +1958,999 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.7109375" style="159" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="159"/>
+    <col min="1" max="1" width="11.7109375" style="146" customWidth="1"/>
+    <col min="2" max="2" width="14.5703125" style="146" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="146"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="158"/>
-[...4 lines deleted...]
-      <c r="F1" s="158"/>
+      <c r="A1" s="187"/>
+      <c r="B1" s="187"/>
+      <c r="C1" s="187"/>
+      <c r="D1" s="187"/>
+      <c r="E1" s="187"/>
+      <c r="F1" s="187"/>
     </row>
     <row r="2" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="160" t="s">
+      <c r="A2" s="147" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="161" t="s">
+      <c r="B2" s="148" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="162" t="s">
+      <c r="C2" s="149" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="162" t="s">
+      <c r="D2" s="149" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="163" t="s">
+      <c r="E2" s="150" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="164" t="s">
+      <c r="F2" s="151" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="165" t="s">
+      <c r="A3" s="152" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="166" t="s">
+      <c r="B3" s="153" t="s">
         <v>54</v>
       </c>
-      <c r="C3" s="167">
+      <c r="C3" s="154">
         <v>487</v>
       </c>
-      <c r="D3" s="167">
+      <c r="D3" s="154">
         <v>488</v>
       </c>
-      <c r="E3" s="168">
+      <c r="E3" s="155">
         <v>488</v>
       </c>
-      <c r="F3" s="169" t="s">
+      <c r="F3" s="186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="170" t="s">
+      <c r="A4" s="156" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="171" t="s">
+      <c r="B4" s="157" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="172">
+      <c r="C4" s="158">
         <v>519</v>
       </c>
-      <c r="D4" s="172">
+      <c r="D4" s="158">
         <v>520</v>
       </c>
-      <c r="E4" s="173">
+      <c r="E4" s="159">
         <v>520</v>
       </c>
-      <c r="F4" s="174"/>
+      <c r="F4" s="185"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="170" t="s">
+      <c r="A5" s="156" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="171" t="s">
+      <c r="B5" s="157" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="172">
+      <c r="C5" s="158">
         <v>535</v>
       </c>
-      <c r="D5" s="172">
+      <c r="D5" s="158">
         <v>536</v>
       </c>
-      <c r="E5" s="173">
+      <c r="E5" s="159">
         <v>536</v>
       </c>
-      <c r="F5" s="174"/>
+      <c r="F5" s="185"/>
     </row>
     <row r="6" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="175" t="s">
+      <c r="A6" s="161" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="176" t="s">
+      <c r="B6" s="162" t="s">
         <v>57</v>
       </c>
-      <c r="C6" s="177">
+      <c r="C6" s="163">
         <v>524</v>
       </c>
-      <c r="D6" s="177">
+      <c r="D6" s="163">
         <v>529</v>
       </c>
-      <c r="E6" s="178">
+      <c r="E6" s="164">
         <v>529</v>
       </c>
-      <c r="F6" s="174"/>
+      <c r="F6" s="185"/>
     </row>
     <row r="7" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="179"/>
-[...4 lines deleted...]
-      <c r="F7" s="183"/>
+      <c r="A7" s="165"/>
+      <c r="B7" s="166"/>
+      <c r="C7" s="167"/>
+      <c r="D7" s="167"/>
+      <c r="E7" s="168"/>
+      <c r="F7" s="169"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="165" t="s">
+      <c r="A8" s="152" t="s">
         <v>83</v>
       </c>
-      <c r="B8" s="166" t="s">
+      <c r="B8" s="153" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="167">
+      <c r="C8" s="154">
         <v>487</v>
       </c>
-      <c r="D8" s="167">
+      <c r="D8" s="154">
         <v>488</v>
       </c>
-      <c r="E8" s="168">
+      <c r="E8" s="155">
         <v>488</v>
       </c>
-      <c r="F8" s="169" t="s">
+      <c r="F8" s="186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="170" t="s">
+      <c r="A9" s="156" t="s">
         <v>84</v>
       </c>
-      <c r="B9" s="171" t="s">
+      <c r="B9" s="157" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="172">
+      <c r="C9" s="158">
         <v>519</v>
       </c>
-      <c r="D9" s="172">
+      <c r="D9" s="158">
         <v>520</v>
       </c>
-      <c r="E9" s="173">
+      <c r="E9" s="159">
         <v>520</v>
       </c>
-      <c r="F9" s="174"/>
+      <c r="F9" s="185"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="170" t="s">
+      <c r="A10" s="156" t="s">
         <v>85</v>
       </c>
-      <c r="B10" s="171" t="s">
+      <c r="B10" s="157" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="172">
+      <c r="C10" s="158">
         <v>535</v>
       </c>
-      <c r="D10" s="172">
+      <c r="D10" s="158">
         <v>536</v>
       </c>
-      <c r="E10" s="173">
+      <c r="E10" s="159">
         <v>536</v>
       </c>
-      <c r="F10" s="174"/>
+      <c r="F10" s="185"/>
     </row>
     <row r="11" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="175" t="s">
+      <c r="A11" s="161" t="s">
         <v>86</v>
       </c>
-      <c r="B11" s="176" t="s">
+      <c r="B11" s="162" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="177">
+      <c r="C11" s="163">
         <v>524</v>
       </c>
-      <c r="D11" s="177">
+      <c r="D11" s="163">
         <v>529</v>
       </c>
-      <c r="E11" s="178">
+      <c r="E11" s="164">
         <v>529</v>
       </c>
-      <c r="F11" s="174"/>
+      <c r="F11" s="185"/>
     </row>
     <row r="12" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="179"/>
-[...4 lines deleted...]
-      <c r="F12" s="184"/>
+      <c r="A12" s="165"/>
+      <c r="B12" s="166"/>
+      <c r="C12" s="167"/>
+      <c r="D12" s="167"/>
+      <c r="E12" s="168"/>
+      <c r="F12" s="170"/>
     </row>
     <row r="13" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="185" t="s">
+      <c r="A13" s="171" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="186" t="s">
+      <c r="B13" s="172" t="s">
         <v>58</v>
       </c>
-      <c r="C13" s="187">
+      <c r="C13" s="173">
         <v>261</v>
       </c>
-      <c r="D13" s="187">
+      <c r="D13" s="173">
         <v>261</v>
       </c>
-      <c r="E13" s="188">
+      <c r="E13" s="174">
         <v>263</v>
       </c>
-      <c r="F13" s="189"/>
+      <c r="F13" s="175"/>
     </row>
     <row r="14" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="179"/>
-[...4 lines deleted...]
-      <c r="F14" s="184"/>
+      <c r="A14" s="165"/>
+      <c r="B14" s="166"/>
+      <c r="C14" s="167"/>
+      <c r="D14" s="167"/>
+      <c r="E14" s="168"/>
+      <c r="F14" s="170"/>
     </row>
     <row r="15" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="190" t="s">
+      <c r="A15" s="176" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="191" t="s">
+      <c r="B15" s="177" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="192">
+      <c r="C15" s="178">
         <v>527</v>
       </c>
-      <c r="D15" s="192">
+      <c r="D15" s="178">
         <v>528</v>
       </c>
-      <c r="E15" s="193">
+      <c r="E15" s="179">
         <v>532</v>
       </c>
-      <c r="F15" s="194" t="s">
+      <c r="F15" s="160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="179"/>
-[...4 lines deleted...]
-      <c r="F16" s="184"/>
+      <c r="A16" s="165"/>
+      <c r="B16" s="166"/>
+      <c r="C16" s="167"/>
+      <c r="D16" s="167"/>
+      <c r="E16" s="168"/>
+      <c r="F16" s="170"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="170" t="s">
+      <c r="A17" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="171" t="s">
+      <c r="B17" s="157" t="s">
         <v>60</v>
       </c>
-      <c r="C17" s="172">
+      <c r="C17" s="158">
         <v>549</v>
       </c>
-      <c r="D17" s="172">
+      <c r="D17" s="158">
         <v>550</v>
       </c>
-      <c r="E17" s="173">
+      <c r="E17" s="159">
         <v>553</v>
       </c>
-      <c r="F17" s="174" t="s">
+      <c r="F17" s="185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="170" t="s">
+      <c r="A18" s="156" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="171" t="s">
+      <c r="B18" s="157" t="s">
         <v>61</v>
       </c>
-      <c r="C18" s="172">
+      <c r="C18" s="158">
         <v>597</v>
       </c>
-      <c r="D18" s="172">
+      <c r="D18" s="158">
         <v>598</v>
       </c>
-      <c r="E18" s="173">
+      <c r="E18" s="159">
         <v>601</v>
       </c>
-      <c r="F18" s="174"/>
+      <c r="F18" s="185"/>
     </row>
     <row r="19" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="179"/>
-[...4 lines deleted...]
-      <c r="F19" s="184"/>
+      <c r="A19" s="165"/>
+      <c r="B19" s="166"/>
+      <c r="C19" s="167"/>
+      <c r="D19" s="167"/>
+      <c r="E19" s="168"/>
+      <c r="F19" s="170"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="195" t="s">
+      <c r="A20" s="180" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="196" t="s">
+      <c r="B20" s="181" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="197">
+      <c r="C20" s="182">
         <v>493</v>
       </c>
-      <c r="D20" s="197">
+      <c r="D20" s="182">
         <v>494</v>
       </c>
-      <c r="E20" s="198">
+      <c r="E20" s="183">
         <v>495</v>
       </c>
-      <c r="F20" s="189"/>
+      <c r="F20" s="175"/>
     </row>
     <row r="21" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="179"/>
-[...4 lines deleted...]
-      <c r="F21" s="184"/>
+      <c r="A21" s="165"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="167"/>
+      <c r="D21" s="167"/>
+      <c r="E21" s="168"/>
+      <c r="F21" s="170"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="190" t="s">
+      <c r="A22" s="176" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="191" t="s">
+      <c r="B22" s="177" t="s">
         <v>63</v>
       </c>
-      <c r="C22" s="192">
+      <c r="C22" s="178">
         <v>517</v>
       </c>
-      <c r="D22" s="192">
+      <c r="D22" s="178">
         <v>518</v>
       </c>
-      <c r="E22" s="193">
+      <c r="E22" s="179">
         <v>521</v>
       </c>
-      <c r="F22" s="194" t="s">
+      <c r="F22" s="160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="179"/>
-[...4 lines deleted...]
-      <c r="F23" s="184"/>
+      <c r="A23" s="165"/>
+      <c r="B23" s="166"/>
+      <c r="C23" s="167"/>
+      <c r="D23" s="167"/>
+      <c r="E23" s="168"/>
+      <c r="F23" s="170"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="165" t="s">
+      <c r="A24" s="152" t="s">
         <v>34</v>
       </c>
-      <c r="B24" s="166" t="s">
+      <c r="B24" s="153" t="s">
         <v>64</v>
       </c>
-      <c r="C24" s="167">
+      <c r="C24" s="154">
         <v>503</v>
       </c>
-      <c r="D24" s="167">
+      <c r="D24" s="154">
         <v>504</v>
       </c>
-      <c r="E24" s="168">
+      <c r="E24" s="155">
         <v>504</v>
       </c>
-      <c r="F24" s="174" t="s">
+      <c r="F24" s="185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="170" t="s">
+      <c r="A25" s="156" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="171" t="s">
+      <c r="B25" s="157" t="s">
         <v>65</v>
       </c>
-      <c r="C25" s="199">
+      <c r="C25" s="184">
         <v>540</v>
       </c>
-      <c r="D25" s="172">
+      <c r="D25" s="158">
         <v>545</v>
       </c>
-      <c r="E25" s="173">
+      <c r="E25" s="159">
         <v>545</v>
       </c>
-      <c r="F25" s="174"/>
+      <c r="F25" s="185"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="170" t="s">
+      <c r="A26" s="156" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="171" t="s">
+      <c r="B26" s="157" t="s">
         <v>66</v>
       </c>
-      <c r="C26" s="172">
+      <c r="C26" s="158">
         <v>551</v>
       </c>
-      <c r="D26" s="172">
+      <c r="D26" s="158">
         <v>552</v>
       </c>
-      <c r="E26" s="173">
+      <c r="E26" s="159">
         <v>552</v>
       </c>
-      <c r="F26" s="174"/>
+      <c r="F26" s="185"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="170" t="s">
+      <c r="A27" s="156" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="171" t="s">
+      <c r="B27" s="157" t="s">
         <v>67</v>
       </c>
-      <c r="C27" s="172">
+      <c r="C27" s="158">
         <v>567</v>
       </c>
-      <c r="D27" s="172">
+      <c r="D27" s="158">
         <v>568</v>
       </c>
-      <c r="E27" s="173">
+      <c r="E27" s="159">
         <v>568</v>
       </c>
-      <c r="F27" s="174"/>
+      <c r="F27" s="185"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="170" t="s">
+      <c r="A28" s="156" t="s">
         <v>38</v>
       </c>
-      <c r="B28" s="171" t="s">
+      <c r="B28" s="157" t="s">
         <v>68</v>
       </c>
-      <c r="C28" s="172">
+      <c r="C28" s="158">
         <v>508</v>
       </c>
-      <c r="D28" s="172">
+      <c r="D28" s="158">
         <v>513</v>
       </c>
-      <c r="E28" s="173">
+      <c r="E28" s="159">
         <v>513</v>
       </c>
-      <c r="F28" s="174"/>
+      <c r="F28" s="185"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="170" t="s">
+      <c r="A29" s="156" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="171" t="s">
+      <c r="B29" s="157" t="s">
         <v>69</v>
       </c>
-      <c r="C29" s="172">
+      <c r="C29" s="158">
         <v>556</v>
       </c>
-      <c r="D29" s="172">
+      <c r="D29" s="158">
         <v>561</v>
       </c>
-      <c r="E29" s="173">
+      <c r="E29" s="159">
         <v>561</v>
       </c>
-      <c r="F29" s="174"/>
+      <c r="F29" s="185"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="170" t="s">
+      <c r="A30" s="156" t="s">
         <v>40</v>
       </c>
-      <c r="B30" s="171" t="s">
+      <c r="B30" s="157" t="s">
         <v>70</v>
       </c>
-      <c r="C30" s="172">
+      <c r="C30" s="158">
         <v>599</v>
       </c>
-      <c r="D30" s="172">
+      <c r="D30" s="158">
         <v>600</v>
       </c>
-      <c r="E30" s="173">
+      <c r="E30" s="159">
         <v>600</v>
       </c>
-      <c r="F30" s="174"/>
+      <c r="F30" s="185"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="170" t="s">
+      <c r="A31" s="156" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="171" t="s">
+      <c r="B31" s="157" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="172">
+      <c r="C31" s="158">
         <v>490</v>
       </c>
-      <c r="D31" s="172">
+      <c r="D31" s="158">
         <v>491</v>
       </c>
-      <c r="E31" s="173">
+      <c r="E31" s="159">
         <v>491</v>
       </c>
-      <c r="F31" s="174"/>
+      <c r="F31" s="185"/>
     </row>
     <row r="32" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="175" t="s">
+      <c r="A32" s="161" t="s">
         <v>42</v>
       </c>
-      <c r="B32" s="176" t="s">
+      <c r="B32" s="162" t="s">
         <v>72</v>
       </c>
-      <c r="C32" s="177">
+      <c r="C32" s="163">
         <v>492</v>
       </c>
-      <c r="D32" s="177">
+      <c r="D32" s="163">
         <v>497</v>
       </c>
-      <c r="E32" s="178">
+      <c r="E32" s="164">
         <v>497</v>
       </c>
-      <c r="F32" s="174"/>
+      <c r="F32" s="185"/>
     </row>
     <row r="33" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="179"/>
-[...4 lines deleted...]
-      <c r="F33" s="184"/>
+      <c r="A33" s="165"/>
+      <c r="B33" s="166"/>
+      <c r="C33" s="167"/>
+      <c r="D33" s="167"/>
+      <c r="E33" s="168"/>
+      <c r="F33" s="170"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="165" t="s">
+      <c r="A34" s="152" t="s">
         <v>87</v>
       </c>
-      <c r="B34" s="166" t="s">
+      <c r="B34" s="153" t="s">
         <v>64</v>
       </c>
-      <c r="C34" s="167">
+      <c r="C34" s="154">
         <v>503</v>
       </c>
-      <c r="D34" s="167">
+      <c r="D34" s="154">
         <v>504</v>
       </c>
-      <c r="E34" s="168">
+      <c r="E34" s="155">
         <v>504</v>
       </c>
-      <c r="F34" s="174" t="s">
+      <c r="F34" s="185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="170" t="s">
+      <c r="A35" s="156" t="s">
         <v>88</v>
       </c>
-      <c r="B35" s="171" t="s">
+      <c r="B35" s="157" t="s">
         <v>65</v>
       </c>
-      <c r="C35" s="199">
+      <c r="C35" s="184">
         <v>540</v>
       </c>
-      <c r="D35" s="172">
+      <c r="D35" s="158">
         <v>545</v>
       </c>
-      <c r="E35" s="173">
+      <c r="E35" s="159">
         <v>545</v>
       </c>
-      <c r="F35" s="174"/>
+      <c r="F35" s="185"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A36" s="170" t="s">
+      <c r="A36" s="156" t="s">
         <v>89</v>
       </c>
-      <c r="B36" s="171" t="s">
+      <c r="B36" s="157" t="s">
         <v>66</v>
       </c>
-      <c r="C36" s="172">
+      <c r="C36" s="158">
         <v>551</v>
       </c>
-      <c r="D36" s="172">
+      <c r="D36" s="158">
         <v>552</v>
       </c>
-      <c r="E36" s="173">
+      <c r="E36" s="159">
         <v>552</v>
       </c>
-      <c r="F36" s="174"/>
+      <c r="F36" s="185"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="170" t="s">
+      <c r="A37" s="156" t="s">
         <v>90</v>
       </c>
-      <c r="B37" s="171" t="s">
+      <c r="B37" s="157" t="s">
         <v>67</v>
       </c>
-      <c r="C37" s="172">
+      <c r="C37" s="158">
         <v>567</v>
       </c>
-      <c r="D37" s="172">
+      <c r="D37" s="158">
         <v>568</v>
       </c>
-      <c r="E37" s="173">
+      <c r="E37" s="159">
         <v>568</v>
       </c>
-      <c r="F37" s="174"/>
+      <c r="F37" s="185"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="170" t="s">
+      <c r="A38" s="156" t="s">
         <v>91</v>
       </c>
-      <c r="B38" s="171" t="s">
+      <c r="B38" s="157" t="s">
         <v>68</v>
       </c>
-      <c r="C38" s="172">
+      <c r="C38" s="158">
         <v>508</v>
       </c>
-      <c r="D38" s="172">
+      <c r="D38" s="158">
         <v>513</v>
       </c>
-      <c r="E38" s="173">
+      <c r="E38" s="159">
         <v>513</v>
       </c>
-      <c r="F38" s="174"/>
+      <c r="F38" s="185"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="170" t="s">
+      <c r="A39" s="156" t="s">
         <v>92</v>
       </c>
-      <c r="B39" s="171" t="s">
+      <c r="B39" s="157" t="s">
         <v>69</v>
       </c>
-      <c r="C39" s="172">
+      <c r="C39" s="158">
         <v>556</v>
       </c>
-      <c r="D39" s="172">
+      <c r="D39" s="158">
         <v>561</v>
       </c>
-      <c r="E39" s="173">
+      <c r="E39" s="159">
         <v>561</v>
       </c>
-      <c r="F39" s="174"/>
+      <c r="F39" s="185"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="170" t="s">
+      <c r="A40" s="156" t="s">
         <v>93</v>
       </c>
-      <c r="B40" s="171" t="s">
+      <c r="B40" s="157" t="s">
         <v>70</v>
       </c>
-      <c r="C40" s="172">
+      <c r="C40" s="158">
         <v>599</v>
       </c>
-      <c r="D40" s="172">
+      <c r="D40" s="158">
         <v>600</v>
       </c>
-      <c r="E40" s="173">
+      <c r="E40" s="159">
         <v>600</v>
       </c>
-      <c r="F40" s="174"/>
+      <c r="F40" s="185"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="170" t="s">
+      <c r="A41" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="B41" s="171" t="s">
+      <c r="B41" s="157" t="s">
         <v>71</v>
       </c>
-      <c r="C41" s="172">
+      <c r="C41" s="158">
         <v>490</v>
       </c>
-      <c r="D41" s="172">
+      <c r="D41" s="158">
         <v>491</v>
       </c>
-      <c r="E41" s="173">
+      <c r="E41" s="159">
         <v>491</v>
       </c>
-      <c r="F41" s="174"/>
+      <c r="F41" s="185"/>
     </row>
     <row r="42" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="175" t="s">
+      <c r="A42" s="161" t="s">
         <v>95</v>
       </c>
-      <c r="B42" s="176" t="s">
+      <c r="B42" s="162" t="s">
         <v>72</v>
       </c>
-      <c r="C42" s="177">
+      <c r="C42" s="163">
         <v>492</v>
       </c>
-      <c r="D42" s="177">
+      <c r="D42" s="163">
         <v>497</v>
       </c>
-      <c r="E42" s="178">
+      <c r="E42" s="164">
         <v>497</v>
       </c>
-      <c r="F42" s="174"/>
+      <c r="F42" s="185"/>
     </row>
     <row r="43" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="179"/>
-[...4 lines deleted...]
-      <c r="F43" s="184"/>
+      <c r="A43" s="165"/>
+      <c r="B43" s="166"/>
+      <c r="C43" s="167"/>
+      <c r="D43" s="167"/>
+      <c r="E43" s="168"/>
+      <c r="F43" s="170"/>
     </row>
     <row r="44" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="185" t="s">
+      <c r="A44" s="171" t="s">
         <v>43</v>
       </c>
-      <c r="B44" s="186" t="s">
+      <c r="B44" s="172" t="s">
         <v>73</v>
       </c>
-      <c r="C44" s="187">
+      <c r="C44" s="173">
         <v>262</v>
       </c>
-      <c r="D44" s="187">
+      <c r="D44" s="173">
         <v>262</v>
       </c>
-      <c r="E44" s="188">
+      <c r="E44" s="174">
         <v>263</v>
       </c>
-      <c r="F44" s="189"/>
+      <c r="F44" s="175"/>
     </row>
     <row r="45" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="179"/>
-[...4 lines deleted...]
-      <c r="F45" s="184"/>
+      <c r="A45" s="165"/>
+      <c r="B45" s="166"/>
+      <c r="C45" s="167"/>
+      <c r="D45" s="167"/>
+      <c r="E45" s="168"/>
+      <c r="F45" s="170"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A46" s="171" t="s">
+      <c r="A46" s="157" t="s">
         <v>44</v>
       </c>
-      <c r="B46" s="171" t="s">
+      <c r="B46" s="157" t="s">
         <v>74</v>
       </c>
-      <c r="C46" s="172">
+      <c r="C46" s="158">
         <v>543</v>
       </c>
-      <c r="D46" s="172">
+      <c r="D46" s="158">
         <v>544</v>
       </c>
-      <c r="E46" s="172">
+      <c r="E46" s="158">
         <v>548</v>
       </c>
-      <c r="F46" s="194" t="s">
+      <c r="F46" s="160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="179"/>
-[...4 lines deleted...]
-      <c r="F47" s="184"/>
+      <c r="A47" s="165"/>
+      <c r="B47" s="166"/>
+      <c r="C47" s="167"/>
+      <c r="D47" s="167"/>
+      <c r="E47" s="168"/>
+      <c r="F47" s="170"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A48" s="165" t="s">
+      <c r="A48" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B48" s="166" t="s">
+      <c r="B48" s="153" t="s">
         <v>75</v>
       </c>
-      <c r="C48" s="167">
+      <c r="C48" s="154">
         <v>485</v>
       </c>
-      <c r="D48" s="167">
+      <c r="D48" s="154">
         <v>486</v>
       </c>
-      <c r="E48" s="168">
+      <c r="E48" s="155">
         <v>489</v>
       </c>
-      <c r="F48" s="174" t="s">
+      <c r="F48" s="185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A49" s="170" t="s">
+      <c r="A49" s="156" t="s">
         <v>46</v>
       </c>
-      <c r="B49" s="171" t="s">
+      <c r="B49" s="157" t="s">
         <v>76</v>
       </c>
-      <c r="C49" s="172">
+      <c r="C49" s="158">
         <v>501</v>
       </c>
-      <c r="D49" s="172">
+      <c r="D49" s="158">
         <v>502</v>
       </c>
-      <c r="E49" s="173">
+      <c r="E49" s="159">
         <v>505</v>
       </c>
-      <c r="F49" s="174"/>
+      <c r="F49" s="185"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A50" s="170" t="s">
+      <c r="A50" s="156" t="s">
         <v>47</v>
       </c>
-      <c r="B50" s="171" t="s">
+      <c r="B50" s="157" t="s">
         <v>77</v>
       </c>
-      <c r="C50" s="172">
+      <c r="C50" s="158">
         <v>525</v>
       </c>
-      <c r="D50" s="172">
+      <c r="D50" s="158">
         <v>526</v>
       </c>
-      <c r="E50" s="173">
+      <c r="E50" s="159">
         <v>530</v>
       </c>
-      <c r="F50" s="174"/>
+      <c r="F50" s="185"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A51" s="170" t="s">
+      <c r="A51" s="156" t="s">
         <v>48</v>
       </c>
-      <c r="B51" s="171" t="s">
+      <c r="B51" s="157" t="s">
         <v>78</v>
       </c>
-      <c r="C51" s="172">
+      <c r="C51" s="158">
         <v>533</v>
       </c>
-      <c r="D51" s="172">
+      <c r="D51" s="158">
         <v>534</v>
       </c>
-      <c r="E51" s="173">
+      <c r="E51" s="159">
         <v>537</v>
       </c>
-      <c r="F51" s="174"/>
+      <c r="F51" s="185"/>
     </row>
     <row r="52" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="175" t="s">
+      <c r="A52" s="161" t="s">
         <v>49</v>
       </c>
-      <c r="B52" s="176" t="s">
+      <c r="B52" s="162" t="s">
         <v>79</v>
       </c>
-      <c r="C52" s="177">
+      <c r="C52" s="163">
         <v>565</v>
       </c>
-      <c r="D52" s="177">
+      <c r="D52" s="163">
         <v>566</v>
       </c>
-      <c r="E52" s="178">
+      <c r="E52" s="164">
         <v>569</v>
       </c>
-      <c r="F52" s="174"/>
+      <c r="F52" s="185"/>
     </row>
     <row r="53" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="179"/>
-[...4 lines deleted...]
-      <c r="F53" s="184"/>
+      <c r="A53" s="165"/>
+      <c r="B53" s="166"/>
+      <c r="C53" s="167"/>
+      <c r="D53" s="167"/>
+      <c r="E53" s="168"/>
+      <c r="F53" s="170"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A54" s="171" t="s">
+      <c r="A54" s="157" t="s">
         <v>50</v>
       </c>
-      <c r="B54" s="171" t="s">
+      <c r="B54" s="157" t="s">
         <v>63</v>
       </c>
-      <c r="C54" s="172">
+      <c r="C54" s="158">
         <v>517</v>
       </c>
-      <c r="D54" s="172">
+      <c r="D54" s="158">
         <v>518</v>
       </c>
-      <c r="E54" s="172">
+      <c r="E54" s="158">
         <v>521</v>
       </c>
-      <c r="F54" s="194" t="s">
+      <c r="F54" s="160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="179"/>
-[...4 lines deleted...]
-      <c r="F55" s="184"/>
+      <c r="A55" s="165"/>
+      <c r="B55" s="166"/>
+      <c r="C55" s="167"/>
+      <c r="D55" s="167"/>
+      <c r="E55" s="168"/>
+      <c r="F55" s="170"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A56" s="170" t="s">
+      <c r="A56" s="156" t="s">
         <v>51</v>
       </c>
-      <c r="B56" s="171" t="s">
+      <c r="B56" s="157" t="s">
         <v>80</v>
       </c>
-      <c r="C56" s="172">
+      <c r="C56" s="158">
         <v>573</v>
       </c>
-      <c r="D56" s="172">
+      <c r="D56" s="158">
         <v>574</v>
       </c>
-      <c r="E56" s="173">
+      <c r="E56" s="159">
         <v>575</v>
       </c>
-      <c r="F56" s="174" t="s">
+      <c r="F56" s="185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A57" s="170" t="s">
+      <c r="A57" s="156" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="171" t="s">
+      <c r="B57" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="C57" s="172">
+      <c r="C57" s="158">
         <v>605</v>
       </c>
-      <c r="D57" s="172">
+      <c r="D57" s="158">
         <v>606</v>
       </c>
-      <c r="E57" s="173">
+      <c r="E57" s="159">
         <v>607</v>
       </c>
-      <c r="F57" s="174"/>
+      <c r="F57" s="185"/>
     </row>
     <row r="58" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="179"/>
-[...4 lines deleted...]
-      <c r="F58" s="184"/>
+      <c r="A58" s="165"/>
+      <c r="B58" s="166"/>
+      <c r="C58" s="167"/>
+      <c r="D58" s="167"/>
+      <c r="E58" s="168"/>
+      <c r="F58" s="170"/>
     </row>
     <row r="59" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="190" t="s">
+      <c r="A59" s="176" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="191" t="s">
+      <c r="B59" s="177" t="s">
         <v>82</v>
       </c>
-      <c r="C59" s="192">
+      <c r="C59" s="178">
         <v>586</v>
       </c>
-      <c r="D59" s="192">
+      <c r="D59" s="178">
         <v>586</v>
       </c>
-      <c r="E59" s="193">
+      <c r="E59" s="179">
         <v>586</v>
       </c>
-      <c r="F59" s="194" t="s">
+      <c r="F59" s="160" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="179"/>
-[...3 lines deleted...]
-      <c r="E60" s="182"/>
+      <c r="A60" s="165"/>
+      <c r="B60" s="166"/>
+      <c r="C60" s="167"/>
+      <c r="D60" s="167"/>
+      <c r="E60" s="168"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="F56:F57"/>
     <mergeCell ref="F8:F11"/>
     <mergeCell ref="F34:F42"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="F3:F6"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="F24:F32"/>
     <mergeCell ref="F48:F52"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:S22"/>
   <sheetViews>
@@ -3024,222 +3028,222 @@
         <v>8</v>
       </c>
       <c r="S1" s="87"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C2" s="3">
         <v>543</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="26">
         <v>543</v>
       </c>
-      <c r="M2" s="147"/>
-[...4 lines deleted...]
-      <c r="R2" s="149"/>
+      <c r="M2" s="191"/>
+      <c r="N2" s="192"/>
+      <c r="O2" s="192"/>
+      <c r="P2" s="192"/>
+      <c r="Q2" s="192"/>
+      <c r="R2" s="193"/>
       <c r="S2" s="89"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
       <c r="M3" s="18">
         <v>0</v>
       </c>
       <c r="N3" s="18">
         <v>0.44791666666666669</v>
       </c>
       <c r="O3" s="18">
         <v>0.57291666666666663</v>
       </c>
       <c r="P3" s="18">
         <v>0.75</v>
       </c>
       <c r="Q3" s="18">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R3" s="118"/>
+      <c r="R3" s="117"/>
       <c r="S3" s="89"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="50"/>
       <c r="L4" s="27"/>
       <c r="M4" s="18">
         <v>0</v>
       </c>
       <c r="N4" s="18">
         <v>0.44791666666666669</v>
       </c>
       <c r="O4" s="18">
         <v>0.57291666666666663</v>
       </c>
       <c r="P4" s="18">
         <v>0.73958333333333337</v>
       </c>
       <c r="Q4" s="18">
         <v>0.94791666666666663</v>
       </c>
-      <c r="R4" s="118"/>
+      <c r="R4" s="117"/>
       <c r="S4" s="89"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="50"/>
       <c r="L5" s="27"/>
       <c r="M5" s="18">
         <v>0</v>
       </c>
       <c r="N5" s="18">
         <v>0.45833333333333331</v>
       </c>
       <c r="O5" s="18">
         <v>0.58333333333333337</v>
       </c>
       <c r="P5" s="18">
         <v>0.75</v>
       </c>
       <c r="Q5" s="18">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R5" s="118"/>
+      <c r="R5" s="117"/>
       <c r="S5" s="89"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="50"/>
       <c r="L6" s="27"/>
       <c r="M6" s="18">
         <v>0</v>
       </c>
       <c r="N6" s="18">
         <v>0.44791666666666669</v>
       </c>
       <c r="O6" s="18">
         <v>0.57291666666666663</v>
       </c>
       <c r="P6" s="18">
         <v>0.75</v>
       </c>
       <c r="Q6" s="18">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R6" s="118"/>
+      <c r="R6" s="117"/>
       <c r="S6" s="89"/>
     </row>
     <row r="7" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
       <c r="M7" s="29">
         <v>0</v>
       </c>
       <c r="N7" s="29">
         <v>0.46875</v>
       </c>
       <c r="O7" s="29">
         <v>0.625</v>
       </c>
       <c r="P7" s="29">
         <v>0.79166666666666663</v>
       </c>
       <c r="Q7" s="29">
         <v>0.96875</v>
       </c>
-      <c r="R7" s="119"/>
+      <c r="R7" s="118"/>
       <c r="S7" s="89"/>
     </row>
     <row r="8" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="25" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="23" t="s">
         <v>7</v>
       </c>
@@ -3248,222 +3252,222 @@
       </c>
       <c r="Q8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="89"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="7">
         <v>157</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="26">
         <v>544</v>
       </c>
-      <c r="M9" s="147"/>
-[...4 lines deleted...]
-      <c r="R9" s="149"/>
+      <c r="M9" s="191"/>
+      <c r="N9" s="192"/>
+      <c r="O9" s="192"/>
+      <c r="P9" s="192"/>
+      <c r="Q9" s="192"/>
+      <c r="R9" s="193"/>
       <c r="S9" s="89"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
       <c r="M10" s="18">
         <v>0</v>
       </c>
       <c r="N10" s="18">
         <v>0.44791666666666669</v>
       </c>
       <c r="O10" s="18">
         <v>0.57291666666666663</v>
       </c>
       <c r="P10" s="18">
         <v>0.75</v>
       </c>
       <c r="Q10" s="18">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R10" s="118"/>
+      <c r="R10" s="117"/>
       <c r="S10" s="89"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="50"/>
       <c r="L11" s="27"/>
       <c r="M11" s="18">
         <v>0</v>
       </c>
       <c r="N11" s="18">
         <v>0.44791666666666669</v>
       </c>
       <c r="O11" s="18">
         <v>0.57291666666666663</v>
       </c>
       <c r="P11" s="18">
         <v>0.73958333333333337</v>
       </c>
       <c r="Q11" s="18">
         <v>0.94791666666666663</v>
       </c>
-      <c r="R11" s="118"/>
+      <c r="R11" s="117"/>
       <c r="S11" s="89"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="50"/>
       <c r="L12" s="27"/>
       <c r="M12" s="18">
         <v>0</v>
       </c>
       <c r="N12" s="18">
         <v>0.45833333333333331</v>
       </c>
       <c r="O12" s="18">
         <v>0.58333333333333337</v>
       </c>
       <c r="P12" s="18">
         <v>0.75</v>
       </c>
       <c r="Q12" s="18">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R12" s="118"/>
+      <c r="R12" s="117"/>
       <c r="S12" s="89"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="50"/>
       <c r="L13" s="27"/>
       <c r="M13" s="18">
         <v>0</v>
       </c>
       <c r="N13" s="18">
         <v>0.44791666666666669</v>
       </c>
       <c r="O13" s="18">
         <v>0.57291666666666663</v>
       </c>
       <c r="P13" s="18">
         <v>0.75</v>
       </c>
       <c r="Q13" s="18">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R13" s="118"/>
+      <c r="R13" s="117"/>
       <c r="S13" s="89"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="29">
         <v>0</v>
       </c>
       <c r="N14" s="29">
         <v>0.46875</v>
       </c>
       <c r="O14" s="29">
         <v>0.625</v>
       </c>
       <c r="P14" s="29">
         <v>0.79166666666666663</v>
       </c>
       <c r="Q14" s="29">
         <v>0.96875</v>
       </c>
-      <c r="R14" s="119"/>
+      <c r="R14" s="118"/>
       <c r="S14" s="89"/>
     </row>
     <row r="15" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="56"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="47"/>
       <c r="K15" s="48"/>
       <c r="L15" s="25" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="23" t="s">
         <v>7</v>
       </c>
@@ -3472,56 +3476,56 @@
       </c>
       <c r="Q15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="89"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="7">
         <v>161</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="26">
         <v>548</v>
       </c>
-      <c r="M16" s="147"/>
-[...4 lines deleted...]
-      <c r="R16" s="149"/>
+      <c r="M16" s="191"/>
+      <c r="N16" s="192"/>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="192"/>
+      <c r="R16" s="193"/>
       <c r="S16" s="89"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="38"/>
       <c r="N17" s="18">
         <v>0</v>
@@ -3785,89 +3789,89 @@
       </c>
       <c r="R1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y1" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" s="130"/>
+      <c r="Z1" s="129"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="C2" s="131">
+      <c r="C2" s="130">
         <v>39</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="104">
         <v>485</v>
       </c>
-      <c r="M2" s="157" t="s">
+      <c r="M2" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="157"/>
-[...11 lines deleted...]
-      <c r="Z2" s="132"/>
+      <c r="N2" s="198"/>
+      <c r="O2" s="198"/>
+      <c r="P2" s="198"/>
+      <c r="Q2" s="198"/>
+      <c r="R2" s="198"/>
+      <c r="S2" s="112"/>
+      <c r="T2" s="113"/>
+      <c r="U2" s="113"/>
+      <c r="V2" s="113"/>
+      <c r="W2" s="113"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="113"/>
+      <c r="Z2" s="131"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
       <c r="M3" s="59">
         <v>0</v>
       </c>
       <c r="N3" s="59">
@@ -3884,51 +3888,51 @@
       </c>
       <c r="R3" s="59">
         <v>0.46875</v>
       </c>
       <c r="S3" s="59">
         <v>0.5</v>
       </c>
       <c r="T3" s="59">
         <v>0.625</v>
       </c>
       <c r="U3" s="59">
         <v>0.65625</v>
       </c>
       <c r="V3" s="59">
         <v>0.8125</v>
       </c>
       <c r="W3" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X3" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y3" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z3" s="132"/>
+      <c r="Z3" s="131"/>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="50"/>
       <c r="L4" s="27"/>
       <c r="M4" s="59">
         <v>0</v>
       </c>
       <c r="N4" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="O4" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="P4" s="59">
@@ -3939,51 +3943,51 @@
       </c>
       <c r="R4" s="59">
         <v>0.46875</v>
       </c>
       <c r="S4" s="59">
         <v>0.5</v>
       </c>
       <c r="T4" s="59">
         <v>0.625</v>
       </c>
       <c r="U4" s="59">
         <v>0.65625</v>
       </c>
       <c r="V4" s="59">
         <v>0.8125</v>
       </c>
       <c r="W4" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X4" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y4" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z4" s="132"/>
+      <c r="Z4" s="131"/>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="50"/>
       <c r="L5" s="27"/>
       <c r="M5" s="59">
         <v>0</v>
       </c>
       <c r="N5" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="O5" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="P5" s="59">
@@ -3994,51 +3998,51 @@
       </c>
       <c r="R5" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S5" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T5" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="U5" s="59">
         <v>0.63541666666666663</v>
       </c>
       <c r="V5" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="W5" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X5" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y5" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z5" s="132"/>
+      <c r="Z5" s="131"/>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="50"/>
       <c r="L6" s="27"/>
       <c r="M6" s="59">
         <v>0</v>
       </c>
       <c r="N6" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="O6" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="P6" s="59">
@@ -4049,51 +4053,51 @@
       </c>
       <c r="R6" s="59">
         <v>0.46875</v>
       </c>
       <c r="S6" s="59">
         <v>0.5</v>
       </c>
       <c r="T6" s="59">
         <v>0.625</v>
       </c>
       <c r="U6" s="59">
         <v>0.65625</v>
       </c>
       <c r="V6" s="59">
         <v>0.8125</v>
       </c>
       <c r="W6" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X6" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y6" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z6" s="132"/>
+      <c r="Z6" s="131"/>
     </row>
     <row r="7" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
       <c r="M7" s="64">
         <v>0</v>
       </c>
       <c r="N7" s="64">
         <v>3.125E-2</v>
       </c>
       <c r="O7" s="64">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="P7" s="64">
@@ -4104,51 +4108,51 @@
       </c>
       <c r="R7" s="64">
         <v>0.38541666666666669</v>
       </c>
       <c r="S7" s="64">
         <v>0.41666666666666669</v>
       </c>
       <c r="T7" s="64">
         <v>0.57291666666666663</v>
       </c>
       <c r="U7" s="64">
         <v>0.59375</v>
       </c>
       <c r="V7" s="64">
         <v>0.71875</v>
       </c>
       <c r="W7" s="64">
         <v>0.75</v>
       </c>
       <c r="X7" s="59">
         <v>0.875</v>
       </c>
       <c r="Y7" s="59">
         <v>0.90625</v>
       </c>
-      <c r="Z7" s="133"/>
+      <c r="Z7" s="132"/>
     </row>
     <row r="8" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P8" s="23" t="s">
@@ -4159,84 +4163,84 @@
       </c>
       <c r="R8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y8" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z8" s="130"/>
+      <c r="Z8" s="129"/>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
-      <c r="C9" s="131">
+      <c r="C9" s="130">
         <v>40</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="104">
         <v>486</v>
       </c>
-      <c r="M9" s="157" t="s">
+      <c r="M9" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="157"/>
-[...11 lines deleted...]
-      <c r="Z9" s="132"/>
+      <c r="N9" s="198"/>
+      <c r="O9" s="198"/>
+      <c r="P9" s="198"/>
+      <c r="Q9" s="198"/>
+      <c r="R9" s="198"/>
+      <c r="S9" s="112"/>
+      <c r="T9" s="113"/>
+      <c r="U9" s="113"/>
+      <c r="V9" s="113"/>
+      <c r="W9" s="113"/>
+      <c r="X9" s="113"/>
+      <c r="Y9" s="113"/>
+      <c r="Z9" s="131"/>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
       <c r="M10" s="59">
         <v>0</v>
       </c>
       <c r="N10" s="59">
@@ -4253,51 +4257,51 @@
       </c>
       <c r="R10" s="59">
         <v>0.46875</v>
       </c>
       <c r="S10" s="59">
         <v>0.5</v>
       </c>
       <c r="T10" s="59">
         <v>0.625</v>
       </c>
       <c r="U10" s="59">
         <v>0.65625</v>
       </c>
       <c r="V10" s="59">
         <v>0.8125</v>
       </c>
       <c r="W10" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X10" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y10" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z10" s="132"/>
+      <c r="Z10" s="131"/>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="50"/>
       <c r="L11" s="27"/>
       <c r="M11" s="59">
         <v>0</v>
       </c>
       <c r="N11" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="O11" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="P11" s="59">
@@ -4308,51 +4312,51 @@
       </c>
       <c r="R11" s="59">
         <v>0.46875</v>
       </c>
       <c r="S11" s="59">
         <v>0.5</v>
       </c>
       <c r="T11" s="59">
         <v>0.625</v>
       </c>
       <c r="U11" s="59">
         <v>0.65625</v>
       </c>
       <c r="V11" s="59">
         <v>0.8125</v>
       </c>
       <c r="W11" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X11" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y11" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z11" s="132"/>
+      <c r="Z11" s="131"/>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="50"/>
       <c r="L12" s="27"/>
       <c r="M12" s="59">
         <v>0</v>
       </c>
       <c r="N12" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="O12" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="P12" s="59">
@@ -4363,51 +4367,51 @@
       </c>
       <c r="R12" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S12" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T12" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="U12" s="59">
         <v>0.63541666666666663</v>
       </c>
       <c r="V12" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="W12" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X12" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y12" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z12" s="132"/>
+      <c r="Z12" s="131"/>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="50"/>
       <c r="L13" s="27"/>
       <c r="M13" s="59">
         <v>0</v>
       </c>
       <c r="N13" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="O13" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="P13" s="59">
@@ -4418,51 +4422,51 @@
       </c>
       <c r="R13" s="59">
         <v>0.46875</v>
       </c>
       <c r="S13" s="59">
         <v>0.5</v>
       </c>
       <c r="T13" s="59">
         <v>0.625</v>
       </c>
       <c r="U13" s="59">
         <v>0.65625</v>
       </c>
       <c r="V13" s="59">
         <v>0.8125</v>
       </c>
       <c r="W13" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X13" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y13" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z13" s="132"/>
+      <c r="Z13" s="131"/>
     </row>
     <row r="14" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="64">
         <v>0</v>
       </c>
       <c r="N14" s="64">
         <v>3.125E-2</v>
       </c>
       <c r="O14" s="64">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="P14" s="64">
@@ -4473,51 +4477,51 @@
       </c>
       <c r="R14" s="64">
         <v>0.38541666666666669</v>
       </c>
       <c r="S14" s="64">
         <v>0.41666666666666669</v>
       </c>
       <c r="T14" s="64">
         <v>0.57291666666666663</v>
       </c>
       <c r="U14" s="64">
         <v>0.59375</v>
       </c>
       <c r="V14" s="64">
         <v>0.71875</v>
       </c>
       <c r="W14" s="64">
         <v>0.75</v>
       </c>
       <c r="X14" s="59">
         <v>0.875</v>
       </c>
       <c r="Y14" s="59">
         <v>0.90625</v>
       </c>
-      <c r="Z14" s="133"/>
+      <c r="Z14" s="132"/>
     </row>
     <row r="15" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="56"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="47"/>
       <c r="K15" s="48"/>
       <c r="L15" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P15" s="23" t="s">
@@ -4528,324 +4532,324 @@
       </c>
       <c r="R15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z15" s="130"/>
+      <c r="Z15" s="129"/>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
-      <c r="C16" s="131">
+      <c r="C16" s="130">
         <v>71</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="104">
         <v>489</v>
       </c>
-      <c r="M16" s="157" t="s">
+      <c r="M16" s="198" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="157"/>
-[...11 lines deleted...]
-      <c r="Z16" s="132"/>
+      <c r="N16" s="198"/>
+      <c r="O16" s="198"/>
+      <c r="P16" s="198"/>
+      <c r="Q16" s="198"/>
+      <c r="R16" s="198"/>
+      <c r="S16" s="112"/>
+      <c r="T16" s="113"/>
+      <c r="U16" s="113"/>
+      <c r="V16" s="113"/>
+      <c r="W16" s="113"/>
+      <c r="X16" s="113"/>
+      <c r="Y16" s="113"/>
+      <c r="Z16" s="131"/>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="59">
         <v>3.125E-2</v>
       </c>
       <c r="N17" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="O17" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="P17" s="59">
         <v>0.27083333333333331</v>
       </c>
       <c r="Q17" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="R17" s="59">
         <v>0.625</v>
       </c>
       <c r="S17" s="59"/>
       <c r="T17" s="59"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
-      <c r="Z17" s="132"/>
+      <c r="Z17" s="131"/>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="50"/>
       <c r="L18" s="27"/>
       <c r="M18" s="59">
         <v>2.0833333333333332E-2</v>
       </c>
       <c r="N18" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="O18" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="P18" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="Q18" s="59">
         <v>0.65625</v>
       </c>
       <c r="R18" s="59">
         <v>0.77083333333333337</v>
       </c>
       <c r="S18" s="59"/>
       <c r="T18" s="59"/>
       <c r="U18" s="59"/>
       <c r="V18" s="59"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
-      <c r="Z18" s="132"/>
+      <c r="Z18" s="131"/>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="50"/>
       <c r="L19" s="27"/>
       <c r="M19" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="N19" s="59">
         <v>0.25</v>
       </c>
       <c r="O19" s="59">
         <v>0.47916666666666669</v>
       </c>
       <c r="P19" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="Q19" s="59">
         <v>0.63541666666666663</v>
       </c>
       <c r="R19" s="59">
         <v>0.71875</v>
       </c>
       <c r="S19" s="59"/>
       <c r="T19" s="59"/>
       <c r="U19" s="59"/>
       <c r="V19" s="59"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
-      <c r="Z19" s="132"/>
+      <c r="Z19" s="131"/>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="27"/>
       <c r="M20" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="N20" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="O20" s="59">
         <v>0.5</v>
       </c>
       <c r="P20" s="59">
         <v>0.625</v>
       </c>
       <c r="Q20" s="59">
         <v>0.65625</v>
       </c>
       <c r="R20" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
-      <c r="Z20" s="132"/>
+      <c r="Z20" s="131"/>
     </row>
     <row r="21" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="64">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="N21" s="64">
         <v>0.21875</v>
       </c>
       <c r="O21" s="64">
         <v>0.25</v>
       </c>
       <c r="P21" s="64">
         <v>0.30208333333333331</v>
       </c>
       <c r="Q21" s="64">
         <v>0.59375</v>
       </c>
       <c r="R21" s="64">
         <v>0.70833333333333337</v>
       </c>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
       <c r="X21" s="10"/>
       <c r="Y21" s="10"/>
-      <c r="Z21" s="133"/>
+      <c r="Z21" s="132"/>
     </row>
     <row r="22" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="134"/>
-[...24 lines deleted...]
-      <c r="Z22" s="133"/>
+      <c r="A22" s="133"/>
+      <c r="B22" s="134"/>
+      <c r="C22" s="135"/>
+      <c r="D22" s="135"/>
+      <c r="E22" s="135"/>
+      <c r="F22" s="135"/>
+      <c r="G22" s="135"/>
+      <c r="H22" s="135"/>
+      <c r="I22" s="135"/>
+      <c r="J22" s="135"/>
+      <c r="K22" s="135"/>
+      <c r="L22" s="136"/>
+      <c r="M22" s="137"/>
+      <c r="N22" s="137"/>
+      <c r="O22" s="137"/>
+      <c r="P22" s="137"/>
+      <c r="Q22" s="137"/>
+      <c r="R22" s="137"/>
+      <c r="S22" s="137"/>
+      <c r="T22" s="138"/>
+      <c r="U22" s="138"/>
+      <c r="V22" s="138"/>
+      <c r="W22" s="138"/>
+      <c r="X22" s="138"/>
+      <c r="Y22" s="138"/>
+      <c r="Z22" s="132"/>
     </row>
     <row r="23" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="72" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="73" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="73" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="73" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="73" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="73" t="s">
         <v>19</v>
@@ -4879,89 +4883,89 @@
       </c>
       <c r="R23" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S23" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T23" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U23" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V23" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W23" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X23" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y23" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z23" s="130"/>
+      <c r="Z23" s="129"/>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="131">
+      <c r="C24" s="130">
         <v>44</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="75"/>
       <c r="L24" s="104">
         <v>501</v>
       </c>
-      <c r="M24" s="157" t="s">
+      <c r="M24" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N24" s="157"/>
-[...11 lines deleted...]
-      <c r="Z24" s="132"/>
+      <c r="N24" s="198"/>
+      <c r="O24" s="198"/>
+      <c r="P24" s="198"/>
+      <c r="Q24" s="198"/>
+      <c r="R24" s="198"/>
+      <c r="S24" s="112"/>
+      <c r="T24" s="113"/>
+      <c r="U24" s="113"/>
+      <c r="V24" s="113"/>
+      <c r="W24" s="113"/>
+      <c r="X24" s="113"/>
+      <c r="Y24" s="113"/>
+      <c r="Z24" s="131"/>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A25" s="22"/>
       <c r="C25" s="54"/>
       <c r="D25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="76"/>
       <c r="L25" s="27"/>
       <c r="M25" s="59">
         <v>0</v>
       </c>
       <c r="N25" s="59">
@@ -4978,51 +4982,51 @@
       </c>
       <c r="R25" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S25" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T25" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U25" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V25" s="59">
         <v>0.78125</v>
       </c>
       <c r="W25" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X25" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y25" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z25" s="132"/>
+      <c r="Z25" s="131"/>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A26" s="84"/>
       <c r="C26" s="43"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="50"/>
       <c r="L26" s="27"/>
       <c r="M26" s="59">
         <v>0</v>
       </c>
       <c r="N26" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="O26" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P26" s="59">
@@ -5033,51 +5037,51 @@
       </c>
       <c r="R26" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S26" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T26" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U26" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V26" s="59">
         <v>0.78125</v>
       </c>
       <c r="W26" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X26" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y26" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z26" s="132"/>
+      <c r="Z26" s="131"/>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A27" s="84"/>
       <c r="C27" s="43"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="20"/>
       <c r="K27" s="50"/>
       <c r="L27" s="27"/>
       <c r="M27" s="59">
         <v>0</v>
       </c>
       <c r="N27" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="O27" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P27" s="59">
@@ -5088,51 +5092,51 @@
       </c>
       <c r="R27" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S27" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T27" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U27" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V27" s="59">
         <v>0.78125</v>
       </c>
       <c r="W27" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X27" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y27" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z27" s="132"/>
+      <c r="Z27" s="131"/>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A28" s="84"/>
       <c r="C28" s="43"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="50"/>
       <c r="L28" s="27"/>
       <c r="M28" s="59">
         <v>0</v>
       </c>
       <c r="N28" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="O28" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P28" s="59">
@@ -5143,51 +5147,51 @@
       </c>
       <c r="R28" s="59">
         <v>0.38541666666666669</v>
       </c>
       <c r="S28" s="59">
         <v>0.41666666666666669</v>
       </c>
       <c r="T28" s="59">
         <v>0.55208333333333337</v>
       </c>
       <c r="U28" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="V28" s="59">
         <v>0.78125</v>
       </c>
       <c r="W28" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X28" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y28" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z28" s="132"/>
+      <c r="Z28" s="131"/>
     </row>
     <row r="29" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="84"/>
       <c r="C29" s="44"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L29" s="28"/>
       <c r="M29" s="64">
         <v>0</v>
       </c>
       <c r="N29" s="64">
         <v>3.125E-2</v>
       </c>
       <c r="O29" s="64">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="P29" s="64">
@@ -5198,51 +5202,51 @@
       </c>
       <c r="R29" s="64">
         <v>0.38541666666666669</v>
       </c>
       <c r="S29" s="64">
         <v>0.41666666666666669</v>
       </c>
       <c r="T29" s="64">
         <v>0.57291666666666663</v>
       </c>
       <c r="U29" s="64">
         <v>0.59375</v>
       </c>
       <c r="V29" s="64">
         <v>0.71875</v>
       </c>
       <c r="W29" s="64">
         <v>0.75</v>
       </c>
       <c r="X29" s="59">
         <v>0.875</v>
       </c>
       <c r="Y29" s="59">
         <v>0.90625</v>
       </c>
-      <c r="Z29" s="133"/>
+      <c r="Z29" s="132"/>
     </row>
     <row r="30" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="84"/>
       <c r="C30" s="56"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="48"/>
       <c r="L30" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N30" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P30" s="23" t="s">
@@ -5253,84 +5257,84 @@
       </c>
       <c r="R30" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T30" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V30" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X30" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z30" s="130"/>
+      <c r="Z30" s="129"/>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A31" s="84"/>
-      <c r="C31" s="131">
+      <c r="C31" s="130">
         <v>41</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="75"/>
       <c r="L31" s="104">
         <v>502</v>
       </c>
-      <c r="M31" s="157" t="s">
+      <c r="M31" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N31" s="157"/>
-[...11 lines deleted...]
-      <c r="Z31" s="132"/>
+      <c r="N31" s="198"/>
+      <c r="O31" s="198"/>
+      <c r="P31" s="198"/>
+      <c r="Q31" s="198"/>
+      <c r="R31" s="198"/>
+      <c r="S31" s="112"/>
+      <c r="T31" s="113"/>
+      <c r="U31" s="113"/>
+      <c r="V31" s="113"/>
+      <c r="W31" s="113"/>
+      <c r="X31" s="113"/>
+      <c r="Y31" s="113"/>
+      <c r="Z31" s="131"/>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A32" s="84"/>
       <c r="C32" s="54"/>
       <c r="D32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="76"/>
       <c r="L32" s="27"/>
       <c r="M32" s="59">
         <v>0</v>
       </c>
       <c r="N32" s="59">
@@ -5347,51 +5351,51 @@
       </c>
       <c r="R32" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S32" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T32" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U32" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V32" s="59">
         <v>0.78125</v>
       </c>
       <c r="W32" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X32" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y32" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z32" s="132"/>
+      <c r="Z32" s="131"/>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A33" s="84"/>
       <c r="C33" s="43"/>
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="50"/>
       <c r="L33" s="27"/>
       <c r="M33" s="59">
         <v>0</v>
       </c>
       <c r="N33" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="O33" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P33" s="59">
@@ -5402,51 +5406,51 @@
       </c>
       <c r="R33" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S33" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T33" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U33" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V33" s="59">
         <v>0.78125</v>
       </c>
       <c r="W33" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X33" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y33" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z33" s="132"/>
+      <c r="Z33" s="131"/>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A34" s="84"/>
       <c r="C34" s="43"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J34" s="20"/>
       <c r="K34" s="50"/>
       <c r="L34" s="27"/>
       <c r="M34" s="59">
         <v>0</v>
       </c>
       <c r="N34" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="O34" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P34" s="59">
@@ -5457,51 +5461,51 @@
       </c>
       <c r="R34" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S34" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T34" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U34" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V34" s="59">
         <v>0.78125</v>
       </c>
       <c r="W34" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X34" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y34" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z34" s="132"/>
+      <c r="Z34" s="131"/>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A35" s="84"/>
       <c r="C35" s="43"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K35" s="50"/>
       <c r="L35" s="27"/>
       <c r="M35" s="59">
         <v>0</v>
       </c>
       <c r="N35" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="O35" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P35" s="59">
@@ -5512,51 +5516,51 @@
       </c>
       <c r="R35" s="59">
         <v>0.38541666666666669</v>
       </c>
       <c r="S35" s="59">
         <v>0.41666666666666669</v>
       </c>
       <c r="T35" s="59">
         <v>0.55208333333333337</v>
       </c>
       <c r="U35" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="V35" s="59">
         <v>0.78125</v>
       </c>
       <c r="W35" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X35" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y35" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z35" s="132"/>
+      <c r="Z35" s="131"/>
     </row>
     <row r="36" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="84"/>
       <c r="C36" s="44"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L36" s="28"/>
       <c r="M36" s="64">
         <v>0</v>
       </c>
       <c r="N36" s="64">
         <v>3.125E-2</v>
       </c>
       <c r="O36" s="64">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="P36" s="64">
@@ -5567,51 +5571,51 @@
       </c>
       <c r="R36" s="64">
         <v>0.38541666666666669</v>
       </c>
       <c r="S36" s="64">
         <v>0.41666666666666669</v>
       </c>
       <c r="T36" s="64">
         <v>0.57291666666666663</v>
       </c>
       <c r="U36" s="64">
         <v>0.59375</v>
       </c>
       <c r="V36" s="64">
         <v>0.71875</v>
       </c>
       <c r="W36" s="64">
         <v>0.75</v>
       </c>
       <c r="X36" s="59">
         <v>0.875</v>
       </c>
       <c r="Y36" s="59">
         <v>0.90625</v>
       </c>
-      <c r="Z36" s="133"/>
+      <c r="Z36" s="132"/>
     </row>
     <row r="37" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="84"/>
       <c r="C37" s="56"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="47"/>
       <c r="I37" s="47"/>
       <c r="J37" s="47"/>
       <c r="K37" s="48"/>
       <c r="L37" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N37" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P37" s="23" t="s">
@@ -5622,322 +5626,322 @@
       </c>
       <c r="R37" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T37" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V37" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X37" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z37" s="130"/>
+      <c r="Z37" s="129"/>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A38" s="84"/>
-      <c r="C38" s="131">
+      <c r="C38" s="130">
         <v>72</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="75"/>
       <c r="L38" s="104">
         <v>505</v>
       </c>
-      <c r="M38" s="157" t="s">
+      <c r="M38" s="198" t="s">
         <v>22</v>
       </c>
-      <c r="N38" s="157"/>
-[...11 lines deleted...]
-      <c r="Z38" s="132"/>
+      <c r="N38" s="198"/>
+      <c r="O38" s="198"/>
+      <c r="P38" s="198"/>
+      <c r="Q38" s="198"/>
+      <c r="R38" s="198"/>
+      <c r="S38" s="112"/>
+      <c r="T38" s="113"/>
+      <c r="U38" s="113"/>
+      <c r="V38" s="113"/>
+      <c r="W38" s="113"/>
+      <c r="X38" s="113"/>
+      <c r="Y38" s="113"/>
+      <c r="Z38" s="131"/>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A39" s="84"/>
       <c r="C39" s="54"/>
       <c r="D39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="76"/>
       <c r="L39" s="27"/>
       <c r="M39" s="59"/>
       <c r="N39" s="59">
         <v>0</v>
       </c>
       <c r="O39" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P39" s="59">
         <v>0.28125</v>
       </c>
       <c r="Q39" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="R39" s="59">
         <v>0.78125</v>
       </c>
       <c r="S39" s="59"/>
       <c r="T39" s="59"/>
       <c r="U39" s="3"/>
       <c r="V39" s="3"/>
       <c r="W39" s="3"/>
       <c r="X39" s="3"/>
       <c r="Y39" s="3"/>
-      <c r="Z39" s="132"/>
+      <c r="Z39" s="131"/>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A40" s="84"/>
       <c r="C40" s="43"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="50"/>
       <c r="L40" s="27"/>
       <c r="M40" s="59"/>
       <c r="N40" s="59">
         <v>0</v>
       </c>
       <c r="O40" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P40" s="59">
         <v>0.28125</v>
       </c>
       <c r="Q40" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="R40" s="59">
         <v>0.78125</v>
       </c>
       <c r="S40" s="59"/>
       <c r="T40" s="59"/>
       <c r="U40" s="59"/>
       <c r="V40" s="59"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
-      <c r="Z40" s="132"/>
+      <c r="Z40" s="131"/>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A41" s="84"/>
       <c r="C41" s="43"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J41" s="20"/>
       <c r="K41" s="50"/>
       <c r="L41" s="27"/>
       <c r="M41" s="59"/>
       <c r="N41" s="59">
         <v>0</v>
       </c>
       <c r="O41" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P41" s="59">
         <v>0.28125</v>
       </c>
       <c r="Q41" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="R41" s="59">
         <v>0.78125</v>
       </c>
       <c r="S41" s="59"/>
       <c r="T41" s="59"/>
       <c r="U41" s="59"/>
       <c r="V41" s="59"/>
       <c r="W41" s="3"/>
       <c r="X41" s="3"/>
       <c r="Y41" s="3"/>
-      <c r="Z41" s="132"/>
+      <c r="Z41" s="131"/>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A42" s="84"/>
       <c r="C42" s="43"/>
       <c r="D42" s="20"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K42" s="50"/>
       <c r="L42" s="27"/>
       <c r="M42" s="59"/>
       <c r="N42" s="59">
         <v>0</v>
       </c>
       <c r="O42" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="P42" s="59">
         <v>0.23958333333333334</v>
       </c>
       <c r="Q42" s="59">
         <v>0.46875</v>
       </c>
       <c r="R42" s="59">
         <v>0.55208333333333337</v>
       </c>
       <c r="S42" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="T42" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="U42" s="59"/>
       <c r="V42" s="59"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="3"/>
-      <c r="Z42" s="132"/>
+      <c r="Z42" s="131"/>
     </row>
     <row r="43" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="85"/>
       <c r="B43" s="86"/>
       <c r="C43" s="44"/>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L43" s="28"/>
       <c r="M43" s="64"/>
       <c r="N43" s="64">
         <v>0</v>
       </c>
       <c r="O43" s="64">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="P43" s="64">
         <v>0.21875</v>
       </c>
       <c r="Q43" s="64">
         <v>0.25</v>
       </c>
       <c r="R43" s="64">
         <v>0.30208333333333331</v>
       </c>
-      <c r="S43" s="10">
+      <c r="S43" s="199">
         <v>0.59375</v>
       </c>
-      <c r="T43" s="10">
+      <c r="T43" s="199">
         <v>0.70833333333333337</v>
       </c>
       <c r="U43" s="10"/>
       <c r="V43" s="10"/>
       <c r="W43" s="10"/>
       <c r="X43" s="10"/>
       <c r="Y43" s="10"/>
-      <c r="Z43" s="133"/>
+      <c r="Z43" s="132"/>
     </row>
     <row r="44" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="134"/>
-[...24 lines deleted...]
-      <c r="Z44" s="133"/>
+      <c r="A44" s="133"/>
+      <c r="B44" s="134"/>
+      <c r="C44" s="135"/>
+      <c r="D44" s="135"/>
+      <c r="E44" s="135"/>
+      <c r="F44" s="135"/>
+      <c r="G44" s="135"/>
+      <c r="H44" s="135"/>
+      <c r="I44" s="135"/>
+      <c r="J44" s="135"/>
+      <c r="K44" s="135"/>
+      <c r="L44" s="136"/>
+      <c r="M44" s="137"/>
+      <c r="N44" s="137"/>
+      <c r="O44" s="137"/>
+      <c r="P44" s="137"/>
+      <c r="Q44" s="137"/>
+      <c r="R44" s="137"/>
+      <c r="S44" s="137"/>
+      <c r="T44" s="138"/>
+      <c r="U44" s="138"/>
+      <c r="V44" s="138"/>
+      <c r="W44" s="138"/>
+      <c r="X44" s="138"/>
+      <c r="Y44" s="138"/>
+      <c r="Z44" s="132"/>
     </row>
     <row r="45" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="72" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="73" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="73" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="73" t="s">
         <v>3</v>
       </c>
       <c r="G45" s="73" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="73" t="s">
         <v>19</v>
@@ -5971,150 +5975,150 @@
       </c>
       <c r="R45" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S45" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T45" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U45" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V45" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W45" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X45" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y45" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z45" s="130"/>
+      <c r="Z45" s="129"/>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A46" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="C46" s="131">
+      <c r="C46" s="130">
         <v>64</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="75"/>
       <c r="L46" s="104">
         <v>525</v>
       </c>
-      <c r="M46" s="157" t="s">
+      <c r="M46" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N46" s="157"/>
-[...11 lines deleted...]
-      <c r="Z46" s="132"/>
+      <c r="N46" s="198"/>
+      <c r="O46" s="198"/>
+      <c r="P46" s="198"/>
+      <c r="Q46" s="198"/>
+      <c r="R46" s="198"/>
+      <c r="S46" s="112"/>
+      <c r="T46" s="113"/>
+      <c r="U46" s="113"/>
+      <c r="V46" s="113"/>
+      <c r="W46" s="113"/>
+      <c r="X46" s="113"/>
+      <c r="Y46" s="113"/>
+      <c r="Z46" s="131"/>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A47" s="22"/>
       <c r="C47" s="54"/>
       <c r="D47" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="19"/>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="76"/>
       <c r="L47" s="27"/>
-      <c r="M47" s="120">
-[...2 lines deleted...]
-      <c r="N47" s="121">
+      <c r="M47" s="119">
+        <v>0</v>
+      </c>
+      <c r="N47" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O47" s="122">
+      <c r="O47" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P47" s="121">
+      <c r="P47" s="120">
         <v>0.19791666666666666</v>
       </c>
-      <c r="Q47" s="122">
+      <c r="Q47" s="121">
         <v>0.21875</v>
       </c>
-      <c r="R47" s="121">
+      <c r="R47" s="120">
         <v>0.34375</v>
       </c>
-      <c r="S47" s="122">
+      <c r="S47" s="121">
         <v>0.375</v>
       </c>
-      <c r="T47" s="121">
+      <c r="T47" s="120">
         <v>0.5</v>
       </c>
-      <c r="U47" s="122">
+      <c r="U47" s="121">
         <v>0.53125</v>
       </c>
-      <c r="V47" s="121">
+      <c r="V47" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W47" s="122">
+      <c r="W47" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X47" s="121">
+      <c r="X47" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y47" s="122">
+      <c r="Y47" s="121">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z47" s="132"/>
+      <c r="Z47" s="131"/>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A48" s="84"/>
       <c r="C48" s="43"/>
       <c r="D48" s="20"/>
       <c r="E48" s="20"/>
       <c r="F48" s="20"/>
       <c r="G48" s="20"/>
       <c r="H48" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="50"/>
       <c r="L48" s="27"/>
       <c r="M48" s="59">
         <v>0</v>
       </c>
       <c r="N48" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O48" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="P48" s="59">
@@ -6125,51 +6129,51 @@
       </c>
       <c r="R48" s="59">
         <v>0.40625</v>
       </c>
       <c r="S48" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="T48" s="59">
         <v>0.55208333333333337</v>
       </c>
       <c r="U48" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="V48" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W48" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X48" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y48" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z48" s="132"/>
+      <c r="Z48" s="131"/>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A49" s="84"/>
       <c r="C49" s="43"/>
       <c r="D49" s="20"/>
       <c r="E49" s="20"/>
       <c r="F49" s="20"/>
       <c r="G49" s="20"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="20"/>
       <c r="K49" s="50"/>
       <c r="L49" s="27"/>
       <c r="M49" s="59">
         <v>0</v>
       </c>
       <c r="N49" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O49" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="P49" s="59">
@@ -6180,51 +6184,51 @@
       </c>
       <c r="R49" s="59">
         <v>0.39583333333333331</v>
       </c>
       <c r="S49" s="59">
         <v>0.41666666666666669</v>
       </c>
       <c r="T49" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="U49" s="59">
         <v>0.57291666666666663</v>
       </c>
       <c r="V49" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W49" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X49" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y49" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z49" s="132"/>
+      <c r="Z49" s="131"/>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A50" s="84"/>
       <c r="C50" s="43"/>
       <c r="D50" s="20"/>
       <c r="E50" s="20"/>
       <c r="F50" s="20"/>
       <c r="G50" s="20"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K50" s="50"/>
       <c r="L50" s="27"/>
       <c r="M50" s="59">
         <v>0</v>
       </c>
       <c r="N50" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O50" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="P50" s="59">
@@ -6235,51 +6239,51 @@
       </c>
       <c r="R50" s="59">
         <v>0.34375</v>
       </c>
       <c r="S50" s="59">
         <v>0.375</v>
       </c>
       <c r="T50" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="U50" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="V50" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W50" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X50" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y50" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z50" s="132"/>
+      <c r="Z50" s="131"/>
     </row>
     <row r="51" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="84"/>
       <c r="C51" s="44"/>
       <c r="D51" s="21"/>
       <c r="E51" s="21"/>
       <c r="F51" s="21"/>
       <c r="G51" s="21"/>
       <c r="H51" s="21"/>
       <c r="I51" s="21"/>
       <c r="J51" s="21"/>
       <c r="K51" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L51" s="28"/>
       <c r="M51" s="64">
         <v>0</v>
       </c>
       <c r="N51" s="64">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="O51" s="64">
         <v>9.375E-2</v>
       </c>
       <c r="P51" s="64">
@@ -6290,51 +6294,51 @@
       </c>
       <c r="R51" s="64">
         <v>0.45833333333333331</v>
       </c>
       <c r="S51" s="64">
         <v>0.48958333333333331</v>
       </c>
       <c r="T51" s="64">
         <v>0.61458333333333337</v>
       </c>
       <c r="U51" s="64">
         <v>0.63541666666666663</v>
       </c>
       <c r="V51" s="64">
         <v>0.76041666666666663</v>
       </c>
       <c r="W51" s="64">
         <v>0.79166666666666663</v>
       </c>
       <c r="X51" s="59">
         <v>0.91666666666666663</v>
       </c>
       <c r="Y51" s="59">
         <v>0.94791666666666663</v>
       </c>
-      <c r="Z51" s="133"/>
+      <c r="Z51" s="132"/>
     </row>
     <row r="52" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="84"/>
       <c r="C52" s="56"/>
       <c r="D52" s="47"/>
       <c r="E52" s="47"/>
       <c r="F52" s="47"/>
       <c r="G52" s="47"/>
       <c r="H52" s="47"/>
       <c r="I52" s="47"/>
       <c r="J52" s="47"/>
       <c r="K52" s="48"/>
       <c r="L52" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M52" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N52" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O52" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P52" s="23" t="s">
@@ -6345,84 +6349,84 @@
       </c>
       <c r="R52" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S52" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T52" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U52" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V52" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W52" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X52" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y52" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z52" s="130"/>
+      <c r="Z52" s="129"/>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A53" s="84"/>
-      <c r="C53" s="131">
+      <c r="C53" s="130">
         <v>65</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="75"/>
       <c r="L53" s="104">
         <v>526</v>
       </c>
-      <c r="M53" s="157" t="s">
+      <c r="M53" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N53" s="157"/>
-[...11 lines deleted...]
-      <c r="Z53" s="132"/>
+      <c r="N53" s="198"/>
+      <c r="O53" s="198"/>
+      <c r="P53" s="198"/>
+      <c r="Q53" s="198"/>
+      <c r="R53" s="198"/>
+      <c r="S53" s="112"/>
+      <c r="T53" s="113"/>
+      <c r="U53" s="113"/>
+      <c r="V53" s="113"/>
+      <c r="W53" s="113"/>
+      <c r="X53" s="113"/>
+      <c r="Y53" s="113"/>
+      <c r="Z53" s="131"/>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A54" s="84"/>
       <c r="C54" s="54"/>
       <c r="D54" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="76"/>
       <c r="L54" s="27"/>
       <c r="M54" s="59">
         <v>0</v>
       </c>
       <c r="N54" s="59">
@@ -6439,51 +6443,51 @@
       </c>
       <c r="R54" s="59">
         <v>0.34375</v>
       </c>
       <c r="S54" s="59">
         <v>0.375</v>
       </c>
       <c r="T54" s="59">
         <v>0.5</v>
       </c>
       <c r="U54" s="59">
         <v>0.53125</v>
       </c>
       <c r="V54" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W54" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X54" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y54" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z54" s="132"/>
+      <c r="Z54" s="131"/>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A55" s="84"/>
       <c r="C55" s="43"/>
       <c r="D55" s="20"/>
       <c r="E55" s="20"/>
       <c r="F55" s="20"/>
       <c r="G55" s="20"/>
       <c r="H55" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="50"/>
       <c r="L55" s="27"/>
       <c r="M55" s="59">
         <v>0</v>
       </c>
       <c r="N55" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O55" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="P55" s="59">
@@ -6494,51 +6498,51 @@
       </c>
       <c r="R55" s="59">
         <v>0.40625</v>
       </c>
       <c r="S55" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="T55" s="59">
         <v>0.55208333333333337</v>
       </c>
       <c r="U55" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="V55" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W55" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X55" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y55" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z55" s="132"/>
+      <c r="Z55" s="131"/>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A56" s="84"/>
       <c r="C56" s="43"/>
       <c r="D56" s="20"/>
       <c r="E56" s="20"/>
       <c r="F56" s="20"/>
       <c r="G56" s="20"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J56" s="20"/>
       <c r="K56" s="50"/>
       <c r="L56" s="27"/>
       <c r="M56" s="59">
         <v>0</v>
       </c>
       <c r="N56" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O56" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="P56" s="59">
@@ -6549,51 +6553,51 @@
       </c>
       <c r="R56" s="59">
         <v>0.39583333333333331</v>
       </c>
       <c r="S56" s="59">
         <v>0.41666666666666669</v>
       </c>
       <c r="T56" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="U56" s="59">
         <v>0.57291666666666663</v>
       </c>
       <c r="V56" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W56" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X56" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y56" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z56" s="132"/>
+      <c r="Z56" s="131"/>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A57" s="84"/>
       <c r="C57" s="43"/>
       <c r="D57" s="20"/>
       <c r="E57" s="20"/>
       <c r="F57" s="20"/>
       <c r="G57" s="20"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K57" s="50"/>
       <c r="L57" s="27"/>
       <c r="M57" s="59">
         <v>0</v>
       </c>
       <c r="N57" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O57" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="P57" s="59">
@@ -6604,51 +6608,51 @@
       </c>
       <c r="R57" s="59">
         <v>0.34375</v>
       </c>
       <c r="S57" s="59">
         <v>0.375</v>
       </c>
       <c r="T57" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="U57" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="V57" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W57" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X57" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y57" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z57" s="132"/>
+      <c r="Z57" s="131"/>
     </row>
     <row r="58" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="84"/>
       <c r="C58" s="44"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L58" s="28"/>
       <c r="M58" s="64">
         <v>0</v>
       </c>
       <c r="N58" s="64">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="O58" s="64">
         <v>9.375E-2</v>
       </c>
       <c r="P58" s="64">
@@ -6659,51 +6663,51 @@
       </c>
       <c r="R58" s="64">
         <v>0.45833333333333331</v>
       </c>
       <c r="S58" s="64">
         <v>0.48958333333333331</v>
       </c>
       <c r="T58" s="64">
         <v>0.61458333333333337</v>
       </c>
       <c r="U58" s="64">
         <v>0.63541666666666663</v>
       </c>
       <c r="V58" s="64">
         <v>0.76041666666666663</v>
       </c>
       <c r="W58" s="64">
         <v>0.79166666666666663</v>
       </c>
       <c r="X58" s="59">
         <v>0.91666666666666663</v>
       </c>
       <c r="Y58" s="59">
         <v>0.94791666666666663</v>
       </c>
-      <c r="Z58" s="133"/>
+      <c r="Z58" s="132"/>
     </row>
     <row r="59" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="84"/>
       <c r="C59" s="56"/>
       <c r="D59" s="47"/>
       <c r="E59" s="47"/>
       <c r="F59" s="47"/>
       <c r="G59" s="47"/>
       <c r="H59" s="47"/>
       <c r="I59" s="47"/>
       <c r="J59" s="47"/>
       <c r="K59" s="48"/>
       <c r="L59" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M59" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N59" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O59" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P59" s="23" t="s">
@@ -6714,324 +6718,324 @@
       </c>
       <c r="R59" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S59" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T59" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U59" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V59" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W59" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X59" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y59" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z59" s="130"/>
+      <c r="Z59" s="129"/>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A60" s="84"/>
-      <c r="C60" s="131">
+      <c r="C60" s="130">
         <v>76</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="75"/>
       <c r="L60" s="104">
         <v>530</v>
       </c>
-      <c r="M60" s="157" t="s">
+      <c r="M60" s="198" t="s">
         <v>22</v>
       </c>
-      <c r="N60" s="157"/>
-[...11 lines deleted...]
-      <c r="Z60" s="132"/>
+      <c r="N60" s="198"/>
+      <c r="O60" s="198"/>
+      <c r="P60" s="198"/>
+      <c r="Q60" s="198"/>
+      <c r="R60" s="198"/>
+      <c r="S60" s="112"/>
+      <c r="T60" s="113"/>
+      <c r="U60" s="113"/>
+      <c r="V60" s="113"/>
+      <c r="W60" s="113"/>
+      <c r="X60" s="113"/>
+      <c r="Y60" s="113"/>
+      <c r="Z60" s="131"/>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A61" s="84"/>
       <c r="C61" s="54"/>
       <c r="D61" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="19"/>
       <c r="I61" s="19"/>
       <c r="J61" s="19"/>
       <c r="K61" s="76"/>
       <c r="L61" s="27"/>
-      <c r="M61" s="120">
+      <c r="M61" s="119">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="N61" s="121">
+      <c r="N61" s="120">
         <v>0.1875</v>
       </c>
-      <c r="O61" s="122">
+      <c r="O61" s="121">
         <v>0.41666666666666669</v>
       </c>
-      <c r="P61" s="121">
+      <c r="P61" s="120">
         <v>0.5</v>
       </c>
-      <c r="Q61" s="122">
+      <c r="Q61" s="121">
         <v>0.53125</v>
       </c>
-      <c r="R61" s="121">
+      <c r="R61" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S61" s="59"/>
       <c r="T61" s="59"/>
       <c r="U61" s="59"/>
       <c r="V61" s="59"/>
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
-      <c r="Z61" s="132"/>
+      <c r="Z61" s="131"/>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A62" s="84"/>
       <c r="C62" s="43"/>
       <c r="D62" s="20"/>
       <c r="E62" s="20"/>
       <c r="F62" s="20"/>
       <c r="G62" s="20"/>
       <c r="H62" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="50"/>
       <c r="L62" s="27"/>
       <c r="M62" s="59">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="N62" s="59">
         <v>0.23958333333333334</v>
       </c>
       <c r="O62" s="59">
         <v>0.46875</v>
       </c>
       <c r="P62" s="59">
         <v>0.55208333333333337</v>
       </c>
       <c r="Q62" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="R62" s="59">
         <v>0.66666666666666663</v>
       </c>
       <c r="S62" s="59"/>
       <c r="T62" s="59"/>
       <c r="U62" s="59"/>
       <c r="V62" s="59"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
-      <c r="Z62" s="132"/>
+      <c r="Z62" s="131"/>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A63" s="84"/>
       <c r="C63" s="43"/>
       <c r="D63" s="20"/>
       <c r="E63" s="20"/>
       <c r="F63" s="20"/>
       <c r="G63" s="20"/>
       <c r="H63" s="20"/>
       <c r="I63" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J63" s="20"/>
       <c r="K63" s="50"/>
       <c r="L63" s="27"/>
       <c r="M63" s="59">
         <v>0.125</v>
       </c>
       <c r="N63" s="59">
         <v>0.20833333333333334</v>
       </c>
       <c r="O63" s="59">
         <v>0.23958333333333334</v>
       </c>
       <c r="P63" s="59">
         <v>0.35416666666666669</v>
       </c>
       <c r="Q63" s="59">
         <v>0.57291666666666663</v>
       </c>
       <c r="R63" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="S63" s="59"/>
       <c r="T63" s="59"/>
       <c r="U63" s="59"/>
       <c r="V63" s="59"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
-      <c r="Z63" s="132"/>
+      <c r="Z63" s="131"/>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A64" s="84"/>
       <c r="C64" s="43"/>
       <c r="D64" s="20"/>
       <c r="E64" s="20"/>
       <c r="F64" s="20"/>
       <c r="G64" s="20"/>
       <c r="H64" s="20"/>
       <c r="I64" s="20"/>
       <c r="J64" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K64" s="50"/>
       <c r="L64" s="27"/>
       <c r="M64" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="N64" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O64" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="P64" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="Q64" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="R64" s="59">
         <v>0.67708333333333337</v>
       </c>
       <c r="S64" s="59"/>
       <c r="T64" s="59"/>
       <c r="U64" s="59"/>
       <c r="V64" s="59"/>
       <c r="W64" s="3"/>
       <c r="X64" s="3"/>
       <c r="Y64" s="3"/>
-      <c r="Z64" s="132"/>
+      <c r="Z64" s="131"/>
     </row>
     <row r="65" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="85"/>
       <c r="B65" s="86"/>
       <c r="C65" s="44"/>
       <c r="D65" s="21"/>
       <c r="E65" s="21"/>
       <c r="F65" s="21"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L65" s="28"/>
       <c r="M65" s="64">
         <v>9.375E-2</v>
       </c>
       <c r="N65" s="64">
         <v>0.26041666666666669</v>
       </c>
       <c r="O65" s="64">
         <v>0.29166666666666669</v>
       </c>
       <c r="P65" s="64">
         <v>0.34375</v>
       </c>
       <c r="Q65" s="64">
         <v>0.63541666666666663</v>
       </c>
       <c r="R65" s="64">
         <v>0.75</v>
       </c>
       <c r="S65" s="64"/>
       <c r="T65" s="64"/>
       <c r="U65" s="64"/>
       <c r="V65" s="64"/>
       <c r="W65" s="10"/>
       <c r="X65" s="10"/>
       <c r="Y65" s="10"/>
-      <c r="Z65" s="133"/>
+      <c r="Z65" s="132"/>
     </row>
     <row r="66" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="134"/>
-[...24 lines deleted...]
-      <c r="Z66" s="133"/>
+      <c r="A66" s="133"/>
+      <c r="B66" s="134"/>
+      <c r="C66" s="135"/>
+      <c r="D66" s="135"/>
+      <c r="E66" s="135"/>
+      <c r="F66" s="135"/>
+      <c r="G66" s="135"/>
+      <c r="H66" s="135"/>
+      <c r="I66" s="135"/>
+      <c r="J66" s="135"/>
+      <c r="K66" s="135"/>
+      <c r="L66" s="136"/>
+      <c r="M66" s="137"/>
+      <c r="N66" s="137"/>
+      <c r="O66" s="137"/>
+      <c r="P66" s="137"/>
+      <c r="Q66" s="137"/>
+      <c r="R66" s="137"/>
+      <c r="S66" s="137"/>
+      <c r="T66" s="138"/>
+      <c r="U66" s="138"/>
+      <c r="V66" s="138"/>
+      <c r="W66" s="138"/>
+      <c r="X66" s="138"/>
+      <c r="Y66" s="138"/>
+      <c r="Z66" s="132"/>
     </row>
     <row r="67" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="72" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="73" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="73" t="s">
         <v>2</v>
       </c>
       <c r="F67" s="73" t="s">
         <v>3</v>
       </c>
       <c r="G67" s="73" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="73" t="s">
         <v>19</v>
@@ -7065,150 +7069,150 @@
       </c>
       <c r="R67" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S67" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T67" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U67" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V67" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W67" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X67" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y67" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z67" s="130"/>
+      <c r="Z67" s="129"/>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A68" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C68" s="131">
+      <c r="C68" s="130">
         <v>56</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
       <c r="F68" s="2"/>
       <c r="G68" s="2"/>
       <c r="H68" s="2"/>
       <c r="I68" s="2"/>
       <c r="J68" s="2"/>
       <c r="K68" s="75"/>
       <c r="L68" s="104">
         <v>533</v>
       </c>
-      <c r="M68" s="157" t="s">
+      <c r="M68" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N68" s="157"/>
-[...11 lines deleted...]
-      <c r="Z68" s="132"/>
+      <c r="N68" s="198"/>
+      <c r="O68" s="198"/>
+      <c r="P68" s="198"/>
+      <c r="Q68" s="198"/>
+      <c r="R68" s="198"/>
+      <c r="S68" s="112"/>
+      <c r="T68" s="113"/>
+      <c r="U68" s="113"/>
+      <c r="V68" s="113"/>
+      <c r="W68" s="113"/>
+      <c r="X68" s="113"/>
+      <c r="Y68" s="113"/>
+      <c r="Z68" s="131"/>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A69" s="22"/>
       <c r="C69" s="54"/>
       <c r="D69" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="19"/>
       <c r="I69" s="19"/>
       <c r="J69" s="19"/>
       <c r="K69" s="76"/>
       <c r="L69" s="27"/>
-      <c r="M69" s="120">
-[...2 lines deleted...]
-      <c r="N69" s="121">
+      <c r="M69" s="119">
+        <v>0</v>
+      </c>
+      <c r="N69" s="120">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="O69" s="122">
+      <c r="O69" s="121">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P69" s="121">
+      <c r="P69" s="120">
         <v>0.19791666666666666</v>
       </c>
-      <c r="Q69" s="122">
+      <c r="Q69" s="121">
         <v>0.21875</v>
       </c>
-      <c r="R69" s="121">
+      <c r="R69" s="120">
         <v>0.34375</v>
       </c>
-      <c r="S69" s="122">
+      <c r="S69" s="121">
         <v>0.375</v>
       </c>
-      <c r="T69" s="121">
+      <c r="T69" s="120">
         <v>0.51041666666666663</v>
       </c>
-      <c r="U69" s="122">
+      <c r="U69" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="V69" s="121">
+      <c r="V69" s="120">
         <v>0.73958333333333337</v>
       </c>
-      <c r="W69" s="122">
+      <c r="W69" s="121">
         <v>0.76041666666666663</v>
       </c>
-      <c r="X69" s="121">
+      <c r="X69" s="120">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Y69" s="122">
+      <c r="Y69" s="121">
         <v>0.91666666666666663</v>
       </c>
-      <c r="Z69" s="132"/>
+      <c r="Z69" s="131"/>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A70" s="84"/>
       <c r="C70" s="43"/>
       <c r="D70" s="20"/>
       <c r="E70" s="20"/>
       <c r="F70" s="20"/>
       <c r="G70" s="20"/>
       <c r="H70" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I70" s="20"/>
       <c r="J70" s="20"/>
       <c r="K70" s="50"/>
       <c r="L70" s="27"/>
       <c r="M70" s="59">
         <v>0</v>
       </c>
       <c r="N70" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O70" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="P70" s="59">
@@ -7219,51 +7223,51 @@
       </c>
       <c r="R70" s="59">
         <v>0.34375</v>
       </c>
       <c r="S70" s="59">
         <v>0.375</v>
       </c>
       <c r="T70" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="U70" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="V70" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W70" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X70" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y70" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z70" s="132"/>
+      <c r="Z70" s="131"/>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A71" s="84"/>
       <c r="C71" s="43"/>
       <c r="D71" s="20"/>
       <c r="E71" s="20"/>
       <c r="F71" s="20"/>
       <c r="G71" s="20"/>
       <c r="H71" s="20"/>
       <c r="I71" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J71" s="20"/>
       <c r="K71" s="50"/>
       <c r="L71" s="27"/>
       <c r="M71" s="59">
         <v>0</v>
       </c>
       <c r="N71" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="O71" s="59">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="P71" s="59">
@@ -7274,51 +7278,51 @@
       </c>
       <c r="R71" s="59">
         <v>0.34375</v>
       </c>
       <c r="S71" s="59">
         <v>0.375</v>
       </c>
       <c r="T71" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="U71" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="V71" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="W71" s="59">
         <v>0.76041666666666663</v>
       </c>
       <c r="X71" s="59">
         <v>0.88541666666666663</v>
       </c>
       <c r="Y71" s="59">
         <v>0.91666666666666663</v>
       </c>
-      <c r="Z71" s="132"/>
+      <c r="Z71" s="131"/>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A72" s="84"/>
       <c r="C72" s="43"/>
       <c r="D72" s="20"/>
       <c r="E72" s="20"/>
       <c r="F72" s="20"/>
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
       <c r="J72" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K72" s="50"/>
       <c r="L72" s="27"/>
       <c r="M72" s="59">
         <v>0</v>
       </c>
       <c r="N72" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O72" s="59">
         <v>0.21875</v>
       </c>
       <c r="P72" s="59">
@@ -7329,51 +7333,51 @@
       </c>
       <c r="R72" s="59">
         <v>0.5</v>
       </c>
       <c r="S72" s="59">
         <v>0.53125</v>
       </c>
       <c r="T72" s="59">
         <v>0.65625</v>
       </c>
       <c r="U72" s="59">
         <v>0.67708333333333337</v>
       </c>
       <c r="V72" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="W72" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X72" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y72" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z72" s="132"/>
+      <c r="Z72" s="131"/>
     </row>
     <row r="73" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="84"/>
       <c r="C73" s="44"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="21"/>
       <c r="K73" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L73" s="28"/>
       <c r="M73" s="64">
         <v>0</v>
       </c>
       <c r="N73" s="64">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="O73" s="64">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="P73" s="64">
@@ -7384,51 +7388,51 @@
       </c>
       <c r="R73" s="64">
         <v>0.39583333333333331</v>
       </c>
       <c r="S73" s="64">
         <v>0.42708333333333331</v>
       </c>
       <c r="T73" s="64">
         <v>0.58333333333333337</v>
       </c>
       <c r="U73" s="64">
         <v>0.61458333333333337</v>
       </c>
       <c r="V73" s="64">
         <v>0.73958333333333337</v>
       </c>
       <c r="W73" s="64">
         <v>0.76041666666666663</v>
       </c>
       <c r="X73" s="59">
         <v>0.88541666666666663</v>
       </c>
       <c r="Y73" s="59">
         <v>0.91666666666666663</v>
       </c>
-      <c r="Z73" s="133"/>
+      <c r="Z73" s="132"/>
     </row>
     <row r="74" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="84"/>
       <c r="C74" s="56"/>
       <c r="D74" s="47"/>
       <c r="E74" s="47"/>
       <c r="F74" s="47"/>
       <c r="G74" s="47"/>
       <c r="H74" s="47"/>
       <c r="I74" s="47"/>
       <c r="J74" s="47"/>
       <c r="K74" s="48"/>
       <c r="L74" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M74" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N74" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O74" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P74" s="23" t="s">
@@ -7439,84 +7443,84 @@
       </c>
       <c r="R74" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S74" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T74" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U74" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V74" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W74" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X74" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y74" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z74" s="130"/>
+      <c r="Z74" s="129"/>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A75" s="84"/>
-      <c r="C75" s="131">
+      <c r="C75" s="130">
         <v>77</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
       <c r="I75" s="2"/>
       <c r="J75" s="2"/>
       <c r="K75" s="75"/>
       <c r="L75" s="104">
         <v>534</v>
       </c>
-      <c r="M75" s="157" t="s">
+      <c r="M75" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N75" s="157"/>
-[...11 lines deleted...]
-      <c r="Z75" s="132"/>
+      <c r="N75" s="198"/>
+      <c r="O75" s="198"/>
+      <c r="P75" s="198"/>
+      <c r="Q75" s="198"/>
+      <c r="R75" s="198"/>
+      <c r="S75" s="112"/>
+      <c r="T75" s="113"/>
+      <c r="U75" s="113"/>
+      <c r="V75" s="113"/>
+      <c r="W75" s="113"/>
+      <c r="X75" s="113"/>
+      <c r="Y75" s="113"/>
+      <c r="Z75" s="131"/>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A76" s="84"/>
       <c r="C76" s="54"/>
       <c r="D76" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="19"/>
       <c r="I76" s="19"/>
       <c r="J76" s="19"/>
       <c r="K76" s="76"/>
       <c r="L76" s="27"/>
       <c r="M76" s="59">
         <v>0</v>
       </c>
       <c r="N76" s="59">
@@ -7533,51 +7537,51 @@
       </c>
       <c r="R76" s="59">
         <v>0.34375</v>
       </c>
       <c r="S76" s="59">
         <v>0.375</v>
       </c>
       <c r="T76" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="U76" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="V76" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="W76" s="59">
         <v>0.76041666666666663</v>
       </c>
       <c r="X76" s="59">
         <v>0.88541666666666663</v>
       </c>
       <c r="Y76" s="59">
         <v>0.91666666666666663</v>
       </c>
-      <c r="Z76" s="132"/>
+      <c r="Z76" s="131"/>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A77" s="84"/>
       <c r="C77" s="43"/>
       <c r="D77" s="20"/>
       <c r="E77" s="20"/>
       <c r="F77" s="20"/>
       <c r="G77" s="20"/>
       <c r="H77" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I77" s="20"/>
       <c r="J77" s="20"/>
       <c r="K77" s="50"/>
       <c r="L77" s="27"/>
       <c r="M77" s="59">
         <v>0</v>
       </c>
       <c r="N77" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O77" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="P77" s="59">
@@ -7588,51 +7592,51 @@
       </c>
       <c r="R77" s="59">
         <v>0.34375</v>
       </c>
       <c r="S77" s="59">
         <v>0.375</v>
       </c>
       <c r="T77" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="U77" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="V77" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="W77" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="X77" s="59">
         <v>0.86458333333333337</v>
       </c>
       <c r="Y77" s="59">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Z77" s="132"/>
+      <c r="Z77" s="131"/>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A78" s="84"/>
       <c r="C78" s="43"/>
       <c r="D78" s="20"/>
       <c r="E78" s="20"/>
       <c r="F78" s="20"/>
       <c r="G78" s="20"/>
       <c r="H78" s="20"/>
       <c r="I78" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J78" s="20"/>
       <c r="K78" s="50"/>
       <c r="L78" s="27"/>
       <c r="M78" s="59">
         <v>0</v>
       </c>
       <c r="N78" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="O78" s="59">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="P78" s="59">
@@ -7643,51 +7647,51 @@
       </c>
       <c r="R78" s="59">
         <v>0.34375</v>
       </c>
       <c r="S78" s="59">
         <v>0.375</v>
       </c>
       <c r="T78" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="U78" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="V78" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="W78" s="59">
         <v>0.76041666666666663</v>
       </c>
       <c r="X78" s="59">
         <v>0.88541666666666663</v>
       </c>
       <c r="Y78" s="59">
         <v>0.91666666666666663</v>
       </c>
-      <c r="Z78" s="132"/>
+      <c r="Z78" s="131"/>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A79" s="84"/>
       <c r="C79" s="43"/>
       <c r="D79" s="20"/>
       <c r="E79" s="20"/>
       <c r="F79" s="20"/>
       <c r="G79" s="20"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K79" s="50"/>
       <c r="L79" s="27"/>
       <c r="M79" s="59">
         <v>0</v>
       </c>
       <c r="N79" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O79" s="59">
         <v>0.21875</v>
       </c>
       <c r="P79" s="59">
@@ -7698,51 +7702,51 @@
       </c>
       <c r="R79" s="59">
         <v>0.5</v>
       </c>
       <c r="S79" s="59">
         <v>0.53125</v>
       </c>
       <c r="T79" s="59">
         <v>0.65625</v>
       </c>
       <c r="U79" s="59">
         <v>0.67708333333333337</v>
       </c>
       <c r="V79" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="W79" s="59">
         <v>0.83333333333333337</v>
       </c>
       <c r="X79" s="59">
         <v>0.95833333333333337</v>
       </c>
       <c r="Y79" s="59">
         <v>0.98958333333333337</v>
       </c>
-      <c r="Z79" s="132"/>
+      <c r="Z79" s="131"/>
     </row>
     <row r="80" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="84"/>
       <c r="C80" s="44"/>
       <c r="D80" s="21"/>
       <c r="E80" s="21"/>
       <c r="F80" s="21"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="21"/>
       <c r="K80" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L80" s="28"/>
       <c r="M80" s="64">
         <v>0</v>
       </c>
       <c r="N80" s="64">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="O80" s="64">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="P80" s="64">
@@ -7753,51 +7757,51 @@
       </c>
       <c r="R80" s="64">
         <v>0.39583333333333331</v>
       </c>
       <c r="S80" s="64">
         <v>0.42708333333333331</v>
       </c>
       <c r="T80" s="64">
         <v>0.58333333333333337</v>
       </c>
       <c r="U80" s="64">
         <v>0.61458333333333337</v>
       </c>
       <c r="V80" s="64">
         <v>0.73958333333333337</v>
       </c>
       <c r="W80" s="64">
         <v>0.76041666666666663</v>
       </c>
       <c r="X80" s="59">
         <v>0.88541666666666663</v>
       </c>
       <c r="Y80" s="59">
         <v>0.91666666666666663</v>
       </c>
-      <c r="Z80" s="133"/>
+      <c r="Z80" s="132"/>
     </row>
     <row r="81" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="84"/>
       <c r="C81" s="56"/>
       <c r="D81" s="47"/>
       <c r="E81" s="47"/>
       <c r="F81" s="47"/>
       <c r="G81" s="47"/>
       <c r="H81" s="47"/>
       <c r="I81" s="47"/>
       <c r="J81" s="47"/>
       <c r="K81" s="48"/>
       <c r="L81" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M81" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N81" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O81" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P81" s="23" t="s">
@@ -7808,324 +7812,324 @@
       </c>
       <c r="R81" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S81" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T81" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U81" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V81" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W81" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X81" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y81" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z81" s="130"/>
+      <c r="Z81" s="129"/>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A82" s="84"/>
-      <c r="C82" s="131">
+      <c r="C82" s="130">
         <v>74</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
       <c r="J82" s="2"/>
       <c r="K82" s="75"/>
       <c r="L82" s="104">
         <v>537</v>
       </c>
-      <c r="M82" s="157" t="s">
+      <c r="M82" s="198" t="s">
         <v>22</v>
       </c>
-      <c r="N82" s="157"/>
-[...11 lines deleted...]
-      <c r="Z82" s="132"/>
+      <c r="N82" s="198"/>
+      <c r="O82" s="198"/>
+      <c r="P82" s="198"/>
+      <c r="Q82" s="198"/>
+      <c r="R82" s="198"/>
+      <c r="S82" s="112"/>
+      <c r="T82" s="113"/>
+      <c r="U82" s="113"/>
+      <c r="V82" s="113"/>
+      <c r="W82" s="113"/>
+      <c r="X82" s="113"/>
+      <c r="Y82" s="113"/>
+      <c r="Z82" s="131"/>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A83" s="84"/>
       <c r="C83" s="54"/>
       <c r="D83" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="19"/>
       <c r="I83" s="19"/>
       <c r="J83" s="19"/>
       <c r="K83" s="76"/>
       <c r="L83" s="27"/>
       <c r="M83" s="59">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="N83" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O83" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="P83" s="59">
         <v>0.51041666666666663</v>
       </c>
       <c r="Q83" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="R83" s="59">
         <v>0.66666666666666663</v>
       </c>
       <c r="S83" s="59"/>
       <c r="T83" s="59"/>
       <c r="U83" s="59"/>
       <c r="V83" s="59"/>
       <c r="W83" s="3"/>
       <c r="X83" s="3"/>
       <c r="Y83" s="3"/>
-      <c r="Z83" s="132"/>
+      <c r="Z83" s="131"/>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A84" s="84"/>
       <c r="C84" s="43"/>
       <c r="D84" s="20"/>
       <c r="E84" s="20"/>
       <c r="F84" s="20"/>
       <c r="G84" s="20"/>
       <c r="H84" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I84" s="20"/>
       <c r="J84" s="20"/>
       <c r="K84" s="50"/>
       <c r="L84" s="27"/>
       <c r="M84" s="59">
         <v>6.25E-2</v>
       </c>
       <c r="N84" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O84" s="59">
         <v>0.21875</v>
       </c>
       <c r="P84" s="59">
         <v>0.30208333333333331</v>
       </c>
       <c r="Q84" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="R84" s="59">
         <v>0.65625</v>
       </c>
       <c r="S84" s="59"/>
       <c r="T84" s="59"/>
       <c r="U84" s="59"/>
       <c r="V84" s="59"/>
       <c r="W84" s="3"/>
       <c r="X84" s="3"/>
       <c r="Y84" s="3"/>
-      <c r="Z84" s="132"/>
+      <c r="Z84" s="131"/>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A85" s="84"/>
       <c r="C85" s="43"/>
       <c r="D85" s="20"/>
       <c r="E85" s="20"/>
       <c r="F85" s="20"/>
       <c r="G85" s="20"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J85" s="20"/>
       <c r="K85" s="50"/>
       <c r="L85" s="27"/>
       <c r="M85" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="N85" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O85" s="59">
         <v>0.21875</v>
       </c>
       <c r="P85" s="59">
         <v>0.30208333333333331</v>
       </c>
       <c r="Q85" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="R85" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="S85" s="59"/>
       <c r="T85" s="59"/>
       <c r="U85" s="59"/>
       <c r="V85" s="59"/>
       <c r="W85" s="3"/>
       <c r="X85" s="3"/>
       <c r="Y85" s="3"/>
-      <c r="Z85" s="132"/>
+      <c r="Z85" s="131"/>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A86" s="84"/>
       <c r="C86" s="43"/>
       <c r="D86" s="20"/>
       <c r="E86" s="20"/>
       <c r="F86" s="20"/>
       <c r="G86" s="20"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
       <c r="J86" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K86" s="50"/>
       <c r="L86" s="27"/>
       <c r="M86" s="59">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="N86" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O86" s="59">
         <v>0.41666666666666669</v>
       </c>
       <c r="P86" s="59">
         <v>0.5</v>
       </c>
       <c r="Q86" s="59">
         <v>0.53125</v>
       </c>
       <c r="R86" s="59">
         <v>0.65625</v>
       </c>
       <c r="S86" s="59"/>
       <c r="T86" s="59"/>
       <c r="U86" s="59"/>
       <c r="V86" s="59"/>
       <c r="W86" s="3"/>
       <c r="X86" s="3"/>
       <c r="Y86" s="3"/>
-      <c r="Z86" s="132"/>
+      <c r="Z86" s="131"/>
     </row>
     <row r="87" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="85"/>
       <c r="B87" s="86"/>
       <c r="C87" s="44"/>
       <c r="D87" s="21"/>
       <c r="E87" s="21"/>
       <c r="F87" s="21"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L87" s="28"/>
       <c r="M87" s="64">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="N87" s="64">
         <v>0.23958333333333334</v>
       </c>
       <c r="O87" s="64">
         <v>0.26041666666666669</v>
       </c>
       <c r="P87" s="64">
         <v>0.3125</v>
       </c>
       <c r="Q87" s="64">
         <v>0.61458333333333337</v>
       </c>
       <c r="R87" s="64">
         <v>0.72916666666666663</v>
       </c>
       <c r="S87" s="64"/>
       <c r="T87" s="64"/>
       <c r="U87" s="64"/>
       <c r="V87" s="64"/>
       <c r="W87" s="10"/>
       <c r="X87" s="10"/>
       <c r="Y87" s="10"/>
-      <c r="Z87" s="133"/>
+      <c r="Z87" s="132"/>
     </row>
     <row r="88" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="134"/>
-[...24 lines deleted...]
-      <c r="Z88" s="133"/>
+      <c r="A88" s="133"/>
+      <c r="B88" s="134"/>
+      <c r="C88" s="135"/>
+      <c r="D88" s="135"/>
+      <c r="E88" s="135"/>
+      <c r="F88" s="135"/>
+      <c r="G88" s="135"/>
+      <c r="H88" s="135"/>
+      <c r="I88" s="135"/>
+      <c r="J88" s="135"/>
+      <c r="K88" s="135"/>
+      <c r="L88" s="136"/>
+      <c r="M88" s="137"/>
+      <c r="N88" s="137"/>
+      <c r="O88" s="137"/>
+      <c r="P88" s="137"/>
+      <c r="Q88" s="137"/>
+      <c r="R88" s="137"/>
+      <c r="S88" s="137"/>
+      <c r="T88" s="138"/>
+      <c r="U88" s="138"/>
+      <c r="V88" s="138"/>
+      <c r="W88" s="138"/>
+      <c r="X88" s="138"/>
+      <c r="Y88" s="138"/>
+      <c r="Z88" s="132"/>
     </row>
     <row r="89" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A89" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B89" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="72" t="s">
         <v>0</v>
       </c>
       <c r="D89" s="73" t="s">
         <v>1</v>
       </c>
       <c r="E89" s="73" t="s">
         <v>2</v>
       </c>
       <c r="F89" s="73" t="s">
         <v>3</v>
       </c>
       <c r="G89" s="73" t="s">
         <v>18</v>
       </c>
       <c r="H89" s="73" t="s">
         <v>19</v>
@@ -8159,89 +8163,89 @@
       </c>
       <c r="R89" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S89" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T89" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U89" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V89" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W89" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X89" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y89" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z89" s="130"/>
+      <c r="Z89" s="129"/>
     </row>
     <row r="90" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A90" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="C90" s="131">
+      <c r="C90" s="130">
         <v>58</v>
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
       <c r="J90" s="2"/>
       <c r="K90" s="75"/>
       <c r="L90" s="104">
         <v>565</v>
       </c>
-      <c r="M90" s="157" t="s">
+      <c r="M90" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N90" s="157"/>
-[...11 lines deleted...]
-      <c r="Z90" s="132"/>
+      <c r="N90" s="198"/>
+      <c r="O90" s="198"/>
+      <c r="P90" s="198"/>
+      <c r="Q90" s="198"/>
+      <c r="R90" s="198"/>
+      <c r="S90" s="112"/>
+      <c r="T90" s="113"/>
+      <c r="U90" s="113"/>
+      <c r="V90" s="113"/>
+      <c r="W90" s="113"/>
+      <c r="X90" s="113"/>
+      <c r="Y90" s="113"/>
+      <c r="Z90" s="131"/>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A91" s="22"/>
       <c r="C91" s="54"/>
       <c r="D91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="19"/>
       <c r="I91" s="19"/>
       <c r="J91" s="19"/>
       <c r="K91" s="76"/>
       <c r="L91" s="27"/>
       <c r="M91" s="59">
         <v>0</v>
       </c>
       <c r="N91" s="59">
@@ -8258,51 +8262,51 @@
       </c>
       <c r="R91" s="59">
         <v>0.41666666666666669</v>
       </c>
       <c r="S91" s="59">
         <v>0.44791666666666669</v>
       </c>
       <c r="T91" s="59">
         <v>0.57291666666666663</v>
       </c>
       <c r="U91" s="59">
         <v>0.59375</v>
       </c>
       <c r="V91" s="59">
         <v>0.79166666666666663</v>
       </c>
       <c r="W91" s="59">
         <v>0.82291666666666663</v>
       </c>
       <c r="X91" s="59">
         <v>0.94791666666666663</v>
       </c>
       <c r="Y91" s="59">
         <v>0.96875</v>
       </c>
-      <c r="Z91" s="132"/>
+      <c r="Z91" s="131"/>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A92" s="84"/>
       <c r="C92" s="43"/>
       <c r="D92" s="20"/>
       <c r="E92" s="20"/>
       <c r="F92" s="20"/>
       <c r="G92" s="20"/>
       <c r="H92" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I92" s="20"/>
       <c r="J92" s="20"/>
       <c r="K92" s="50"/>
       <c r="L92" s="27"/>
       <c r="M92" s="59">
         <v>0</v>
       </c>
       <c r="N92" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O92" s="59">
         <v>0.125</v>
       </c>
       <c r="P92" s="59">
@@ -8313,51 +8317,51 @@
       </c>
       <c r="R92" s="59">
         <v>0.4375</v>
       </c>
       <c r="S92" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T92" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U92" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V92" s="59">
         <v>0.78125</v>
       </c>
       <c r="W92" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X92" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y92" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z92" s="132"/>
+      <c r="Z92" s="131"/>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A93" s="84"/>
       <c r="C93" s="43"/>
       <c r="D93" s="20"/>
       <c r="E93" s="20"/>
       <c r="F93" s="20"/>
       <c r="G93" s="20"/>
       <c r="H93" s="20"/>
       <c r="I93" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J93" s="20"/>
       <c r="K93" s="50"/>
       <c r="L93" s="27"/>
       <c r="M93" s="59">
         <v>0</v>
       </c>
       <c r="N93" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O93" s="59">
         <v>0.125</v>
       </c>
       <c r="P93" s="59">
@@ -8368,51 +8372,51 @@
       </c>
       <c r="R93" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S93" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T93" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U93" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V93" s="59">
         <v>0.79166666666666663</v>
       </c>
       <c r="W93" s="59">
         <v>0.82291666666666663</v>
       </c>
       <c r="X93" s="59">
         <v>0.94791666666666663</v>
       </c>
       <c r="Y93" s="59">
         <v>0.96875</v>
       </c>
-      <c r="Z93" s="132"/>
+      <c r="Z93" s="131"/>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A94" s="84"/>
       <c r="C94" s="43"/>
       <c r="D94" s="20"/>
       <c r="E94" s="20"/>
       <c r="F94" s="20"/>
       <c r="G94" s="20"/>
       <c r="H94" s="20"/>
       <c r="I94" s="20"/>
       <c r="J94" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K94" s="50"/>
       <c r="L94" s="27"/>
       <c r="M94" s="59">
         <v>0</v>
       </c>
       <c r="N94" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O94" s="59">
         <v>0.125</v>
       </c>
       <c r="P94" s="59">
@@ -8423,51 +8427,51 @@
       </c>
       <c r="R94" s="59">
         <v>0.46875</v>
       </c>
       <c r="S94" s="59">
         <v>0.5</v>
       </c>
       <c r="T94" s="59">
         <v>0.625</v>
       </c>
       <c r="U94" s="59">
         <v>0.65625</v>
       </c>
       <c r="V94" s="59">
         <v>0.78125</v>
       </c>
       <c r="W94" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X94" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y94" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z94" s="132"/>
+      <c r="Z94" s="131"/>
     </row>
     <row r="95" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="84"/>
       <c r="C95" s="44"/>
       <c r="D95" s="21"/>
       <c r="E95" s="21"/>
       <c r="F95" s="21"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L95" s="28"/>
       <c r="M95" s="64">
         <v>0</v>
       </c>
       <c r="N95" s="64">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="O95" s="64">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="P95" s="64">
@@ -8478,51 +8482,51 @@
       </c>
       <c r="R95" s="64">
         <v>0.41666666666666669</v>
       </c>
       <c r="S95" s="64">
         <v>0.44791666666666669</v>
       </c>
       <c r="T95" s="64">
         <v>0.60416666666666663</v>
       </c>
       <c r="U95" s="64">
         <v>0.625</v>
       </c>
       <c r="V95" s="64">
         <v>0.75</v>
       </c>
       <c r="W95" s="64">
         <v>0.78125</v>
       </c>
       <c r="X95" s="59">
         <v>0.90625</v>
       </c>
       <c r="Y95" s="59">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Z95" s="133"/>
+      <c r="Z95" s="132"/>
     </row>
     <row r="96" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="84"/>
       <c r="C96" s="56"/>
       <c r="D96" s="47"/>
       <c r="E96" s="47"/>
       <c r="F96" s="47"/>
       <c r="G96" s="47"/>
       <c r="H96" s="47"/>
       <c r="I96" s="47"/>
       <c r="J96" s="47"/>
       <c r="K96" s="48"/>
       <c r="L96" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M96" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N96" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O96" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P96" s="23" t="s">
@@ -8533,84 +8537,84 @@
       </c>
       <c r="R96" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S96" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T96" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U96" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V96" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W96" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X96" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y96" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z96" s="130"/>
+      <c r="Z96" s="129"/>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A97" s="84"/>
-      <c r="C97" s="131">
+      <c r="C97" s="130">
         <v>61</v>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2"/>
       <c r="F97" s="2"/>
       <c r="G97" s="2"/>
       <c r="H97" s="2"/>
       <c r="I97" s="2"/>
       <c r="J97" s="2"/>
       <c r="K97" s="75"/>
       <c r="L97" s="104">
         <v>566</v>
       </c>
-      <c r="M97" s="157" t="s">
+      <c r="M97" s="198" t="s">
         <v>21</v>
       </c>
-      <c r="N97" s="157"/>
-[...11 lines deleted...]
-      <c r="Z97" s="132"/>
+      <c r="N97" s="198"/>
+      <c r="O97" s="198"/>
+      <c r="P97" s="198"/>
+      <c r="Q97" s="198"/>
+      <c r="R97" s="198"/>
+      <c r="S97" s="112"/>
+      <c r="T97" s="113"/>
+      <c r="U97" s="113"/>
+      <c r="V97" s="113"/>
+      <c r="W97" s="113"/>
+      <c r="X97" s="113"/>
+      <c r="Y97" s="113"/>
+      <c r="Z97" s="131"/>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A98" s="84"/>
       <c r="C98" s="54"/>
       <c r="D98" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="19"/>
       <c r="I98" s="19"/>
       <c r="J98" s="19"/>
       <c r="K98" s="76"/>
       <c r="L98" s="27"/>
       <c r="M98" s="59">
         <v>0</v>
       </c>
       <c r="N98" s="59">
@@ -8627,51 +8631,51 @@
       </c>
       <c r="R98" s="59">
         <v>0.41666666666666669</v>
       </c>
       <c r="S98" s="59">
         <v>0.44791666666666669</v>
       </c>
       <c r="T98" s="59">
         <v>0.57291666666666663</v>
       </c>
       <c r="U98" s="59">
         <v>0.59375</v>
       </c>
       <c r="V98" s="59">
         <v>0.79166666666666663</v>
       </c>
       <c r="W98" s="59">
         <v>0.82291666666666663</v>
       </c>
       <c r="X98" s="59">
         <v>0.94791666666666663</v>
       </c>
       <c r="Y98" s="59">
         <v>0.96875</v>
       </c>
-      <c r="Z98" s="132"/>
+      <c r="Z98" s="131"/>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A99" s="84"/>
       <c r="C99" s="43"/>
       <c r="D99" s="20"/>
       <c r="E99" s="20"/>
       <c r="F99" s="20"/>
       <c r="G99" s="20"/>
       <c r="H99" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I99" s="20"/>
       <c r="J99" s="20"/>
       <c r="K99" s="50"/>
       <c r="L99" s="27"/>
       <c r="M99" s="59">
         <v>0</v>
       </c>
       <c r="N99" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O99" s="59">
         <v>0.125</v>
       </c>
       <c r="P99" s="59">
@@ -8682,51 +8686,51 @@
       </c>
       <c r="R99" s="59">
         <v>0.4375</v>
       </c>
       <c r="S99" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T99" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U99" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V99" s="59">
         <v>0.78125</v>
       </c>
       <c r="W99" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X99" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y99" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z99" s="132"/>
+      <c r="Z99" s="131"/>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A100" s="84"/>
       <c r="C100" s="43"/>
       <c r="D100" s="20"/>
       <c r="E100" s="20"/>
       <c r="F100" s="20"/>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J100" s="20"/>
       <c r="K100" s="50"/>
       <c r="L100" s="27"/>
       <c r="M100" s="59">
         <v>0</v>
       </c>
       <c r="N100" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O100" s="59">
         <v>0.125</v>
       </c>
       <c r="P100" s="59">
@@ -8737,51 +8741,51 @@
       </c>
       <c r="R100" s="59">
         <v>0.42708333333333331</v>
       </c>
       <c r="S100" s="59">
         <v>0.45833333333333331</v>
       </c>
       <c r="T100" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="U100" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="V100" s="59">
         <v>0.79166666666666663</v>
       </c>
       <c r="W100" s="59">
         <v>0.82291666666666663</v>
       </c>
       <c r="X100" s="59">
         <v>0.94791666666666663</v>
       </c>
       <c r="Y100" s="59">
         <v>0.96875</v>
       </c>
-      <c r="Z100" s="132"/>
+      <c r="Z100" s="131"/>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A101" s="84"/>
       <c r="C101" s="43"/>
       <c r="D101" s="20"/>
       <c r="E101" s="20"/>
       <c r="F101" s="20"/>
       <c r="G101" s="20"/>
       <c r="H101" s="20"/>
       <c r="I101" s="20"/>
       <c r="J101" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K101" s="50"/>
       <c r="L101" s="27"/>
       <c r="M101" s="59">
         <v>0</v>
       </c>
       <c r="N101" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O101" s="59">
         <v>0.125</v>
       </c>
       <c r="P101" s="59">
@@ -8792,51 +8796,51 @@
       </c>
       <c r="R101" s="59">
         <v>0.46875</v>
       </c>
       <c r="S101" s="59">
         <v>0.5</v>
       </c>
       <c r="T101" s="59">
         <v>0.625</v>
       </c>
       <c r="U101" s="59">
         <v>0.65625</v>
       </c>
       <c r="V101" s="59">
         <v>0.78125</v>
       </c>
       <c r="W101" s="59">
         <v>0.80208333333333337</v>
       </c>
       <c r="X101" s="59">
         <v>0.92708333333333337</v>
       </c>
       <c r="Y101" s="59">
         <v>0.95833333333333337</v>
       </c>
-      <c r="Z101" s="132"/>
+      <c r="Z101" s="131"/>
     </row>
     <row r="102" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A102" s="84"/>
       <c r="C102" s="44"/>
       <c r="D102" s="21"/>
       <c r="E102" s="21"/>
       <c r="F102" s="21"/>
       <c r="G102" s="21"/>
       <c r="H102" s="21"/>
       <c r="I102" s="21"/>
       <c r="J102" s="21"/>
       <c r="K102" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L102" s="28"/>
       <c r="M102" s="64">
         <v>0</v>
       </c>
       <c r="N102" s="64">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="O102" s="64">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="P102" s="64">
@@ -8847,51 +8851,51 @@
       </c>
       <c r="R102" s="64">
         <v>0.41666666666666669</v>
       </c>
       <c r="S102" s="64">
         <v>0.44791666666666669</v>
       </c>
       <c r="T102" s="64">
         <v>0.60416666666666663</v>
       </c>
       <c r="U102" s="64">
         <v>0.625</v>
       </c>
       <c r="V102" s="64">
         <v>0.75</v>
       </c>
       <c r="W102" s="64">
         <v>0.78125</v>
       </c>
       <c r="X102" s="59">
         <v>0.90625</v>
       </c>
       <c r="Y102" s="59">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Z102" s="133"/>
+      <c r="Z102" s="132"/>
     </row>
     <row r="103" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A103" s="84"/>
       <c r="C103" s="56"/>
       <c r="D103" s="47"/>
       <c r="E103" s="47"/>
       <c r="F103" s="47"/>
       <c r="G103" s="47"/>
       <c r="H103" s="47"/>
       <c r="I103" s="47"/>
       <c r="J103" s="47"/>
       <c r="K103" s="48"/>
       <c r="L103" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M103" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N103" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O103" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P103" s="23" t="s">
@@ -8902,357 +8906,355 @@
       </c>
       <c r="R103" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S103" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T103" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U103" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V103" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W103" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X103" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y103" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Z103" s="130"/>
+      <c r="Z103" s="129"/>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A104" s="84"/>
-      <c r="C104" s="131">
+      <c r="C104" s="130">
         <v>75</v>
       </c>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
       <c r="J104" s="2"/>
       <c r="K104" s="75"/>
       <c r="L104" s="104">
         <v>569</v>
       </c>
-      <c r="M104" s="157" t="s">
+      <c r="M104" s="198" t="s">
         <v>22</v>
       </c>
-      <c r="N104" s="157"/>
-[...11 lines deleted...]
-      <c r="Z104" s="132"/>
+      <c r="N104" s="198"/>
+      <c r="O104" s="198"/>
+      <c r="P104" s="198"/>
+      <c r="Q104" s="198"/>
+      <c r="R104" s="198"/>
+      <c r="S104" s="112"/>
+      <c r="T104" s="113"/>
+      <c r="U104" s="113"/>
+      <c r="V104" s="113"/>
+      <c r="W104" s="113"/>
+      <c r="X104" s="113"/>
+      <c r="Y104" s="113"/>
+      <c r="Z104" s="131"/>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A105" s="84"/>
       <c r="C105" s="54"/>
       <c r="D105" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="19"/>
       <c r="I105" s="19"/>
       <c r="J105" s="19"/>
       <c r="K105" s="76"/>
       <c r="L105" s="27"/>
       <c r="M105" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="N105" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O105" s="59">
         <v>0.125</v>
       </c>
       <c r="P105" s="59">
         <v>0.25</v>
       </c>
       <c r="Q105" s="59">
         <v>0.5</v>
       </c>
       <c r="R105" s="59">
         <v>0.625</v>
       </c>
       <c r="S105" s="59"/>
       <c r="T105" s="59"/>
       <c r="U105" s="59"/>
       <c r="V105" s="59"/>
       <c r="W105" s="3"/>
       <c r="X105" s="3"/>
       <c r="Y105" s="3"/>
-      <c r="Z105" s="132"/>
+      <c r="Z105" s="131"/>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A106" s="84"/>
       <c r="C106" s="43"/>
       <c r="D106" s="20"/>
       <c r="E106" s="20"/>
       <c r="F106" s="20"/>
       <c r="G106" s="20"/>
       <c r="H106" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I106" s="20"/>
       <c r="J106" s="20"/>
       <c r="K106" s="50"/>
       <c r="L106" s="27"/>
       <c r="M106" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="N106" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O106" s="59">
         <v>0.125</v>
       </c>
       <c r="P106" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="Q106" s="59">
         <v>0.65625</v>
       </c>
       <c r="R106" s="59">
         <v>0.77083333333333337</v>
       </c>
       <c r="S106" s="59"/>
       <c r="T106" s="59"/>
       <c r="U106" s="59"/>
       <c r="V106" s="59"/>
       <c r="W106" s="3"/>
       <c r="X106" s="3"/>
       <c r="Y106" s="3"/>
-      <c r="Z106" s="132"/>
+      <c r="Z106" s="131"/>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A107" s="84"/>
       <c r="C107" s="43"/>
       <c r="D107" s="20"/>
       <c r="E107" s="20"/>
       <c r="F107" s="20"/>
       <c r="G107" s="20"/>
       <c r="H107" s="20"/>
       <c r="I107" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J107" s="20"/>
       <c r="K107" s="50"/>
       <c r="L107" s="27"/>
       <c r="M107" s="59">
         <v>0.125</v>
       </c>
       <c r="N107" s="59">
         <v>0.25</v>
       </c>
       <c r="O107" s="59">
         <v>0.5</v>
       </c>
       <c r="P107" s="59">
         <v>0.625</v>
       </c>
       <c r="Q107" s="59">
         <v>0.65625</v>
       </c>
       <c r="R107" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="S107" s="59"/>
       <c r="T107" s="59"/>
       <c r="U107" s="59"/>
       <c r="V107" s="59"/>
       <c r="W107" s="3"/>
       <c r="X107" s="3"/>
       <c r="Y107" s="3"/>
-      <c r="Z107" s="132"/>
+      <c r="Z107" s="131"/>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A108" s="84"/>
       <c r="C108" s="43"/>
       <c r="D108" s="20"/>
       <c r="E108" s="20"/>
       <c r="F108" s="20"/>
       <c r="G108" s="20"/>
       <c r="H108" s="20"/>
       <c r="I108" s="20"/>
       <c r="J108" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K108" s="50"/>
       <c r="L108" s="27"/>
       <c r="M108" s="59">
         <v>0.15625</v>
       </c>
       <c r="N108" s="59">
         <v>0.28125</v>
       </c>
       <c r="O108" s="59">
         <v>0.5</v>
       </c>
       <c r="P108" s="59">
         <v>0.625</v>
       </c>
       <c r="Q108" s="59">
         <v>0.65625</v>
       </c>
       <c r="R108" s="59">
         <v>0.73958333333333337</v>
       </c>
       <c r="S108" s="59"/>
       <c r="T108" s="59"/>
       <c r="U108" s="59"/>
       <c r="V108" s="59"/>
       <c r="W108" s="3"/>
       <c r="X108" s="3"/>
       <c r="Y108" s="3"/>
-      <c r="Z108" s="132"/>
+      <c r="Z108" s="131"/>
     </row>
     <row r="109" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A109" s="85"/>
       <c r="B109" s="86"/>
       <c r="C109" s="44"/>
       <c r="D109" s="21"/>
       <c r="E109" s="21"/>
       <c r="F109" s="21"/>
       <c r="G109" s="21"/>
       <c r="H109" s="21"/>
       <c r="I109" s="21"/>
       <c r="J109" s="21"/>
       <c r="K109" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L109" s="28"/>
       <c r="M109" s="64">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="N109" s="64">
         <v>0.23958333333333334</v>
       </c>
       <c r="O109" s="64">
         <v>0.26041666666666669</v>
       </c>
       <c r="P109" s="64">
         <v>0.3125</v>
       </c>
       <c r="Q109" s="64">
         <v>0.61458333333333337</v>
       </c>
       <c r="R109" s="64">
         <v>0.72916666666666663</v>
       </c>
       <c r="S109" s="64"/>
       <c r="T109" s="64"/>
       <c r="U109" s="64"/>
       <c r="V109" s="64"/>
       <c r="W109" s="10"/>
       <c r="X109" s="10"/>
       <c r="Y109" s="10"/>
-      <c r="Z109" s="133"/>
+      <c r="Z109" s="132"/>
     </row>
     <row r="110" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A110" s="134"/>
-[...24 lines deleted...]
-      <c r="Z110" s="133"/>
+      <c r="A110" s="133"/>
+      <c r="B110" s="134"/>
+      <c r="C110" s="135"/>
+      <c r="D110" s="135"/>
+      <c r="E110" s="135"/>
+      <c r="F110" s="135"/>
+      <c r="G110" s="135"/>
+      <c r="H110" s="135"/>
+      <c r="I110" s="135"/>
+      <c r="J110" s="135"/>
+      <c r="K110" s="135"/>
+      <c r="L110" s="136"/>
+      <c r="M110" s="137"/>
+      <c r="N110" s="137"/>
+      <c r="O110" s="137"/>
+      <c r="P110" s="137"/>
+      <c r="Q110" s="137"/>
+      <c r="R110" s="137"/>
+      <c r="S110" s="137"/>
+      <c r="T110" s="138"/>
+      <c r="U110" s="138"/>
+      <c r="V110" s="138"/>
+      <c r="W110" s="138"/>
+      <c r="X110" s="138"/>
+      <c r="Y110" s="138"/>
+      <c r="Z110" s="132"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="M2:R2"/>
     <mergeCell ref="M24:R24"/>
     <mergeCell ref="M31:R31"/>
     <mergeCell ref="M38:R38"/>
     <mergeCell ref="M104:R104"/>
     <mergeCell ref="M46:R46"/>
     <mergeCell ref="M53:R53"/>
     <mergeCell ref="M60:R60"/>
     <mergeCell ref="M9:R9"/>
     <mergeCell ref="M16:R16"/>
     <mergeCell ref="M68:R68"/>
     <mergeCell ref="M75:R75"/>
     <mergeCell ref="M82:R82"/>
     <mergeCell ref="M90:R90"/>
     <mergeCell ref="M97:R97"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:T22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3" customWidth="1"/>
     <col min="4" max="5" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="2.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.5703125" customWidth="1"/>
     <col min="16" max="19" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="1.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="71" t="s">
         <v>11</v>
       </c>
@@ -9308,58 +9310,58 @@
         <v>7</v>
       </c>
       <c r="T1" s="107"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C2" s="3">
         <v>45</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="104">
         <v>517</v>
       </c>
-      <c r="M2" s="153" t="s">
+      <c r="M2" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="153"/>
-[...3 lines deleted...]
-      <c r="R2" s="153"/>
+      <c r="N2" s="194"/>
+      <c r="O2" s="194"/>
+      <c r="P2" s="194"/>
+      <c r="Q2" s="194"/>
+      <c r="R2" s="194"/>
       <c r="S2" s="105"/>
       <c r="T2" s="89"/>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
       <c r="M3" s="18">
         <v>0</v>
@@ -9502,54 +9504,54 @@
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
       <c r="M7" s="29">
         <v>0</v>
       </c>
       <c r="N7" s="29">
         <v>0.29166666666666669</v>
       </c>
       <c r="O7" s="29">
         <v>0.32291666666666669</v>
       </c>
       <c r="P7" s="29">
         <v>0.60416666666666663</v>
       </c>
       <c r="Q7" s="29">
         <v>0.625</v>
       </c>
-      <c r="R7" s="9">
+      <c r="R7" s="200">
         <v>0.91666666666666663</v>
       </c>
-      <c r="S7" s="110">
+      <c r="S7" s="201">
         <v>0.94791666666666663</v>
       </c>
       <c r="T7" s="90"/>
     </row>
     <row r="8" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="23" t="s">
@@ -9563,58 +9565,58 @@
       </c>
       <c r="R8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="108" t="s">
         <v>7</v>
       </c>
       <c r="T8" s="107"/>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="7">
         <v>54</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="104">
         <v>518</v>
       </c>
-      <c r="M9" s="153" t="s">
+      <c r="M9" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="153"/>
-[...3 lines deleted...]
-      <c r="R9" s="153"/>
+      <c r="N9" s="194"/>
+      <c r="O9" s="194"/>
+      <c r="P9" s="194"/>
+      <c r="Q9" s="194"/>
+      <c r="R9" s="194"/>
       <c r="S9" s="109"/>
       <c r="T9" s="89"/>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
       <c r="M10" s="18">
         <v>0</v>
@@ -9757,54 +9759,54 @@
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="29">
         <v>0</v>
       </c>
       <c r="N14" s="29">
         <v>0.29166666666666669</v>
       </c>
       <c r="O14" s="29">
         <v>0.32291666666666669</v>
       </c>
       <c r="P14" s="29">
         <v>0.60416666666666663</v>
       </c>
       <c r="Q14" s="29">
         <v>0.625</v>
       </c>
-      <c r="R14" s="9">
+      <c r="R14" s="200">
         <v>0.91666666666666663</v>
       </c>
-      <c r="S14" s="110">
+      <c r="S14" s="201">
         <v>0.94791666666666663</v>
       </c>
       <c r="T14" s="90"/>
     </row>
     <row r="15" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="56"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="47"/>
       <c r="K15" s="48"/>
       <c r="L15" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="23" t="s">
@@ -9818,189 +9820,189 @@
       </c>
       <c r="R15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="108" t="s">
         <v>7</v>
       </c>
       <c r="T15" s="107"/>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="7">
         <v>68</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="104">
         <v>521</v>
       </c>
-      <c r="M16" s="153" t="s">
+      <c r="M16" s="194" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="153"/>
-[...3 lines deleted...]
-      <c r="R16" s="153"/>
+      <c r="N16" s="194"/>
+      <c r="O16" s="194"/>
+      <c r="P16" s="194"/>
+      <c r="Q16" s="194"/>
+      <c r="R16" s="194"/>
       <c r="S16" s="109"/>
       <c r="T16" s="89"/>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="18">
         <v>0.15625</v>
       </c>
       <c r="N17" s="18">
         <v>0.32291666666666669</v>
       </c>
       <c r="O17" s="18">
         <v>0.57291666666666663</v>
       </c>
       <c r="P17" s="18">
         <v>0.73958333333333337</v>
       </c>
       <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
-      <c r="S17" s="118"/>
+      <c r="S17" s="117"/>
       <c r="T17" s="89"/>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="50"/>
       <c r="L18" s="27"/>
       <c r="M18" s="18">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="N18" s="18">
         <v>0.28125</v>
       </c>
       <c r="O18" s="18">
         <v>0.54166666666666663</v>
       </c>
       <c r="P18" s="18">
         <v>0.66666666666666663</v>
       </c>
       <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
-      <c r="S18" s="118"/>
+      <c r="S18" s="117"/>
       <c r="T18" s="89"/>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="50"/>
       <c r="L19" s="27"/>
       <c r="M19" s="18">
         <v>0.125</v>
       </c>
       <c r="N19" s="18">
         <v>0.32291666666666669</v>
       </c>
       <c r="O19" s="18">
         <v>0.57291666666666663</v>
       </c>
       <c r="P19" s="18">
         <v>0.70833333333333337</v>
       </c>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
-      <c r="S19" s="118"/>
+      <c r="S19" s="117"/>
       <c r="T19" s="89"/>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="27"/>
       <c r="M20" s="18">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="N20" s="18">
         <v>0.20833333333333334</v>
       </c>
       <c r="O20" s="18">
         <v>0.54166666666666663</v>
       </c>
       <c r="P20" s="18">
         <v>0.70833333333333337</v>
       </c>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
-      <c r="S20" s="118"/>
+      <c r="S20" s="117"/>
       <c r="T20" s="89"/>
     </row>
     <row r="21" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="29">
         <v>5.2083333333333336E-2</v>
       </c>
       <c r="N21" s="29">
         <v>0.26041666666666669</v>
       </c>
       <c r="O21" s="29">
         <v>0.625</v>
@@ -10011,51 +10013,51 @@
       <c r="Q21" s="29"/>
       <c r="R21" s="29"/>
       <c r="S21" s="69"/>
       <c r="T21" s="90"/>
     </row>
     <row r="22" spans="1:20" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="B22" s="99"/>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="101"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
-      <c r="T22" s="117"/>
+      <c r="T22" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="M2:R2"/>
     <mergeCell ref="M9:R9"/>
     <mergeCell ref="M16:R16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4" bestFit="1" customWidth="1"/>
@@ -10148,65 +10150,65 @@
         <v>7</v>
       </c>
       <c r="Z1" s="107"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C2" s="7">
         <v>189</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="104">
         <v>573</v>
       </c>
-      <c r="M2" s="154" t="s">
+      <c r="M2" s="195" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="155"/>
-[...10 lines deleted...]
-      <c r="Y2" s="114"/>
+      <c r="N2" s="196"/>
+      <c r="O2" s="196"/>
+      <c r="P2" s="196"/>
+      <c r="Q2" s="196"/>
+      <c r="R2" s="197"/>
+      <c r="S2" s="112"/>
+      <c r="T2" s="113"/>
+      <c r="U2" s="113"/>
+      <c r="V2" s="113"/>
+      <c r="W2" s="113"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="113"/>
       <c r="Z2" s="89"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
       <c r="M3" s="59">
         <v>0</v>
       </c>
@@ -10517,65 +10519,65 @@
       </c>
       <c r="X8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Z8" s="107"/>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="7">
         <v>190</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="104">
         <v>574</v>
       </c>
-      <c r="M9" s="154" t="s">
+      <c r="M9" s="195" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="155"/>
-[...10 lines deleted...]
-      <c r="Y9" s="114"/>
+      <c r="N9" s="196"/>
+      <c r="O9" s="196"/>
+      <c r="P9" s="196"/>
+      <c r="Q9" s="196"/>
+      <c r="R9" s="197"/>
+      <c r="S9" s="112"/>
+      <c r="T9" s="113"/>
+      <c r="U9" s="113"/>
+      <c r="V9" s="113"/>
+      <c r="W9" s="113"/>
+      <c r="X9" s="113"/>
+      <c r="Y9" s="113"/>
       <c r="Z9" s="89"/>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
       <c r="M10" s="59">
         <v>0</v>
       </c>
@@ -10886,230 +10888,230 @@
       </c>
       <c r="X15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Z15" s="107"/>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="7">
         <v>191</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="104">
         <v>575</v>
       </c>
-      <c r="M16" s="154" t="s">
+      <c r="M16" s="195" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="155"/>
-[...10 lines deleted...]
-      <c r="Y16" s="114"/>
+      <c r="N16" s="196"/>
+      <c r="O16" s="196"/>
+      <c r="P16" s="196"/>
+      <c r="Q16" s="196"/>
+      <c r="R16" s="197"/>
+      <c r="S16" s="112"/>
+      <c r="T16" s="113"/>
+      <c r="U16" s="113"/>
+      <c r="V16" s="113"/>
+      <c r="W16" s="113"/>
+      <c r="X16" s="113"/>
+      <c r="Y16" s="113"/>
       <c r="Z16" s="89"/>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="N17" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O17" s="59">
         <v>0.125</v>
       </c>
       <c r="P17" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="Q17" s="59">
         <v>0.52083333333333337</v>
       </c>
       <c r="R17" s="59">
         <v>0.63541666666666663</v>
       </c>
-      <c r="S17" s="115"/>
-      <c r="T17" s="115"/>
+      <c r="S17" s="114"/>
+      <c r="T17" s="114"/>
       <c r="U17" s="66"/>
       <c r="V17" s="66"/>
       <c r="W17" s="66"/>
       <c r="X17" s="66"/>
       <c r="Y17" s="66"/>
       <c r="Z17" s="89"/>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="50"/>
       <c r="L18" s="27"/>
       <c r="M18" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="N18" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O18" s="59">
         <v>0.125</v>
       </c>
       <c r="P18" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="Q18" s="59">
         <v>0.65625</v>
       </c>
       <c r="R18" s="59">
         <v>0.77083333333333337</v>
       </c>
-      <c r="S18" s="115"/>
-[...2 lines deleted...]
-      <c r="V18" s="115"/>
+      <c r="S18" s="114"/>
+      <c r="T18" s="114"/>
+      <c r="U18" s="114"/>
+      <c r="V18" s="114"/>
       <c r="W18" s="66"/>
       <c r="X18" s="66"/>
       <c r="Y18" s="66"/>
       <c r="Z18" s="89"/>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="50"/>
       <c r="L19" s="27"/>
       <c r="M19" s="59">
         <v>6.25E-2</v>
       </c>
       <c r="N19" s="59">
         <v>0.17708333333333334</v>
       </c>
       <c r="O19" s="59">
         <v>0.40625</v>
       </c>
       <c r="P19" s="59">
         <v>0.5</v>
       </c>
       <c r="Q19" s="59">
         <v>0.53125</v>
       </c>
       <c r="R19" s="59">
         <v>0.65625</v>
       </c>
-      <c r="S19" s="115"/>
-[...2 lines deleted...]
-      <c r="V19" s="115"/>
+      <c r="S19" s="114"/>
+      <c r="T19" s="114"/>
+      <c r="U19" s="114"/>
+      <c r="V19" s="114"/>
       <c r="W19" s="66"/>
       <c r="X19" s="66"/>
       <c r="Y19" s="66"/>
       <c r="Z19" s="89"/>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="27"/>
       <c r="M20" s="59">
         <v>0.13541666666666666</v>
       </c>
       <c r="N20" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="O20" s="59">
         <v>0.5</v>
       </c>
       <c r="P20" s="59">
         <v>0.625</v>
       </c>
       <c r="Q20" s="59">
         <v>0.65625</v>
       </c>
       <c r="R20" s="59">
         <v>0.73958333333333337</v>
       </c>
-      <c r="S20" s="115"/>
-      <c r="T20" s="115"/>
+      <c r="S20" s="114"/>
+      <c r="T20" s="114"/>
       <c r="U20" s="66"/>
       <c r="V20" s="66"/>
       <c r="W20" s="66"/>
       <c r="X20" s="66"/>
       <c r="Y20" s="66"/>
       <c r="Z20" s="89"/>
     </row>
     <row r="21" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="64">
         <v>9.375E-2</v>
       </c>
@@ -11135,56 +11137,56 @@
       <c r="W21" s="63"/>
       <c r="X21" s="63"/>
       <c r="Y21" s="63"/>
       <c r="Z21" s="90"/>
     </row>
     <row r="22" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="B22" s="99"/>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="101"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
-      <c r="T22" s="116"/>
-[...4 lines deleted...]
-      <c r="Y22" s="116"/>
+      <c r="T22" s="115"/>
+      <c r="U22" s="115"/>
+      <c r="V22" s="115"/>
+      <c r="W22" s="115"/>
+      <c r="X22" s="115"/>
+      <c r="Y22" s="115"/>
       <c r="Z22" s="90"/>
     </row>
     <row r="23" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="71" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="72" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="73" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="73" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="73" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="73" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="73" t="s">
@@ -11242,65 +11244,65 @@
         <v>7</v>
       </c>
       <c r="Z23" s="107"/>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="7">
         <v>98</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="75"/>
       <c r="L24" s="104">
         <v>605</v>
       </c>
-      <c r="M24" s="154" t="s">
+      <c r="M24" s="195" t="s">
         <v>21</v>
       </c>
-      <c r="N24" s="155"/>
-[...10 lines deleted...]
-      <c r="Y24" s="114"/>
+      <c r="N24" s="196"/>
+      <c r="O24" s="196"/>
+      <c r="P24" s="196"/>
+      <c r="Q24" s="196"/>
+      <c r="R24" s="197"/>
+      <c r="S24" s="112"/>
+      <c r="T24" s="113"/>
+      <c r="U24" s="113"/>
+      <c r="V24" s="113"/>
+      <c r="W24" s="113"/>
+      <c r="X24" s="113"/>
+      <c r="Y24" s="113"/>
       <c r="Z24" s="89"/>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A25" s="22"/>
       <c r="C25" s="54"/>
       <c r="D25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="76"/>
       <c r="L25" s="27"/>
       <c r="M25" s="59">
         <v>0</v>
       </c>
@@ -11611,65 +11613,65 @@
       </c>
       <c r="X30" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Z30" s="107"/>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A31" s="84"/>
       <c r="C31" s="7">
         <v>101</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="75"/>
       <c r="L31" s="104">
         <v>606</v>
       </c>
-      <c r="M31" s="154" t="s">
+      <c r="M31" s="195" t="s">
         <v>21</v>
       </c>
-      <c r="N31" s="155"/>
-[...10 lines deleted...]
-      <c r="Y31" s="114"/>
+      <c r="N31" s="196"/>
+      <c r="O31" s="196"/>
+      <c r="P31" s="196"/>
+      <c r="Q31" s="196"/>
+      <c r="R31" s="197"/>
+      <c r="S31" s="112"/>
+      <c r="T31" s="113"/>
+      <c r="U31" s="113"/>
+      <c r="V31" s="113"/>
+      <c r="W31" s="113"/>
+      <c r="X31" s="113"/>
+      <c r="Y31" s="113"/>
       <c r="Z31" s="89"/>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A32" s="84"/>
       <c r="C32" s="54"/>
       <c r="D32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="76"/>
       <c r="L32" s="27"/>
       <c r="M32" s="59">
         <v>0</v>
       </c>
@@ -11980,226 +11982,226 @@
       </c>
       <c r="X37" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Z37" s="107"/>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A38" s="84"/>
       <c r="C38" s="7">
         <v>113</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="75"/>
       <c r="L38" s="104">
         <v>607</v>
       </c>
-      <c r="M38" s="154" t="s">
+      <c r="M38" s="195" t="s">
         <v>22</v>
       </c>
-      <c r="N38" s="155"/>
-[...10 lines deleted...]
-      <c r="Y38" s="114"/>
+      <c r="N38" s="196"/>
+      <c r="O38" s="196"/>
+      <c r="P38" s="196"/>
+      <c r="Q38" s="196"/>
+      <c r="R38" s="197"/>
+      <c r="S38" s="112"/>
+      <c r="T38" s="113"/>
+      <c r="U38" s="113"/>
+      <c r="V38" s="113"/>
+      <c r="W38" s="113"/>
+      <c r="X38" s="113"/>
+      <c r="Y38" s="113"/>
       <c r="Z38" s="89"/>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A39" s="84"/>
       <c r="C39" s="54"/>
       <c r="D39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="76"/>
       <c r="L39" s="27"/>
       <c r="M39" s="59">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="N39" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O39" s="59">
         <v>0.21875</v>
       </c>
       <c r="P39" s="59">
         <v>0.30208333333333331</v>
       </c>
       <c r="Q39" s="59">
         <v>0.57291666666666663</v>
       </c>
       <c r="R39" s="59">
         <v>0.69791666666666663</v>
       </c>
-      <c r="S39" s="115"/>
-      <c r="T39" s="115"/>
+      <c r="S39" s="114"/>
+      <c r="T39" s="114"/>
       <c r="U39" s="66"/>
       <c r="V39" s="66"/>
       <c r="W39" s="66"/>
       <c r="X39" s="66"/>
       <c r="Y39" s="66"/>
       <c r="Z39" s="89"/>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A40" s="84"/>
       <c r="C40" s="43"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="50"/>
       <c r="L40" s="27"/>
       <c r="M40" s="59">
         <v>7.2916666666666671E-2</v>
       </c>
       <c r="N40" s="59">
         <v>0.19791666666666666</v>
       </c>
       <c r="O40" s="59">
         <v>0.21875</v>
       </c>
       <c r="P40" s="59">
         <v>0.30208333333333331</v>
       </c>
       <c r="Q40" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="R40" s="59">
         <v>0.70833333333333337</v>
       </c>
-      <c r="S40" s="115"/>
-[...2 lines deleted...]
-      <c r="V40" s="115"/>
+      <c r="S40" s="114"/>
+      <c r="T40" s="114"/>
+      <c r="U40" s="114"/>
+      <c r="V40" s="114"/>
       <c r="W40" s="66"/>
       <c r="X40" s="66"/>
       <c r="Y40" s="66"/>
       <c r="Z40" s="89"/>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A41" s="84"/>
       <c r="C41" s="43"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J41" s="20"/>
       <c r="K41" s="50"/>
       <c r="L41" s="27"/>
       <c r="M41" s="59">
         <v>0.125</v>
       </c>
       <c r="N41" s="59">
         <v>0.23958333333333334</v>
       </c>
       <c r="O41" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="P41" s="59">
         <v>0.34375</v>
       </c>
       <c r="Q41" s="59">
         <v>0.57291666666666663</v>
       </c>
       <c r="R41" s="59">
         <v>0.70833333333333337</v>
       </c>
-      <c r="S41" s="115"/>
-[...2 lines deleted...]
-      <c r="V41" s="115"/>
+      <c r="S41" s="114"/>
+      <c r="T41" s="114"/>
+      <c r="U41" s="114"/>
+      <c r="V41" s="114"/>
       <c r="W41" s="66"/>
       <c r="X41" s="66"/>
       <c r="Y41" s="66"/>
       <c r="Z41" s="89"/>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A42" s="84"/>
       <c r="C42" s="43"/>
       <c r="D42" s="20"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K42" s="50"/>
       <c r="L42" s="27"/>
       <c r="M42" s="59">
         <v>0.11458333333333333</v>
       </c>
       <c r="N42" s="59">
         <v>0.23958333333333334</v>
       </c>
       <c r="O42" s="59">
         <v>0.57291666666666663</v>
       </c>
       <c r="P42" s="59">
         <v>0.78125</v>
       </c>
-      <c r="Q42" s="115"/>
-[...2 lines deleted...]
-      <c r="T42" s="115"/>
+      <c r="Q42" s="114"/>
+      <c r="R42" s="114"/>
+      <c r="S42" s="114"/>
+      <c r="T42" s="114"/>
       <c r="U42" s="66"/>
       <c r="V42" s="66"/>
       <c r="W42" s="66"/>
       <c r="X42" s="66"/>
       <c r="Y42" s="66"/>
       <c r="Z42" s="89"/>
     </row>
     <row r="43" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="85"/>
       <c r="B43" s="86"/>
       <c r="C43" s="44"/>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L43" s="28"/>
       <c r="M43" s="64">
         <v>9.375E-2</v>
       </c>
@@ -12225,56 +12227,56 @@
       <c r="W43" s="63"/>
       <c r="X43" s="63"/>
       <c r="Y43" s="63"/>
       <c r="Z43" s="90"/>
     </row>
     <row r="44" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="13"/>
       <c r="B44" s="99"/>
       <c r="C44" s="100"/>
       <c r="D44" s="100"/>
       <c r="E44" s="100"/>
       <c r="F44" s="100"/>
       <c r="G44" s="100"/>
       <c r="H44" s="100"/>
       <c r="I44" s="100"/>
       <c r="J44" s="100"/>
       <c r="K44" s="100"/>
       <c r="L44" s="101"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
       <c r="O44" s="14"/>
       <c r="P44" s="14"/>
       <c r="Q44" s="14"/>
       <c r="R44" s="14"/>
       <c r="S44" s="14"/>
-      <c r="T44" s="116"/>
-[...4 lines deleted...]
-      <c r="Y44" s="116"/>
+      <c r="T44" s="115"/>
+      <c r="U44" s="115"/>
+      <c r="V44" s="115"/>
+      <c r="W44" s="115"/>
+      <c r="X44" s="115"/>
+      <c r="Y44" s="115"/>
       <c r="Z44" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="M24:R24"/>
     <mergeCell ref="M31:R31"/>
     <mergeCell ref="M38:R38"/>
     <mergeCell ref="M2:R2"/>
     <mergeCell ref="M9:R9"/>
     <mergeCell ref="M16:R16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:T22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
@@ -12352,189 +12354,189 @@
         <v>7</v>
       </c>
       <c r="T1" s="107"/>
     </row>
     <row r="2" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C2" s="7">
         <v>62</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="104">
         <v>586</v>
       </c>
-      <c r="M2" s="153" t="s">
+      <c r="M2" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="153"/>
-[...3 lines deleted...]
-      <c r="R2" s="153"/>
+      <c r="N2" s="194"/>
+      <c r="O2" s="194"/>
+      <c r="P2" s="194"/>
+      <c r="Q2" s="194"/>
+      <c r="R2" s="194"/>
       <c r="S2" s="105"/>
       <c r="T2" s="89"/>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3" s="84"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
-      <c r="M3" s="111"/>
-[...1 lines deleted...]
-      <c r="O3" s="111"/>
+      <c r="M3" s="110"/>
+      <c r="N3" s="110"/>
+      <c r="O3" s="110"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
-      <c r="S3" s="118"/>
+      <c r="S3" s="117"/>
       <c r="T3" s="89"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="50"/>
       <c r="L4" s="27"/>
       <c r="M4" s="2"/>
       <c r="N4" s="18">
         <v>0</v>
       </c>
       <c r="O4" s="18">
         <v>0.5</v>
       </c>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
-      <c r="S4" s="118"/>
+      <c r="S4" s="117"/>
       <c r="T4" s="89"/>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="50"/>
       <c r="L5" s="27"/>
       <c r="M5" s="18">
         <v>0</v>
       </c>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38"/>
-      <c r="S5" s="118"/>
+      <c r="S5" s="117"/>
       <c r="T5" s="89"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="50"/>
       <c r="L6" s="27"/>
       <c r="M6" s="18">
         <v>0</v>
       </c>
       <c r="N6" s="18">
         <v>0.91666666666666663</v>
       </c>
       <c r="O6" s="2"/>
       <c r="P6" s="38"/>
       <c r="Q6" s="38"/>
       <c r="R6" s="38"/>
-      <c r="S6" s="118"/>
+      <c r="S6" s="117"/>
       <c r="T6" s="89"/>
     </row>
     <row r="7" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
       <c r="M7" s="29"/>
       <c r="N7" s="29"/>
       <c r="O7" s="29"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
-      <c r="R7" s="112"/>
+      <c r="R7" s="111"/>
       <c r="S7" s="69"/>
       <c r="T7" s="90"/>
     </row>
     <row r="8" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="23" t="s">
         <v>7</v>
@@ -12547,189 +12549,189 @@
       </c>
       <c r="R8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="108" t="s">
         <v>7</v>
       </c>
       <c r="T8" s="107"/>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="7">
         <v>62</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="104">
         <v>586</v>
       </c>
-      <c r="M9" s="153" t="s">
+      <c r="M9" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="153"/>
-[...3 lines deleted...]
-      <c r="R9" s="153"/>
+      <c r="N9" s="194"/>
+      <c r="O9" s="194"/>
+      <c r="P9" s="194"/>
+      <c r="Q9" s="194"/>
+      <c r="R9" s="194"/>
       <c r="S9" s="109"/>
       <c r="T9" s="89"/>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
-      <c r="M10" s="111"/>
-[...1 lines deleted...]
-      <c r="O10" s="111"/>
+      <c r="M10" s="110"/>
+      <c r="N10" s="110"/>
+      <c r="O10" s="110"/>
       <c r="P10" s="38"/>
       <c r="Q10" s="38"/>
       <c r="R10" s="38"/>
-      <c r="S10" s="118"/>
+      <c r="S10" s="117"/>
       <c r="T10" s="89"/>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="50"/>
       <c r="L11" s="27"/>
       <c r="M11" s="2"/>
       <c r="N11" s="18">
         <v>0</v>
       </c>
       <c r="O11" s="18">
         <v>0.5</v>
       </c>
       <c r="P11" s="38"/>
       <c r="Q11" s="38"/>
       <c r="R11" s="38"/>
-      <c r="S11" s="118"/>
+      <c r="S11" s="117"/>
       <c r="T11" s="89"/>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="50"/>
       <c r="L12" s="27"/>
       <c r="M12" s="18">
         <v>0</v>
       </c>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="38"/>
       <c r="Q12" s="38"/>
       <c r="R12" s="38"/>
-      <c r="S12" s="118"/>
+      <c r="S12" s="117"/>
       <c r="T12" s="89"/>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="50"/>
       <c r="L13" s="27"/>
       <c r="M13" s="18">
         <v>0</v>
       </c>
       <c r="N13" s="18">
         <v>0.91666666666666663</v>
       </c>
       <c r="O13" s="2"/>
       <c r="P13" s="38"/>
       <c r="Q13" s="38"/>
       <c r="R13" s="38"/>
-      <c r="S13" s="118"/>
+      <c r="S13" s="117"/>
       <c r="T13" s="89"/>
     </row>
     <row r="14" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="29"/>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="39"/>
       <c r="Q14" s="39"/>
-      <c r="R14" s="112"/>
+      <c r="R14" s="111"/>
       <c r="S14" s="69"/>
       <c r="T14" s="90"/>
     </row>
     <row r="15" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="56"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="47"/>
       <c r="K15" s="48"/>
       <c r="L15" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="23" t="s">
         <v>7</v>
@@ -12742,236 +12744,234 @@
       </c>
       <c r="R15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="108" t="s">
         <v>7</v>
       </c>
       <c r="T15" s="107"/>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="7">
         <v>62</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="104">
         <v>586</v>
       </c>
-      <c r="M16" s="153" t="s">
+      <c r="M16" s="194" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="153"/>
-[...3 lines deleted...]
-      <c r="R16" s="153"/>
+      <c r="N16" s="194"/>
+      <c r="O16" s="194"/>
+      <c r="P16" s="194"/>
+      <c r="Q16" s="194"/>
+      <c r="R16" s="194"/>
       <c r="S16" s="109"/>
       <c r="T16" s="89"/>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
-      <c r="M17" s="111"/>
-[...1 lines deleted...]
-      <c r="O17" s="111"/>
+      <c r="M17" s="110"/>
+      <c r="N17" s="110"/>
+      <c r="O17" s="110"/>
       <c r="P17" s="38"/>
       <c r="Q17" s="38"/>
       <c r="R17" s="38"/>
-      <c r="S17" s="118"/>
+      <c r="S17" s="117"/>
       <c r="T17" s="89"/>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="50"/>
       <c r="L18" s="27"/>
       <c r="M18" s="2"/>
       <c r="N18" s="18">
         <v>0</v>
       </c>
       <c r="O18" s="18">
         <v>0.5</v>
       </c>
       <c r="P18" s="38"/>
       <c r="Q18" s="38"/>
       <c r="R18" s="38"/>
-      <c r="S18" s="118"/>
+      <c r="S18" s="117"/>
       <c r="T18" s="89"/>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="50"/>
       <c r="L19" s="27"/>
       <c r="M19" s="18">
         <v>0</v>
       </c>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="38"/>
       <c r="Q19" s="38"/>
       <c r="R19" s="38"/>
-      <c r="S19" s="118"/>
+      <c r="S19" s="117"/>
       <c r="T19" s="89"/>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="27"/>
       <c r="M20" s="18">
         <v>0</v>
       </c>
       <c r="N20" s="18">
         <v>0.91666666666666663</v>
       </c>
       <c r="O20" s="2"/>
       <c r="P20" s="38"/>
       <c r="Q20" s="38"/>
       <c r="R20" s="38"/>
-      <c r="S20" s="118"/>
+      <c r="S20" s="117"/>
       <c r="T20" s="89"/>
     </row>
     <row r="21" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="29"/>
       <c r="N21" s="29"/>
       <c r="O21" s="29"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
-      <c r="R21" s="112"/>
+      <c r="R21" s="111"/>
       <c r="S21" s="69"/>
       <c r="T21" s="90"/>
     </row>
     <row r="22" spans="1:20" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="B22" s="99"/>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="101"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
-      <c r="T22" s="117"/>
+      <c r="T22" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="M2:R2"/>
     <mergeCell ref="M9:R9"/>
     <mergeCell ref="M16:R16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S87"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3" style="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="3" style="16" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="2.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="2.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="3.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="3" style="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.85546875" customWidth="1"/>
     <col min="15" max="15" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
     <col min="17" max="18" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="2.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>10</v>
       </c>
@@ -13027,222 +13027,222 @@
         <v>8</v>
       </c>
       <c r="S1" s="34"/>
     </row>
     <row r="2" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="54">
         <v>29</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="55"/>
       <c r="L2" s="26">
         <v>487</v>
       </c>
-      <c r="M2" s="150" t="s">
+      <c r="M2" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="151"/>
-[...4 lines deleted...]
-      <c r="S2" s="152"/>
+      <c r="N2" s="189"/>
+      <c r="O2" s="189"/>
+      <c r="P2" s="189"/>
+      <c r="Q2" s="189"/>
+      <c r="R2" s="189"/>
+      <c r="S2" s="190"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4"/>
       <c r="C3" s="43"/>
       <c r="D3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="45"/>
       <c r="L3" s="27"/>
       <c r="M3" s="38"/>
       <c r="N3" s="18">
         <v>0</v>
       </c>
-      <c r="O3" s="120">
+      <c r="O3" s="119">
         <v>3.125E-2</v>
       </c>
-      <c r="P3" s="121">
+      <c r="P3" s="120">
         <v>0.23958333333333334</v>
       </c>
-      <c r="Q3" s="122">
+      <c r="Q3" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R3" s="121">
+      <c r="R3" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S3" s="35"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="45"/>
       <c r="L4" s="27"/>
       <c r="M4" s="38"/>
       <c r="N4" s="18">
         <v>0</v>
       </c>
-      <c r="O4" s="120">
+      <c r="O4" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P4" s="121">
+      <c r="P4" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R4" s="121">
+      <c r="R4" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S4" s="35"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="45"/>
       <c r="L5" s="27"/>
       <c r="M5" s="38"/>
       <c r="N5" s="18">
         <v>0</v>
       </c>
-      <c r="O5" s="120">
+      <c r="O5" s="119">
         <v>0.125</v>
       </c>
-      <c r="P5" s="121">
+      <c r="P5" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q5" s="122">
+      <c r="Q5" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R5" s="121">
+      <c r="R5" s="120">
         <v>0.75</v>
       </c>
       <c r="S5" s="35"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="45"/>
       <c r="L6" s="27"/>
       <c r="M6" s="38"/>
       <c r="N6" s="18">
         <v>0</v>
       </c>
-      <c r="O6" s="120">
+      <c r="O6" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P6" s="121">
+      <c r="P6" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q6" s="122">
+      <c r="Q6" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R6" s="121">
+      <c r="R6" s="120">
         <v>0.75</v>
       </c>
       <c r="S6" s="35"/>
     </row>
     <row r="7" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
       <c r="M7" s="39"/>
       <c r="N7" s="29">
         <v>0</v>
       </c>
-      <c r="O7" s="120">
+      <c r="O7" s="119">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="P7" s="121">
+      <c r="P7" s="120">
         <v>0.21875</v>
       </c>
-      <c r="Q7" s="122">
+      <c r="Q7" s="121">
         <v>0.5</v>
       </c>
-      <c r="R7" s="121">
+      <c r="R7" s="120">
         <v>0.625</v>
       </c>
       <c r="S7" s="15"/>
     </row>
     <row r="8" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="25" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="23" t="s">
@@ -13253,222 +13253,222 @@
       </c>
       <c r="Q8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="34"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="43">
         <v>28</v>
       </c>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="45"/>
       <c r="L9" s="26">
         <v>488</v>
       </c>
-      <c r="M9" s="150" t="s">
+      <c r="M9" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="151"/>
-[...4 lines deleted...]
-      <c r="S9" s="152"/>
+      <c r="N9" s="189"/>
+      <c r="O9" s="189"/>
+      <c r="P9" s="189"/>
+      <c r="Q9" s="189"/>
+      <c r="R9" s="189"/>
+      <c r="S9" s="190"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="43"/>
       <c r="D10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="27"/>
       <c r="M10" s="38"/>
       <c r="N10" s="18">
         <v>0</v>
       </c>
-      <c r="O10" s="120">
+      <c r="O10" s="119">
         <v>3.125E-2</v>
       </c>
-      <c r="P10" s="121">
+      <c r="P10" s="120">
         <v>0.23958333333333334</v>
       </c>
-      <c r="Q10" s="122">
+      <c r="Q10" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R10" s="121">
+      <c r="R10" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S10" s="35"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="27"/>
       <c r="M11" s="38"/>
       <c r="N11" s="18">
         <v>0</v>
       </c>
-      <c r="O11" s="120">
+      <c r="O11" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P11" s="121">
+      <c r="P11" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q11" s="122">
+      <c r="Q11" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R11" s="121">
+      <c r="R11" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S11" s="35"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="27"/>
       <c r="M12" s="38"/>
       <c r="N12" s="18">
         <v>0</v>
       </c>
-      <c r="O12" s="120">
+      <c r="O12" s="119">
         <v>0.125</v>
       </c>
-      <c r="P12" s="121">
+      <c r="P12" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q12" s="122">
+      <c r="Q12" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R12" s="121">
+      <c r="R12" s="120">
         <v>0.75</v>
       </c>
       <c r="S12" s="35"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="20"/>
       <c r="L13" s="27"/>
       <c r="M13" s="38"/>
       <c r="N13" s="18">
         <v>0</v>
       </c>
-      <c r="O13" s="120">
+      <c r="O13" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P13" s="121">
+      <c r="P13" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q13" s="122">
+      <c r="Q13" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R13" s="121">
+      <c r="R13" s="120">
         <v>0.75</v>
       </c>
       <c r="S13" s="35"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="39"/>
       <c r="N14" s="29">
         <v>0</v>
       </c>
-      <c r="O14" s="120">
+      <c r="O14" s="119">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="P14" s="121">
+      <c r="P14" s="120">
         <v>0.21875</v>
       </c>
-      <c r="Q14" s="122">
+      <c r="Q14" s="121">
         <v>0.5</v>
       </c>
-      <c r="R14" s="121">
+      <c r="R14" s="120">
         <v>0.625</v>
       </c>
       <c r="S14" s="15"/>
     </row>
     <row r="15" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="79"/>
       <c r="D15" s="80"/>
       <c r="E15" s="80"/>
       <c r="F15" s="80"/>
       <c r="G15" s="80"/>
       <c r="H15" s="80"/>
       <c r="I15" s="80"/>
       <c r="J15" s="80"/>
       <c r="K15" s="81"/>
       <c r="L15" s="25" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="23" t="s">
@@ -13479,223 +13479,223 @@
       </c>
       <c r="Q15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="82"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="56">
         <v>28</v>
       </c>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="48"/>
       <c r="L16" s="83">
         <v>488</v>
       </c>
-      <c r="M16" s="147" t="s">
+      <c r="M16" s="191" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="148"/>
-[...4 lines deleted...]
-      <c r="S16" s="149"/>
+      <c r="N16" s="192"/>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="192"/>
+      <c r="R16" s="192"/>
+      <c r="S16" s="193"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="43"/>
       <c r="D17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="45"/>
       <c r="L17" s="27"/>
       <c r="M17" s="38"/>
       <c r="N17" s="18">
         <v>0</v>
       </c>
-      <c r="O17" s="120">
+      <c r="O17" s="119">
         <v>3.125E-2</v>
       </c>
-      <c r="P17" s="121">
+      <c r="P17" s="120">
         <v>0.23958333333333334</v>
       </c>
-      <c r="Q17" s="122">
+      <c r="Q17" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R17" s="121">
+      <c r="R17" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S17" s="35"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="45"/>
       <c r="L18" s="27"/>
       <c r="M18" s="38"/>
       <c r="N18" s="18">
         <v>0</v>
       </c>
-      <c r="O18" s="120">
+      <c r="O18" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P18" s="121">
+      <c r="P18" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q18" s="122">
+      <c r="Q18" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R18" s="121">
+      <c r="R18" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S18" s="35"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="45"/>
       <c r="L19" s="27"/>
       <c r="M19" s="38"/>
       <c r="N19" s="18">
         <v>0</v>
       </c>
-      <c r="O19" s="120">
+      <c r="O19" s="119">
         <v>0.125</v>
       </c>
-      <c r="P19" s="121">
+      <c r="P19" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q19" s="122">
+      <c r="Q19" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R19" s="121">
+      <c r="R19" s="120">
         <v>0.75</v>
       </c>
       <c r="S19" s="35"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="45"/>
       <c r="L20" s="27"/>
       <c r="M20" s="38"/>
       <c r="N20" s="18">
         <v>0</v>
       </c>
-      <c r="O20" s="120">
+      <c r="O20" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P20" s="121">
+      <c r="P20" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q20" s="122">
+      <c r="Q20" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R20" s="121">
+      <c r="R20" s="120">
         <v>0.75</v>
       </c>
       <c r="S20" s="35"/>
     </row>
     <row r="21" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="39"/>
       <c r="N21" s="29">
         <v>0</v>
       </c>
-      <c r="O21" s="120">
+      <c r="O21" s="119">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="P21" s="121">
+      <c r="P21" s="120">
         <v>0.21875</v>
       </c>
-      <c r="Q21" s="122">
+      <c r="Q21" s="121">
         <v>0.5</v>
       </c>
-      <c r="R21" s="121">
+      <c r="R21" s="120">
         <v>0.625</v>
       </c>
       <c r="S21" s="15"/>
     </row>
     <row r="22" spans="1:19" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="32"/>
       <c r="B22" s="33"/>
       <c r="C22" s="49"/>
       <c r="D22" s="49"/>
       <c r="E22" s="49"/>
       <c r="F22" s="49"/>
       <c r="G22" s="49"/>
       <c r="H22" s="49"/>
       <c r="I22" s="49"/>
       <c r="J22" s="49"/>
       <c r="K22" s="49"/>
       <c r="L22" s="40"/>
       <c r="M22" s="41"/>
       <c r="N22" s="41"/>
       <c r="O22" s="41"/>
       <c r="P22" s="41"/>
       <c r="Q22" s="41"/>
       <c r="R22" s="41"/>
       <c r="S22" s="41"/>
     </row>
@@ -13749,199 +13749,199 @@
       <c r="Q23" s="36"/>
       <c r="R23" s="37"/>
       <c r="S23" s="42"/>
     </row>
     <row r="24" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="43">
         <v>35</v>
       </c>
       <c r="D24" s="20"/>
       <c r="E24" s="20"/>
       <c r="F24" s="20"/>
       <c r="G24" s="20"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="J24" s="20"/>
       <c r="K24" s="45"/>
       <c r="L24" s="26">
         <v>519</v>
       </c>
-      <c r="M24" s="150" t="s">
+      <c r="M24" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N24" s="151"/>
-[...4 lines deleted...]
-      <c r="S24" s="152"/>
+      <c r="N24" s="189"/>
+      <c r="O24" s="189"/>
+      <c r="P24" s="189"/>
+      <c r="Q24" s="189"/>
+      <c r="R24" s="189"/>
+      <c r="S24" s="190"/>
     </row>
     <row r="25" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="4"/>
       <c r="C25" s="43"/>
       <c r="D25" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="45"/>
       <c r="L25" s="27"/>
-      <c r="M25" s="120">
-[...2 lines deleted...]
-      <c r="N25" s="121">
+      <c r="M25" s="119">
+        <v>0</v>
+      </c>
+      <c r="N25" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O25" s="122">
+      <c r="O25" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P25" s="38"/>
       <c r="Q25" s="38"/>
       <c r="R25" s="38"/>
       <c r="S25" s="35"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" s="84"/>
       <c r="C26" s="43"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="45"/>
       <c r="L26" s="27"/>
-      <c r="M26" s="120">
-[...2 lines deleted...]
-      <c r="N26" s="121">
+      <c r="M26" s="119">
+        <v>0</v>
+      </c>
+      <c r="N26" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O26" s="122">
+      <c r="O26" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P26" s="38"/>
       <c r="Q26" s="38"/>
       <c r="R26" s="38"/>
       <c r="S26" s="35"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27" s="84"/>
       <c r="C27" s="43"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="20"/>
       <c r="K27" s="45"/>
       <c r="L27" s="27"/>
-      <c r="M27" s="120">
-[...2 lines deleted...]
-      <c r="N27" s="121">
+      <c r="M27" s="119">
+        <v>0</v>
+      </c>
+      <c r="N27" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O27" s="122">
+      <c r="O27" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P27" s="38"/>
       <c r="Q27" s="38"/>
       <c r="R27" s="38"/>
       <c r="S27" s="35"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28" s="84"/>
       <c r="C28" s="43"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="45"/>
       <c r="L28" s="27"/>
-      <c r="M28" s="120">
-[...2 lines deleted...]
-      <c r="N28" s="121">
+      <c r="M28" s="119">
+        <v>0</v>
+      </c>
+      <c r="N28" s="120">
         <v>0.32291666666666669</v>
       </c>
-      <c r="O28" s="122">
+      <c r="O28" s="121">
         <v>0.98958333333333337</v>
       </c>
       <c r="P28" s="38"/>
       <c r="Q28" s="38"/>
       <c r="R28" s="38"/>
       <c r="S28" s="35"/>
     </row>
     <row r="29" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="84"/>
       <c r="C29" s="43"/>
       <c r="D29" s="20"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="45" t="s">
         <v>9</v>
       </c>
       <c r="L29" s="28"/>
-      <c r="M29" s="120">
-[...2 lines deleted...]
-      <c r="N29" s="121">
+      <c r="M29" s="119">
+        <v>0</v>
+      </c>
+      <c r="N29" s="120">
         <v>0.32291666666666669</v>
       </c>
-      <c r="O29" s="122">
+      <c r="O29" s="121">
         <v>0.98958333333333337</v>
       </c>
       <c r="P29" s="39"/>
       <c r="Q29" s="39"/>
       <c r="R29" s="39"/>
       <c r="S29" s="15"/>
     </row>
     <row r="30" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="84"/>
       <c r="C30" s="43"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="45"/>
       <c r="L30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="M30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N30" s="23" t="s">
@@ -13949,199 +13949,199 @@
       </c>
       <c r="O30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P30" s="36"/>
       <c r="Q30" s="36"/>
       <c r="R30" s="37"/>
       <c r="S30" s="42"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="84"/>
       <c r="C31" s="43">
         <v>34</v>
       </c>
       <c r="D31" s="20"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="45"/>
       <c r="L31" s="26">
         <v>520</v>
       </c>
-      <c r="M31" s="150" t="s">
+      <c r="M31" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N31" s="151"/>
-[...4 lines deleted...]
-      <c r="S31" s="152"/>
+      <c r="N31" s="189"/>
+      <c r="O31" s="189"/>
+      <c r="P31" s="189"/>
+      <c r="Q31" s="189"/>
+      <c r="R31" s="189"/>
+      <c r="S31" s="190"/>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32" s="84"/>
       <c r="C32" s="43"/>
       <c r="D32" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="45"/>
       <c r="L32" s="27"/>
-      <c r="M32" s="120">
-[...2 lines deleted...]
-      <c r="N32" s="121">
+      <c r="M32" s="119">
+        <v>0</v>
+      </c>
+      <c r="N32" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O32" s="122">
+      <c r="O32" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P32" s="38"/>
       <c r="Q32" s="38"/>
       <c r="R32" s="38"/>
       <c r="S32" s="35"/>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33" s="84"/>
       <c r="C33" s="43"/>
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="45"/>
       <c r="L33" s="27"/>
-      <c r="M33" s="120">
-[...2 lines deleted...]
-      <c r="N33" s="121">
+      <c r="M33" s="119">
+        <v>0</v>
+      </c>
+      <c r="N33" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O33" s="122">
+      <c r="O33" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P33" s="38"/>
       <c r="Q33" s="38"/>
       <c r="R33" s="38"/>
       <c r="S33" s="35"/>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34" s="84"/>
       <c r="C34" s="43"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J34" s="20"/>
       <c r="K34" s="45"/>
       <c r="L34" s="27"/>
-      <c r="M34" s="120">
-[...2 lines deleted...]
-      <c r="N34" s="121">
+      <c r="M34" s="119">
+        <v>0</v>
+      </c>
+      <c r="N34" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O34" s="122">
+      <c r="O34" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P34" s="38"/>
       <c r="Q34" s="38"/>
       <c r="R34" s="38"/>
       <c r="S34" s="35"/>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A35" s="84"/>
       <c r="C35" s="43"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K35" s="45"/>
       <c r="L35" s="27"/>
-      <c r="M35" s="120">
-[...2 lines deleted...]
-      <c r="N35" s="121">
+      <c r="M35" s="119">
+        <v>0</v>
+      </c>
+      <c r="N35" s="120">
         <v>0.32291666666666669</v>
       </c>
-      <c r="O35" s="122">
+      <c r="O35" s="121">
         <v>0.98958333333333337</v>
       </c>
       <c r="P35" s="38"/>
       <c r="Q35" s="38"/>
       <c r="R35" s="38"/>
       <c r="S35" s="35"/>
     </row>
     <row r="36" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="84"/>
       <c r="C36" s="43"/>
       <c r="D36" s="20"/>
       <c r="E36" s="20"/>
       <c r="F36" s="20"/>
       <c r="G36" s="20"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="20"/>
       <c r="K36" s="45" t="s">
         <v>9</v>
       </c>
       <c r="L36" s="28"/>
-      <c r="M36" s="120">
-[...2 lines deleted...]
-      <c r="N36" s="121">
+      <c r="M36" s="119">
+        <v>0</v>
+      </c>
+      <c r="N36" s="120">
         <v>0.32291666666666669</v>
       </c>
-      <c r="O36" s="122">
+      <c r="O36" s="121">
         <v>0.98958333333333337</v>
       </c>
       <c r="P36" s="39"/>
       <c r="Q36" s="39"/>
       <c r="R36" s="39"/>
       <c r="S36" s="15"/>
     </row>
     <row r="37" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="84"/>
       <c r="C37" s="43"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="45"/>
       <c r="L37" s="25" t="s">
         <v>14</v>
       </c>
       <c r="M37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N37" s="23" t="s">
@@ -14149,200 +14149,200 @@
       </c>
       <c r="O37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P37" s="36"/>
       <c r="Q37" s="36"/>
       <c r="R37" s="37"/>
       <c r="S37" s="42"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A38" s="84"/>
       <c r="C38" s="43">
         <v>34</v>
       </c>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
       <c r="K38" s="45"/>
       <c r="L38" s="26">
         <v>520</v>
       </c>
-      <c r="M38" s="150" t="s">
+      <c r="M38" s="188" t="s">
         <v>22</v>
       </c>
-      <c r="N38" s="151"/>
-[...4 lines deleted...]
-      <c r="S38" s="152"/>
+      <c r="N38" s="189"/>
+      <c r="O38" s="189"/>
+      <c r="P38" s="189"/>
+      <c r="Q38" s="189"/>
+      <c r="R38" s="189"/>
+      <c r="S38" s="190"/>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39" s="84"/>
       <c r="C39" s="43"/>
       <c r="D39" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="20"/>
       <c r="K39" s="45"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="120">
-[...2 lines deleted...]
-      <c r="N39" s="121">
+      <c r="M39" s="119">
+        <v>0</v>
+      </c>
+      <c r="N39" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O39" s="122">
+      <c r="O39" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P39" s="38"/>
       <c r="Q39" s="38"/>
       <c r="R39" s="38"/>
       <c r="S39" s="35"/>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40" s="84"/>
       <c r="C40" s="43"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="45"/>
       <c r="L40" s="27"/>
-      <c r="M40" s="120">
-[...2 lines deleted...]
-      <c r="N40" s="121">
+      <c r="M40" s="119">
+        <v>0</v>
+      </c>
+      <c r="N40" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O40" s="122">
+      <c r="O40" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P40" s="38"/>
       <c r="Q40" s="38"/>
       <c r="R40" s="38"/>
       <c r="S40" s="35"/>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41" s="84"/>
       <c r="C41" s="43"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J41" s="20"/>
       <c r="K41" s="45"/>
       <c r="L41" s="27"/>
-      <c r="M41" s="120">
-[...2 lines deleted...]
-      <c r="N41" s="121">
+      <c r="M41" s="119">
+        <v>0</v>
+      </c>
+      <c r="N41" s="120">
         <v>0.28125</v>
       </c>
-      <c r="O41" s="122">
+      <c r="O41" s="121">
         <v>0.94791666666666663</v>
       </c>
       <c r="P41" s="38"/>
       <c r="Q41" s="38"/>
       <c r="R41" s="38"/>
       <c r="S41" s="35"/>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42" s="84"/>
       <c r="C42" s="43"/>
       <c r="D42" s="20"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K42" s="45"/>
       <c r="L42" s="27"/>
-      <c r="M42" s="120">
-[...2 lines deleted...]
-      <c r="N42" s="121">
+      <c r="M42" s="119">
+        <v>0</v>
+      </c>
+      <c r="N42" s="120">
         <v>0.32291666666666669</v>
       </c>
-      <c r="O42" s="122">
+      <c r="O42" s="121">
         <v>0.98958333333333337</v>
       </c>
       <c r="P42" s="38"/>
       <c r="Q42" s="38"/>
       <c r="R42" s="38"/>
       <c r="S42" s="35"/>
     </row>
     <row r="43" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="85"/>
       <c r="B43" s="86"/>
       <c r="C43" s="44"/>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L43" s="28"/>
-      <c r="M43" s="120">
-[...2 lines deleted...]
-      <c r="N43" s="121">
+      <c r="M43" s="119">
+        <v>0</v>
+      </c>
+      <c r="N43" s="120">
         <v>0.32291666666666669</v>
       </c>
-      <c r="O43" s="122">
+      <c r="O43" s="121">
         <v>0.98958333333333337</v>
       </c>
       <c r="P43" s="39"/>
       <c r="Q43" s="39"/>
       <c r="R43" s="39"/>
       <c r="S43" s="15"/>
     </row>
     <row r="44" spans="1:19" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="32"/>
       <c r="B44" s="33"/>
       <c r="C44" s="49"/>
       <c r="D44" s="49"/>
       <c r="E44" s="49"/>
       <c r="F44" s="49"/>
       <c r="G44" s="49"/>
       <c r="H44" s="49"/>
       <c r="I44" s="49"/>
       <c r="J44" s="49"/>
       <c r="K44" s="49"/>
       <c r="L44" s="40"/>
       <c r="M44" s="41"/>
       <c r="N44" s="41"/>
       <c r="O44" s="41"/>
       <c r="P44" s="41"/>
       <c r="Q44" s="41"/>
@@ -14405,222 +14405,222 @@
         <v>8</v>
       </c>
       <c r="S45" s="34"/>
     </row>
     <row r="46" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C46" s="43">
         <v>38</v>
       </c>
       <c r="D46" s="20"/>
       <c r="E46" s="20"/>
       <c r="F46" s="20"/>
       <c r="G46" s="20"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="45"/>
       <c r="L46" s="26">
         <v>535</v>
       </c>
-      <c r="M46" s="150" t="s">
+      <c r="M46" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N46" s="151"/>
-[...4 lines deleted...]
-      <c r="S46" s="152"/>
+      <c r="N46" s="189"/>
+      <c r="O46" s="189"/>
+      <c r="P46" s="189"/>
+      <c r="Q46" s="189"/>
+      <c r="R46" s="189"/>
+      <c r="S46" s="190"/>
     </row>
     <row r="47" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="4"/>
       <c r="C47" s="43"/>
       <c r="D47" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="45"/>
       <c r="L47" s="27"/>
       <c r="M47" s="38"/>
       <c r="N47" s="18">
         <v>0</v>
       </c>
-      <c r="O47" s="120">
+      <c r="O47" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P47" s="121">
+      <c r="P47" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q47" s="122">
+      <c r="Q47" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R47" s="121">
+      <c r="R47" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S47" s="35"/>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A48" s="84"/>
       <c r="C48" s="43"/>
       <c r="D48" s="20"/>
       <c r="E48" s="20"/>
       <c r="F48" s="20"/>
       <c r="G48" s="20"/>
       <c r="H48" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="45"/>
       <c r="L48" s="27"/>
       <c r="M48" s="38"/>
       <c r="N48" s="18">
         <v>0</v>
       </c>
-      <c r="O48" s="120">
+      <c r="O48" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P48" s="121">
+      <c r="P48" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q48" s="122">
+      <c r="Q48" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R48" s="121">
+      <c r="R48" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S48" s="35"/>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A49" s="84"/>
       <c r="C49" s="43"/>
       <c r="D49" s="20"/>
       <c r="E49" s="20"/>
       <c r="F49" s="20"/>
       <c r="G49" s="20"/>
       <c r="H49" s="20"/>
       <c r="I49" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="20"/>
       <c r="K49" s="45"/>
       <c r="L49" s="27"/>
       <c r="M49" s="38"/>
       <c r="N49" s="18">
         <v>0</v>
       </c>
-      <c r="O49" s="120">
+      <c r="O49" s="119">
         <v>0.125</v>
       </c>
-      <c r="P49" s="121">
+      <c r="P49" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q49" s="122">
+      <c r="Q49" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R49" s="121">
+      <c r="R49" s="120">
         <v>0.75</v>
       </c>
       <c r="S49" s="35"/>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50" s="84"/>
       <c r="C50" s="43"/>
       <c r="D50" s="20"/>
       <c r="E50" s="20"/>
       <c r="F50" s="20"/>
       <c r="G50" s="20"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K50" s="45"/>
       <c r="L50" s="27"/>
       <c r="M50" s="38"/>
       <c r="N50" s="18">
         <v>0</v>
       </c>
-      <c r="O50" s="120">
+      <c r="O50" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P50" s="121">
+      <c r="P50" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q50" s="122">
+      <c r="Q50" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R50" s="121">
+      <c r="R50" s="120">
         <v>0.75</v>
       </c>
       <c r="S50" s="35"/>
     </row>
     <row r="51" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="84"/>
       <c r="C51" s="43"/>
       <c r="D51" s="20"/>
       <c r="E51" s="20"/>
       <c r="F51" s="20"/>
       <c r="G51" s="20"/>
       <c r="H51" s="20"/>
       <c r="I51" s="20"/>
       <c r="J51" s="20"/>
       <c r="K51" s="45" t="s">
         <v>9</v>
       </c>
       <c r="L51" s="28"/>
       <c r="M51" s="39"/>
       <c r="N51" s="29">
         <v>0</v>
       </c>
-      <c r="O51" s="120">
+      <c r="O51" s="119">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="P51" s="121">
+      <c r="P51" s="120">
         <v>0.21875</v>
       </c>
-      <c r="Q51" s="122">
+      <c r="Q51" s="121">
         <v>0.5</v>
       </c>
-      <c r="R51" s="121">
+      <c r="R51" s="120">
         <v>0.625</v>
       </c>
       <c r="S51" s="15"/>
     </row>
     <row r="52" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="84"/>
       <c r="C52" s="43"/>
       <c r="D52" s="20"/>
       <c r="E52" s="20"/>
       <c r="F52" s="20"/>
       <c r="G52" s="20"/>
       <c r="H52" s="20"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="45"/>
       <c r="L52" s="25" t="s">
         <v>13</v>
       </c>
       <c r="M52" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N52" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O52" s="23" t="s">
@@ -14631,222 +14631,222 @@
       </c>
       <c r="Q52" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R52" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S52" s="34"/>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53" s="84"/>
       <c r="C53" s="43">
         <v>36</v>
       </c>
       <c r="D53" s="20"/>
       <c r="E53" s="20"/>
       <c r="F53" s="20"/>
       <c r="G53" s="20"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="45"/>
       <c r="L53" s="26">
         <v>536</v>
       </c>
-      <c r="M53" s="150" t="s">
+      <c r="M53" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N53" s="151"/>
-[...4 lines deleted...]
-      <c r="S53" s="152"/>
+      <c r="N53" s="189"/>
+      <c r="O53" s="189"/>
+      <c r="P53" s="189"/>
+      <c r="Q53" s="189"/>
+      <c r="R53" s="189"/>
+      <c r="S53" s="190"/>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54" s="84"/>
       <c r="C54" s="43"/>
       <c r="D54" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="45"/>
       <c r="L54" s="27"/>
       <c r="M54" s="38"/>
       <c r="N54" s="18">
         <v>0</v>
       </c>
-      <c r="O54" s="120">
+      <c r="O54" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P54" s="121">
+      <c r="P54" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q54" s="122">
+      <c r="Q54" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R54" s="121">
+      <c r="R54" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S54" s="35"/>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A55" s="84"/>
       <c r="C55" s="43"/>
       <c r="D55" s="20"/>
       <c r="E55" s="20"/>
       <c r="F55" s="20"/>
       <c r="G55" s="20"/>
       <c r="H55" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I55" s="20"/>
       <c r="J55" s="20"/>
       <c r="K55" s="45"/>
       <c r="L55" s="27"/>
       <c r="M55" s="38"/>
       <c r="N55" s="18">
         <v>0</v>
       </c>
-      <c r="O55" s="120">
+      <c r="O55" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P55" s="121">
+      <c r="P55" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q55" s="122">
+      <c r="Q55" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R55" s="121">
+      <c r="R55" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S55" s="35"/>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A56" s="84"/>
       <c r="C56" s="43"/>
       <c r="D56" s="20"/>
       <c r="E56" s="20"/>
       <c r="F56" s="20"/>
       <c r="G56" s="20"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J56" s="20"/>
       <c r="K56" s="45"/>
       <c r="L56" s="27"/>
       <c r="M56" s="38"/>
       <c r="N56" s="18">
         <v>0</v>
       </c>
-      <c r="O56" s="120">
+      <c r="O56" s="119">
         <v>0.125</v>
       </c>
-      <c r="P56" s="121">
+      <c r="P56" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q56" s="122">
+      <c r="Q56" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R56" s="121">
+      <c r="R56" s="120">
         <v>0.75</v>
       </c>
       <c r="S56" s="35"/>
     </row>
     <row r="57" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A57" s="84"/>
       <c r="C57" s="43"/>
       <c r="D57" s="20"/>
       <c r="E57" s="20"/>
       <c r="F57" s="20"/>
       <c r="G57" s="20"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K57" s="45"/>
       <c r="L57" s="27"/>
       <c r="M57" s="38"/>
       <c r="N57" s="18">
         <v>0</v>
       </c>
-      <c r="O57" s="120">
+      <c r="O57" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P57" s="121">
+      <c r="P57" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q57" s="122">
+      <c r="Q57" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R57" s="121">
+      <c r="R57" s="120">
         <v>0.75</v>
       </c>
       <c r="S57" s="35"/>
     </row>
     <row r="58" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="84"/>
       <c r="C58" s="43"/>
       <c r="D58" s="20"/>
       <c r="E58" s="20"/>
       <c r="F58" s="20"/>
       <c r="G58" s="20"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="45" t="s">
         <v>9</v>
       </c>
       <c r="L58" s="28"/>
       <c r="M58" s="39"/>
       <c r="N58" s="29">
         <v>0</v>
       </c>
-      <c r="O58" s="120">
+      <c r="O58" s="119">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="P58" s="121">
+      <c r="P58" s="120">
         <v>0.21875</v>
       </c>
-      <c r="Q58" s="122">
+      <c r="Q58" s="121">
         <v>0.5</v>
       </c>
-      <c r="R58" s="121">
+      <c r="R58" s="120">
         <v>0.625</v>
       </c>
       <c r="S58" s="15"/>
     </row>
     <row r="59" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="84"/>
       <c r="C59" s="43"/>
       <c r="D59" s="20"/>
       <c r="E59" s="20"/>
       <c r="F59" s="20"/>
       <c r="G59" s="20"/>
       <c r="H59" s="20"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
       <c r="K59" s="45"/>
       <c r="L59" s="25" t="s">
         <v>14</v>
       </c>
       <c r="M59" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N59" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O59" s="23" t="s">
@@ -14857,207 +14857,207 @@
       </c>
       <c r="Q59" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R59" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S59" s="34"/>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A60" s="84"/>
       <c r="C60" s="43">
         <v>36</v>
       </c>
       <c r="D60" s="20"/>
       <c r="E60" s="20"/>
       <c r="F60" s="20"/>
       <c r="G60" s="20"/>
       <c r="H60" s="20"/>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
       <c r="K60" s="45"/>
       <c r="L60" s="26">
         <v>536</v>
       </c>
-      <c r="M60" s="150" t="s">
+      <c r="M60" s="188" t="s">
         <v>22</v>
       </c>
-      <c r="N60" s="151"/>
-[...4 lines deleted...]
-      <c r="S60" s="152"/>
+      <c r="N60" s="189"/>
+      <c r="O60" s="189"/>
+      <c r="P60" s="189"/>
+      <c r="Q60" s="189"/>
+      <c r="R60" s="189"/>
+      <c r="S60" s="190"/>
     </row>
     <row r="61" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A61" s="84"/>
       <c r="C61" s="43"/>
       <c r="D61" s="20"/>
       <c r="E61" s="20"/>
       <c r="F61" s="20"/>
       <c r="G61" s="20"/>
       <c r="H61" s="20"/>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="45"/>
       <c r="L61" s="27"/>
       <c r="M61" s="38"/>
       <c r="N61" s="18">
         <v>0</v>
       </c>
-      <c r="O61" s="120">
+      <c r="O61" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P61" s="121">
+      <c r="P61" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q61" s="122">
+      <c r="Q61" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R61" s="121">
+      <c r="R61" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S61" s="35"/>
     </row>
     <row r="62" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A62" s="84"/>
       <c r="C62" s="43"/>
       <c r="D62" s="20"/>
       <c r="E62" s="20"/>
       <c r="F62" s="20"/>
       <c r="G62" s="20"/>
       <c r="H62" s="20"/>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="45"/>
       <c r="L62" s="27"/>
       <c r="M62" s="38"/>
       <c r="N62" s="18">
         <v>0</v>
       </c>
-      <c r="O62" s="120">
+      <c r="O62" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P62" s="121">
+      <c r="P62" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q62" s="122">
+      <c r="Q62" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R62" s="121">
+      <c r="R62" s="120">
         <v>0.66666666666666663</v>
       </c>
       <c r="S62" s="35"/>
     </row>
     <row r="63" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A63" s="84"/>
       <c r="C63" s="43"/>
       <c r="D63" s="20"/>
       <c r="E63" s="20"/>
       <c r="F63" s="20"/>
       <c r="G63" s="20"/>
       <c r="H63" s="20"/>
       <c r="I63" s="20"/>
       <c r="J63" s="20"/>
       <c r="K63" s="45"/>
       <c r="L63" s="27"/>
       <c r="M63" s="38"/>
       <c r="N63" s="18">
         <v>0</v>
       </c>
-      <c r="O63" s="120">
+      <c r="O63" s="119">
         <v>0.125</v>
       </c>
-      <c r="P63" s="121">
+      <c r="P63" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q63" s="122">
+      <c r="Q63" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R63" s="121">
+      <c r="R63" s="120">
         <v>0.75</v>
       </c>
       <c r="S63" s="35"/>
     </row>
     <row r="64" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A64" s="84"/>
       <c r="C64" s="43"/>
       <c r="D64" s="20"/>
       <c r="E64" s="20"/>
       <c r="F64" s="20"/>
       <c r="G64" s="20"/>
       <c r="H64" s="20"/>
       <c r="I64" s="20"/>
       <c r="J64" s="20"/>
       <c r="K64" s="45"/>
       <c r="L64" s="27"/>
       <c r="M64" s="38"/>
       <c r="N64" s="18">
         <v>0</v>
       </c>
-      <c r="O64" s="120">
+      <c r="O64" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P64" s="121">
+      <c r="P64" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q64" s="122">
+      <c r="Q64" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R64" s="121">
+      <c r="R64" s="120">
         <v>0.75</v>
       </c>
       <c r="S64" s="35"/>
     </row>
     <row r="65" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="85"/>
       <c r="B65" s="86"/>
       <c r="C65" s="44"/>
       <c r="D65" s="21"/>
       <c r="E65" s="21"/>
       <c r="F65" s="21"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="46"/>
       <c r="L65" s="28"/>
       <c r="M65" s="39"/>
       <c r="N65" s="29">
         <v>0</v>
       </c>
-      <c r="O65" s="120">
+      <c r="O65" s="119">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="P65" s="121">
+      <c r="P65" s="120">
         <v>0.21875</v>
       </c>
-      <c r="Q65" s="122">
+      <c r="Q65" s="121">
         <v>0.5</v>
       </c>
-      <c r="R65" s="121">
+      <c r="R65" s="120">
         <v>0.625</v>
       </c>
       <c r="S65" s="15"/>
     </row>
     <row r="66" spans="1:19" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="32"/>
       <c r="B66" s="33"/>
       <c r="C66" s="49"/>
       <c r="D66" s="49"/>
       <c r="E66" s="49"/>
       <c r="F66" s="49"/>
       <c r="G66" s="49"/>
       <c r="H66" s="49"/>
       <c r="I66" s="49"/>
       <c r="J66" s="49"/>
       <c r="K66" s="49"/>
       <c r="L66" s="40"/>
       <c r="M66" s="41"/>
       <c r="N66" s="41"/>
       <c r="O66" s="41"/>
       <c r="P66" s="41"/>
       <c r="Q66" s="41"/>
       <c r="R66" s="41"/>
       <c r="S66" s="41"/>
     </row>
@@ -15117,222 +15117,222 @@
         <v>8</v>
       </c>
       <c r="S67" s="34"/>
     </row>
     <row r="68" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C68" s="43">
         <v>59</v>
       </c>
       <c r="D68" s="20"/>
       <c r="E68" s="20"/>
       <c r="F68" s="20"/>
       <c r="G68" s="20"/>
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
       <c r="J68" s="20"/>
       <c r="K68" s="45"/>
       <c r="L68" s="67">
         <v>524</v>
       </c>
-      <c r="M68" s="147" t="s">
+      <c r="M68" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N68" s="148"/>
-[...4 lines deleted...]
-      <c r="S68" s="149"/>
+      <c r="N68" s="192"/>
+      <c r="O68" s="192"/>
+      <c r="P68" s="192"/>
+      <c r="Q68" s="192"/>
+      <c r="R68" s="192"/>
+      <c r="S68" s="193"/>
     </row>
     <row r="69" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="4"/>
       <c r="C69" s="43"/>
       <c r="D69" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="J69" s="20"/>
       <c r="K69" s="45"/>
       <c r="L69" s="7"/>
       <c r="M69" s="66"/>
       <c r="N69" s="18">
         <v>0</v>
       </c>
-      <c r="O69" s="120">
+      <c r="O69" s="119">
         <v>0.125</v>
       </c>
-      <c r="P69" s="121">
+      <c r="P69" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q69" s="122">
+      <c r="Q69" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R69" s="121">
+      <c r="R69" s="120">
         <v>0.75</v>
       </c>
       <c r="S69" s="68"/>
     </row>
     <row r="70" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A70" s="84"/>
       <c r="C70" s="43"/>
       <c r="D70" s="20"/>
       <c r="E70" s="20"/>
       <c r="F70" s="20"/>
       <c r="G70" s="20"/>
       <c r="H70" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I70" s="20"/>
       <c r="J70" s="20"/>
       <c r="K70" s="45"/>
       <c r="L70" s="7"/>
       <c r="M70" s="66"/>
       <c r="N70" s="18">
         <v>0</v>
       </c>
-      <c r="O70" s="120">
+      <c r="O70" s="119">
         <v>0.125</v>
       </c>
-      <c r="P70" s="121">
+      <c r="P70" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q70" s="122">
+      <c r="Q70" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R70" s="121">
+      <c r="R70" s="120">
         <v>0.75</v>
       </c>
       <c r="S70" s="68"/>
     </row>
     <row r="71" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A71" s="84"/>
       <c r="C71" s="43"/>
       <c r="D71" s="20"/>
       <c r="E71" s="20"/>
       <c r="F71" s="20"/>
       <c r="G71" s="20"/>
       <c r="H71" s="20"/>
       <c r="I71" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J71" s="20"/>
       <c r="K71" s="45"/>
       <c r="L71" s="7"/>
       <c r="M71" s="66"/>
       <c r="N71" s="18">
         <v>0</v>
       </c>
-      <c r="O71" s="120">
+      <c r="O71" s="119">
         <v>0.125</v>
       </c>
-      <c r="P71" s="121">
+      <c r="P71" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q71" s="122">
+      <c r="Q71" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R71" s="121">
+      <c r="R71" s="120">
         <v>0.75</v>
       </c>
       <c r="S71" s="68"/>
     </row>
     <row r="72" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A72" s="84"/>
       <c r="C72" s="43"/>
       <c r="D72" s="20"/>
       <c r="E72" s="20"/>
       <c r="F72" s="20"/>
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
       <c r="J72" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K72" s="45"/>
       <c r="L72" s="7"/>
       <c r="M72" s="66"/>
       <c r="N72" s="18">
         <v>0</v>
       </c>
-      <c r="O72" s="120">
+      <c r="O72" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P72" s="121">
+      <c r="P72" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q72" s="122">
+      <c r="Q72" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R72" s="121">
+      <c r="R72" s="120">
         <v>0.75</v>
       </c>
       <c r="S72" s="68"/>
     </row>
     <row r="73" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="84"/>
       <c r="C73" s="43"/>
       <c r="D73" s="20"/>
       <c r="E73" s="20"/>
       <c r="F73" s="20"/>
       <c r="G73" s="20"/>
       <c r="H73" s="20"/>
       <c r="I73" s="20"/>
       <c r="J73" s="20"/>
       <c r="K73" s="45" t="s">
         <v>9</v>
       </c>
       <c r="L73" s="8"/>
       <c r="M73" s="63"/>
       <c r="N73" s="29">
         <v>0</v>
       </c>
-      <c r="O73" s="120">
+      <c r="O73" s="119">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P73" s="121">
+      <c r="P73" s="120">
         <v>0.28125</v>
       </c>
-      <c r="Q73" s="122">
+      <c r="Q73" s="121">
         <v>0.55208333333333337</v>
       </c>
-      <c r="R73" s="121">
+      <c r="R73" s="120">
         <v>0.67708333333333337</v>
       </c>
       <c r="S73" s="69"/>
     </row>
     <row r="74" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="84"/>
       <c r="C74" s="43"/>
       <c r="D74" s="20"/>
       <c r="E74" s="20"/>
       <c r="F74" s="20"/>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
       <c r="I74" s="20"/>
       <c r="J74" s="20"/>
       <c r="K74" s="45"/>
       <c r="L74" s="30" t="s">
         <v>13</v>
       </c>
       <c r="M74" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N74" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O74" s="23" t="s">
@@ -15343,222 +15343,222 @@
       </c>
       <c r="Q74" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R74" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S74" s="34"/>
     </row>
     <row r="75" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A75" s="84"/>
       <c r="C75" s="43">
         <v>57</v>
       </c>
       <c r="D75" s="20"/>
       <c r="E75" s="20"/>
       <c r="F75" s="20"/>
       <c r="G75" s="20"/>
       <c r="H75" s="20"/>
       <c r="I75" s="20"/>
       <c r="J75" s="20"/>
       <c r="K75" s="45"/>
       <c r="L75" s="31">
         <v>529</v>
       </c>
-      <c r="M75" s="147" t="s">
+      <c r="M75" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N75" s="148"/>
-[...4 lines deleted...]
-      <c r="S75" s="149"/>
+      <c r="N75" s="192"/>
+      <c r="O75" s="192"/>
+      <c r="P75" s="192"/>
+      <c r="Q75" s="192"/>
+      <c r="R75" s="192"/>
+      <c r="S75" s="193"/>
     </row>
     <row r="76" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A76" s="84"/>
       <c r="C76" s="43"/>
       <c r="D76" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
       <c r="J76" s="20"/>
       <c r="K76" s="45"/>
       <c r="L76" s="61"/>
       <c r="M76" s="60"/>
       <c r="N76" s="18">
         <v>0</v>
       </c>
-      <c r="O76" s="120">
+      <c r="O76" s="119">
         <v>0.125</v>
       </c>
-      <c r="P76" s="121">
+      <c r="P76" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q76" s="122">
+      <c r="Q76" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R76" s="121">
+      <c r="R76" s="120">
         <v>0.75</v>
       </c>
       <c r="S76" s="62"/>
     </row>
     <row r="77" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A77" s="84"/>
       <c r="C77" s="43"/>
       <c r="D77" s="20"/>
       <c r="E77" s="20"/>
       <c r="F77" s="20"/>
       <c r="G77" s="20"/>
       <c r="H77" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I77" s="20"/>
       <c r="J77" s="20"/>
       <c r="K77" s="45"/>
       <c r="L77" s="61"/>
       <c r="M77" s="60"/>
       <c r="N77" s="18">
         <v>0</v>
       </c>
-      <c r="O77" s="120">
+      <c r="O77" s="119">
         <v>0.125</v>
       </c>
-      <c r="P77" s="121">
+      <c r="P77" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q77" s="122">
+      <c r="Q77" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R77" s="121">
+      <c r="R77" s="120">
         <v>0.75</v>
       </c>
       <c r="S77" s="62"/>
     </row>
     <row r="78" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A78" s="84"/>
       <c r="C78" s="43"/>
       <c r="D78" s="20"/>
       <c r="E78" s="20"/>
       <c r="F78" s="20"/>
       <c r="G78" s="20"/>
       <c r="H78" s="20"/>
       <c r="I78" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J78" s="20"/>
       <c r="K78" s="45"/>
       <c r="L78" s="61"/>
       <c r="M78" s="60"/>
       <c r="N78" s="18">
         <v>0</v>
       </c>
-      <c r="O78" s="120">
+      <c r="O78" s="119">
         <v>0.125</v>
       </c>
-      <c r="P78" s="121">
+      <c r="P78" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q78" s="122">
+      <c r="Q78" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R78" s="121">
+      <c r="R78" s="120">
         <v>0.75</v>
       </c>
       <c r="S78" s="62"/>
     </row>
     <row r="79" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A79" s="84"/>
       <c r="C79" s="43"/>
       <c r="D79" s="20"/>
       <c r="E79" s="20"/>
       <c r="F79" s="20"/>
       <c r="G79" s="20"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K79" s="45"/>
       <c r="L79" s="61"/>
       <c r="M79" s="60"/>
       <c r="N79" s="18">
         <v>0</v>
       </c>
-      <c r="O79" s="120">
+      <c r="O79" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P79" s="121">
+      <c r="P79" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q79" s="122">
+      <c r="Q79" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R79" s="121">
+      <c r="R79" s="120">
         <v>0.75</v>
       </c>
       <c r="S79" s="62"/>
     </row>
     <row r="80" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="84"/>
       <c r="C80" s="43"/>
       <c r="D80" s="20"/>
       <c r="E80" s="20"/>
       <c r="F80" s="20"/>
       <c r="G80" s="20"/>
       <c r="H80" s="20"/>
       <c r="I80" s="20"/>
       <c r="J80" s="20"/>
       <c r="K80" s="45" t="s">
         <v>9</v>
       </c>
       <c r="L80" s="44"/>
       <c r="M80" s="63"/>
       <c r="N80" s="29">
         <v>0</v>
       </c>
-      <c r="O80" s="120">
+      <c r="O80" s="119">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P80" s="121">
+      <c r="P80" s="120">
         <v>0.28125</v>
       </c>
-      <c r="Q80" s="122">
+      <c r="Q80" s="121">
         <v>0.55208333333333337</v>
       </c>
-      <c r="R80" s="121">
+      <c r="R80" s="120">
         <v>0.67708333333333337</v>
       </c>
       <c r="S80" s="65"/>
     </row>
     <row r="81" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="84"/>
       <c r="C81" s="43"/>
       <c r="D81" s="20"/>
       <c r="E81" s="20"/>
       <c r="F81" s="20"/>
       <c r="G81" s="20"/>
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="J81" s="20"/>
       <c r="K81" s="45"/>
       <c r="L81" s="30" t="s">
         <v>14</v>
       </c>
       <c r="M81" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N81" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O81" s="23" t="s">
@@ -15569,241 +15569,241 @@
       </c>
       <c r="Q81" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R81" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S81" s="34"/>
     </row>
     <row r="82" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A82" s="84"/>
       <c r="C82" s="43">
         <v>57</v>
       </c>
       <c r="D82" s="20"/>
       <c r="E82" s="20"/>
       <c r="F82" s="20"/>
       <c r="G82" s="20"/>
       <c r="H82" s="20"/>
       <c r="I82" s="20"/>
       <c r="J82" s="20"/>
       <c r="K82" s="45"/>
       <c r="L82" s="31">
         <v>529</v>
       </c>
-      <c r="M82" s="147" t="s">
+      <c r="M82" s="191" t="s">
         <v>22</v>
       </c>
-      <c r="N82" s="148"/>
-[...4 lines deleted...]
-      <c r="S82" s="149"/>
+      <c r="N82" s="192"/>
+      <c r="O82" s="192"/>
+      <c r="P82" s="192"/>
+      <c r="Q82" s="192"/>
+      <c r="R82" s="192"/>
+      <c r="S82" s="193"/>
     </row>
     <row r="83" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A83" s="84"/>
       <c r="C83" s="43"/>
       <c r="D83" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="20"/>
       <c r="I83" s="20"/>
       <c r="J83" s="20"/>
       <c r="K83" s="45"/>
       <c r="L83" s="61"/>
       <c r="M83" s="60"/>
       <c r="N83" s="18">
         <v>0</v>
       </c>
-      <c r="O83" s="120">
+      <c r="O83" s="119">
         <v>0.125</v>
       </c>
-      <c r="P83" s="121">
+      <c r="P83" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q83" s="122">
+      <c r="Q83" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R83" s="121">
+      <c r="R83" s="120">
         <v>0.75</v>
       </c>
       <c r="S83" s="62"/>
     </row>
     <row r="84" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A84" s="84"/>
       <c r="C84" s="43"/>
       <c r="D84" s="20"/>
       <c r="E84" s="20"/>
       <c r="F84" s="20"/>
       <c r="G84" s="20"/>
       <c r="H84" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I84" s="20"/>
       <c r="J84" s="20"/>
       <c r="K84" s="45"/>
       <c r="L84" s="61"/>
       <c r="M84" s="60"/>
       <c r="N84" s="18">
         <v>0</v>
       </c>
-      <c r="O84" s="120">
+      <c r="O84" s="119">
         <v>0.125</v>
       </c>
-      <c r="P84" s="121">
+      <c r="P84" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q84" s="122">
+      <c r="Q84" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R84" s="121">
+      <c r="R84" s="120">
         <v>0.75</v>
       </c>
       <c r="S84" s="62"/>
     </row>
     <row r="85" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A85" s="84"/>
       <c r="C85" s="43"/>
       <c r="D85" s="20"/>
       <c r="E85" s="20"/>
       <c r="F85" s="20"/>
       <c r="G85" s="20"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J85" s="20"/>
       <c r="K85" s="45"/>
       <c r="L85" s="61"/>
       <c r="M85" s="60"/>
       <c r="N85" s="18">
         <v>0</v>
       </c>
-      <c r="O85" s="120">
+      <c r="O85" s="119">
         <v>0.125</v>
       </c>
-      <c r="P85" s="121">
+      <c r="P85" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q85" s="122">
+      <c r="Q85" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R85" s="121">
+      <c r="R85" s="120">
         <v>0.75</v>
       </c>
       <c r="S85" s="62"/>
     </row>
     <row r="86" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A86" s="84"/>
       <c r="C86" s="43"/>
       <c r="D86" s="20"/>
       <c r="E86" s="20"/>
       <c r="F86" s="20"/>
       <c r="G86" s="20"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
       <c r="J86" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K86" s="45"/>
       <c r="L86" s="61"/>
       <c r="M86" s="60"/>
       <c r="N86" s="18">
         <v>0</v>
       </c>
-      <c r="O86" s="120">
+      <c r="O86" s="119">
         <v>0.16666666666666666</v>
       </c>
-      <c r="P86" s="121">
+      <c r="P86" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q86" s="122">
+      <c r="Q86" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R86" s="121">
+      <c r="R86" s="120">
         <v>0.75</v>
       </c>
       <c r="S86" s="62"/>
     </row>
     <row r="87" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="85"/>
       <c r="B87" s="86"/>
       <c r="C87" s="44"/>
       <c r="D87" s="21"/>
       <c r="E87" s="21"/>
       <c r="F87" s="21"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L87" s="44"/>
       <c r="M87" s="63"/>
       <c r="N87" s="29">
         <v>0</v>
       </c>
-      <c r="O87" s="123">
+      <c r="O87" s="122">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P87" s="124">
+      <c r="P87" s="123">
         <v>0.28125</v>
       </c>
-      <c r="Q87" s="125">
+      <c r="Q87" s="124">
         <v>0.55208333333333337</v>
       </c>
-      <c r="R87" s="126">
+      <c r="R87" s="125">
         <v>0.67708333333333337</v>
       </c>
       <c r="S87" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="M2:S2"/>
-[...3 lines deleted...]
-    <mergeCell ref="M75:S75"/>
     <mergeCell ref="M82:S82"/>
     <mergeCell ref="M24:S24"/>
     <mergeCell ref="M31:S31"/>
     <mergeCell ref="M38:S38"/>
     <mergeCell ref="M46:S46"/>
     <mergeCell ref="M53:S53"/>
     <mergeCell ref="M60:S60"/>
+    <mergeCell ref="M2:S2"/>
+    <mergeCell ref="M9:S9"/>
+    <mergeCell ref="M16:S16"/>
+    <mergeCell ref="M68:S68"/>
+    <mergeCell ref="M75:S75"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="2" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8835D8D7-6D33-4DC4-81CD-01C78E321595}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:S21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="18.5703125" customWidth="1"/>
     <col min="3" max="11" width="3" customWidth="1"/>
     <col min="13" max="19" width="5.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
@@ -15841,621 +15841,621 @@
       </c>
       <c r="L1" s="25" t="s">
         <v>20</v>
       </c>
       <c r="M1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Q1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R1" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S1" s="34"/>
     </row>
     <row r="2" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="134" t="s">
+      <c r="A2" s="133" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="140" t="s">
+      <c r="B2" s="139" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="54">
         <v>29</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="55"/>
       <c r="L2" s="26">
         <v>261</v>
       </c>
-      <c r="M2" s="150"/>
-[...5 lines deleted...]
-      <c r="S2" s="152"/>
+      <c r="M2" s="188"/>
+      <c r="N2" s="189"/>
+      <c r="O2" s="189"/>
+      <c r="P2" s="189"/>
+      <c r="Q2" s="189"/>
+      <c r="R2" s="189"/>
+      <c r="S2" s="190"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4"/>
       <c r="C3" s="43"/>
       <c r="D3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="45"/>
       <c r="L3" s="27"/>
       <c r="M3" s="38">
         <v>0</v>
       </c>
       <c r="N3" s="18">
         <v>0.25</v>
       </c>
-      <c r="O3" s="129">
+      <c r="O3" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P3" s="129">
-[...3 lines deleted...]
-      <c r="R3" s="129"/>
+      <c r="P3" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="128"/>
+      <c r="R3" s="128"/>
       <c r="S3" s="35"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="45"/>
       <c r="L4" s="27"/>
       <c r="M4" s="38">
         <v>0</v>
       </c>
       <c r="N4" s="18">
         <v>0.25</v>
       </c>
-      <c r="O4" s="129">
+      <c r="O4" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P4" s="129">
-[...3 lines deleted...]
-      <c r="R4" s="129"/>
+      <c r="P4" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="128"/>
       <c r="S4" s="35"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="45"/>
       <c r="L5" s="27"/>
       <c r="M5" s="38">
         <v>0</v>
       </c>
       <c r="N5" s="18">
         <v>0.25</v>
       </c>
-      <c r="O5" s="129">
+      <c r="O5" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P5" s="129">
-[...3 lines deleted...]
-      <c r="R5" s="129"/>
+      <c r="P5" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="128"/>
+      <c r="R5" s="128"/>
       <c r="S5" s="35"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="45"/>
       <c r="L6" s="27"/>
       <c r="M6" s="38">
         <v>0</v>
       </c>
       <c r="N6" s="18">
         <v>0.25</v>
       </c>
-      <c r="O6" s="129">
+      <c r="O6" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P6" s="129">
-[...3 lines deleted...]
-      <c r="R6" s="129"/>
+      <c r="P6" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="128"/>
+      <c r="R6" s="128"/>
       <c r="S6" s="35"/>
     </row>
     <row r="7" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
       <c r="M7" s="39">
         <v>0</v>
       </c>
       <c r="N7" s="29">
         <v>0.25</v>
       </c>
-      <c r="O7" s="129">
+      <c r="O7" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P7" s="129">
-[...3 lines deleted...]
-      <c r="R7" s="129"/>
+      <c r="P7" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="128"/>
+      <c r="R7" s="128"/>
       <c r="S7" s="15"/>
     </row>
     <row r="8" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="25" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="143" t="s">
-[...8 lines deleted...]
-      <c r="R8" s="144" t="s">
+      <c r="O8" s="142" t="s">
+        <v>7</v>
+      </c>
+      <c r="P8" s="142" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="142" t="s">
+        <v>7</v>
+      </c>
+      <c r="R8" s="143" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="34"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="43">
         <v>28</v>
       </c>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="45"/>
       <c r="L9" s="26">
         <v>261</v>
       </c>
-      <c r="M9" s="150"/>
-[...5 lines deleted...]
-      <c r="S9" s="152"/>
+      <c r="M9" s="188"/>
+      <c r="N9" s="189"/>
+      <c r="O9" s="189"/>
+      <c r="P9" s="189"/>
+      <c r="Q9" s="189"/>
+      <c r="R9" s="189"/>
+      <c r="S9" s="190"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="43"/>
       <c r="D10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="27"/>
       <c r="M10" s="38">
         <v>0</v>
       </c>
       <c r="N10" s="18">
         <v>0.25</v>
       </c>
-      <c r="O10" s="129">
+      <c r="O10" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P10" s="129">
-[...3 lines deleted...]
-      <c r="R10" s="129"/>
+      <c r="P10" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="128"/>
+      <c r="R10" s="128"/>
       <c r="S10" s="35"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="27"/>
       <c r="M11" s="38">
         <v>0</v>
       </c>
       <c r="N11" s="18">
         <v>0.25</v>
       </c>
-      <c r="O11" s="129">
+      <c r="O11" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P11" s="129">
-[...3 lines deleted...]
-      <c r="R11" s="129"/>
+      <c r="P11" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="128"/>
+      <c r="R11" s="128"/>
       <c r="S11" s="35"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="27"/>
       <c r="M12" s="38">
         <v>0</v>
       </c>
       <c r="N12" s="18">
         <v>0.25</v>
       </c>
-      <c r="O12" s="129">
+      <c r="O12" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P12" s="129">
-[...3 lines deleted...]
-      <c r="R12" s="129"/>
+      <c r="P12" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="128"/>
+      <c r="R12" s="128"/>
       <c r="S12" s="35"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="20"/>
       <c r="L13" s="27"/>
       <c r="M13" s="38">
         <v>0</v>
       </c>
       <c r="N13" s="18">
         <v>0.25</v>
       </c>
-      <c r="O13" s="129">
+      <c r="O13" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P13" s="129">
-[...3 lines deleted...]
-      <c r="R13" s="129"/>
+      <c r="P13" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="128"/>
+      <c r="R13" s="128"/>
       <c r="S13" s="35"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="39">
         <v>0</v>
       </c>
       <c r="N14" s="29">
         <v>0.25</v>
       </c>
-      <c r="O14" s="129">
+      <c r="O14" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P14" s="129">
-[...3 lines deleted...]
-      <c r="R14" s="129"/>
+      <c r="P14" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="128"/>
+      <c r="R14" s="128"/>
       <c r="S14" s="15"/>
     </row>
     <row r="15" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="79"/>
       <c r="D15" s="80"/>
       <c r="E15" s="80"/>
       <c r="F15" s="80"/>
       <c r="G15" s="80"/>
       <c r="H15" s="80"/>
       <c r="I15" s="80"/>
       <c r="J15" s="80"/>
       <c r="K15" s="81"/>
       <c r="L15" s="25" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="O15" s="143" t="s">
-[...8 lines deleted...]
-      <c r="R15" s="144" t="s">
+      <c r="O15" s="142" t="s">
+        <v>7</v>
+      </c>
+      <c r="P15" s="142" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q15" s="142" t="s">
+        <v>7</v>
+      </c>
+      <c r="R15" s="143" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="82"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="56">
         <v>28</v>
       </c>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="48"/>
       <c r="L16" s="83">
         <v>263</v>
       </c>
-      <c r="M16" s="147"/>
-[...5 lines deleted...]
-      <c r="S16" s="149"/>
+      <c r="M16" s="191"/>
+      <c r="N16" s="192"/>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="192"/>
+      <c r="R16" s="192"/>
+      <c r="S16" s="193"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="43"/>
       <c r="D17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="45"/>
       <c r="L17" s="27"/>
       <c r="M17" s="38"/>
       <c r="N17" s="18"/>
-      <c r="O17" s="129"/>
-[...2 lines deleted...]
-      <c r="R17" s="129"/>
+      <c r="O17" s="128"/>
+      <c r="P17" s="128"/>
+      <c r="Q17" s="128"/>
+      <c r="R17" s="128"/>
       <c r="S17" s="35"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="45"/>
       <c r="L18" s="27"/>
       <c r="M18" s="38"/>
       <c r="N18" s="18"/>
-      <c r="O18" s="129"/>
-[...2 lines deleted...]
-      <c r="R18" s="129"/>
+      <c r="O18" s="128"/>
+      <c r="P18" s="128"/>
+      <c r="Q18" s="128"/>
+      <c r="R18" s="128"/>
       <c r="S18" s="35"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="45"/>
       <c r="L19" s="27"/>
       <c r="M19" s="38"/>
       <c r="N19" s="18"/>
-      <c r="O19" s="129"/>
-[...2 lines deleted...]
-      <c r="R19" s="129"/>
+      <c r="O19" s="128"/>
+      <c r="P19" s="128"/>
+      <c r="Q19" s="128"/>
+      <c r="R19" s="128"/>
       <c r="S19" s="35"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="45"/>
       <c r="L20" s="27"/>
       <c r="M20" s="38"/>
       <c r="N20" s="18"/>
-      <c r="O20" s="129"/>
-[...2 lines deleted...]
-      <c r="R20" s="129"/>
+      <c r="O20" s="128"/>
+      <c r="P20" s="128"/>
+      <c r="Q20" s="128"/>
+      <c r="R20" s="128"/>
       <c r="S20" s="35"/>
     </row>
     <row r="21" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="39"/>
       <c r="N21" s="29"/>
-      <c r="O21" s="129"/>
-[...2 lines deleted...]
-      <c r="R21" s="129"/>
+      <c r="O21" s="128"/>
+      <c r="P21" s="128"/>
+      <c r="Q21" s="128"/>
+      <c r="R21" s="128"/>
       <c r="S21" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="M2:S2"/>
     <mergeCell ref="M9:S9"/>
     <mergeCell ref="M16:S16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
@@ -16529,224 +16529,224 @@
         <v>8</v>
       </c>
       <c r="S1" s="87"/>
     </row>
     <row r="2" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C2" s="7">
         <v>158</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="26">
         <v>527</v>
       </c>
-      <c r="M2" s="147" t="s">
+      <c r="M2" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="148"/>
-[...3 lines deleted...]
-      <c r="R2" s="149"/>
+      <c r="N2" s="192"/>
+      <c r="O2" s="192"/>
+      <c r="P2" s="192"/>
+      <c r="Q2" s="192"/>
+      <c r="R2" s="193"/>
       <c r="S2" s="88"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
-      <c r="M3" s="120">
-[...2 lines deleted...]
-      <c r="N3" s="121">
+      <c r="M3" s="119">
+        <v>0</v>
+      </c>
+      <c r="N3" s="120">
         <v>0.44791666666666669</v>
       </c>
-      <c r="O3" s="122">
+      <c r="O3" s="121">
         <v>0.57291666666666663</v>
       </c>
-      <c r="P3" s="121">
+      <c r="P3" s="120">
         <v>0.75</v>
       </c>
-      <c r="Q3" s="122">
+      <c r="Q3" s="121">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R3" s="118"/>
+      <c r="R3" s="117"/>
       <c r="S3" s="89"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="50"/>
       <c r="L4" s="27"/>
-      <c r="M4" s="120">
-[...2 lines deleted...]
-      <c r="N4" s="121">
+      <c r="M4" s="119">
+        <v>0</v>
+      </c>
+      <c r="N4" s="120">
         <v>0.46875</v>
       </c>
-      <c r="O4" s="122">
+      <c r="O4" s="121">
         <v>0.61458333333333337</v>
       </c>
-      <c r="P4" s="121">
+      <c r="P4" s="120">
         <v>0.78125</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="121">
         <v>0.96875</v>
       </c>
-      <c r="R4" s="118"/>
+      <c r="R4" s="117"/>
       <c r="S4" s="89"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="50"/>
       <c r="L5" s="27"/>
-      <c r="M5" s="120">
-[...2 lines deleted...]
-      <c r="N5" s="121">
+      <c r="M5" s="119">
+        <v>0</v>
+      </c>
+      <c r="N5" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O5" s="122">
+      <c r="O5" s="121">
         <v>0.13541666666666666</v>
       </c>
-      <c r="P5" s="121">
+      <c r="P5" s="120">
         <v>0.30208333333333331</v>
       </c>
-      <c r="Q5" s="122">
+      <c r="Q5" s="121">
         <v>0.51041666666666663</v>
       </c>
-      <c r="R5" s="118"/>
+      <c r="R5" s="117"/>
       <c r="S5" s="89"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="50"/>
       <c r="L6" s="27"/>
-      <c r="M6" s="120">
-[...2 lines deleted...]
-      <c r="N6" s="121">
+      <c r="M6" s="119">
+        <v>0</v>
+      </c>
+      <c r="N6" s="120">
         <v>0.44791666666666669</v>
       </c>
-      <c r="O6" s="122">
+      <c r="O6" s="121">
         <v>0.57291666666666663</v>
       </c>
-      <c r="P6" s="121">
+      <c r="P6" s="120">
         <v>0.75</v>
       </c>
-      <c r="Q6" s="122">
+      <c r="Q6" s="121">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R6" s="118"/>
+      <c r="R6" s="117"/>
       <c r="S6" s="89"/>
     </row>
     <row r="7" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
-      <c r="M7" s="120">
-[...2 lines deleted...]
-      <c r="N7" s="121">
+      <c r="M7" s="119">
+        <v>0</v>
+      </c>
+      <c r="N7" s="120">
         <v>0.46875</v>
       </c>
-      <c r="O7" s="122">
+      <c r="O7" s="121">
         <v>0.625</v>
       </c>
-      <c r="P7" s="121">
+      <c r="P7" s="120">
         <v>0.79166666666666663</v>
       </c>
-      <c r="Q7" s="122">
+      <c r="Q7" s="121">
         <v>0.96875</v>
       </c>
-      <c r="R7" s="119"/>
+      <c r="R7" s="118"/>
       <c r="S7" s="90"/>
     </row>
     <row r="8" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="25" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="23" t="s">
         <v>7</v>
       </c>
@@ -16755,224 +16755,224 @@
       </c>
       <c r="Q8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="89"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="7">
         <v>159</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="26">
         <v>528</v>
       </c>
-      <c r="M9" s="147" t="s">
+      <c r="M9" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="148"/>
-[...3 lines deleted...]
-      <c r="R9" s="149"/>
+      <c r="N9" s="192"/>
+      <c r="O9" s="192"/>
+      <c r="P9" s="192"/>
+      <c r="Q9" s="192"/>
+      <c r="R9" s="193"/>
       <c r="S9" s="88"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
-      <c r="M10" s="120">
-[...2 lines deleted...]
-      <c r="N10" s="121">
+      <c r="M10" s="119">
+        <v>0</v>
+      </c>
+      <c r="N10" s="120">
         <v>0.44791666666666669</v>
       </c>
-      <c r="O10" s="122">
+      <c r="O10" s="121">
         <v>0.57291666666666663</v>
       </c>
-      <c r="P10" s="121">
+      <c r="P10" s="120">
         <v>0.75</v>
       </c>
-      <c r="Q10" s="122">
+      <c r="Q10" s="121">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R10" s="118"/>
+      <c r="R10" s="117"/>
       <c r="S10" s="89"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="50"/>
       <c r="L11" s="27"/>
-      <c r="M11" s="120">
-[...2 lines deleted...]
-      <c r="N11" s="121">
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="120">
         <v>0.46875</v>
       </c>
-      <c r="O11" s="122">
+      <c r="O11" s="121">
         <v>0.61458333333333337</v>
       </c>
-      <c r="P11" s="121">
+      <c r="P11" s="120">
         <v>0.78125</v>
       </c>
-      <c r="Q11" s="122">
+      <c r="Q11" s="121">
         <v>0.96875</v>
       </c>
-      <c r="R11" s="118"/>
+      <c r="R11" s="117"/>
       <c r="S11" s="89"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="50"/>
       <c r="L12" s="27"/>
-      <c r="M12" s="120">
-[...2 lines deleted...]
-      <c r="N12" s="121">
+      <c r="M12" s="119">
+        <v>0</v>
+      </c>
+      <c r="N12" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O12" s="122">
+      <c r="O12" s="121">
         <v>0.13541666666666666</v>
       </c>
-      <c r="P12" s="121">
+      <c r="P12" s="120">
         <v>0.30208333333333331</v>
       </c>
-      <c r="Q12" s="122">
+      <c r="Q12" s="121">
         <v>0.51041666666666663</v>
       </c>
-      <c r="R12" s="118"/>
+      <c r="R12" s="117"/>
       <c r="S12" s="89"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="50"/>
       <c r="L13" s="27"/>
-      <c r="M13" s="120">
-[...2 lines deleted...]
-      <c r="N13" s="121">
+      <c r="M13" s="119">
+        <v>0</v>
+      </c>
+      <c r="N13" s="120">
         <v>0.44791666666666669</v>
       </c>
-      <c r="O13" s="122">
+      <c r="O13" s="121">
         <v>0.57291666666666663</v>
       </c>
-      <c r="P13" s="121">
+      <c r="P13" s="120">
         <v>0.75</v>
       </c>
-      <c r="Q13" s="122">
+      <c r="Q13" s="121">
         <v>0.95833333333333337</v>
       </c>
-      <c r="R13" s="118"/>
+      <c r="R13" s="117"/>
       <c r="S13" s="89"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
-      <c r="M14" s="120">
-[...2 lines deleted...]
-      <c r="N14" s="121">
+      <c r="M14" s="119">
+        <v>0</v>
+      </c>
+      <c r="N14" s="120">
         <v>0.46875</v>
       </c>
-      <c r="O14" s="122">
+      <c r="O14" s="121">
         <v>0.625</v>
       </c>
-      <c r="P14" s="121">
+      <c r="P14" s="120">
         <v>0.79166666666666663</v>
       </c>
-      <c r="Q14" s="122">
+      <c r="Q14" s="121">
         <v>0.96875</v>
       </c>
-      <c r="R14" s="119"/>
+      <c r="R14" s="118"/>
       <c r="S14" s="90"/>
     </row>
     <row r="15" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="56"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="47"/>
       <c r="K15" s="48"/>
       <c r="L15" s="25" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="23" t="s">
         <v>7</v>
       </c>
@@ -16981,223 +16981,223 @@
       </c>
       <c r="Q15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="89"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="7">
         <v>160</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="26">
         <v>532</v>
       </c>
-      <c r="M16" s="147" t="s">
+      <c r="M16" s="191" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="148"/>
-[...3 lines deleted...]
-      <c r="R16" s="149"/>
+      <c r="N16" s="192"/>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="192"/>
+      <c r="R16" s="193"/>
       <c r="S16" s="88"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="38"/>
       <c r="N17" s="18">
         <v>0</v>
       </c>
-      <c r="O17" s="120">
+      <c r="O17" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P17" s="121">
+      <c r="P17" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q17" s="122">
+      <c r="Q17" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="R17" s="121">
+      <c r="R17" s="120">
         <v>0.70833333333333337</v>
       </c>
       <c r="S17" s="89"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="50"/>
       <c r="L18" s="27"/>
       <c r="M18" s="38"/>
       <c r="N18" s="18">
         <v>0</v>
       </c>
-      <c r="O18" s="120">
+      <c r="O18" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P18" s="121">
+      <c r="P18" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q18" s="122">
+      <c r="Q18" s="121">
         <v>0.61458333333333337</v>
       </c>
-      <c r="R18" s="121">
+      <c r="R18" s="120">
         <v>0.73958333333333337</v>
       </c>
       <c r="S18" s="89"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="50"/>
       <c r="L19" s="27"/>
       <c r="M19" s="38"/>
       <c r="N19" s="18">
         <v>0</v>
       </c>
-      <c r="O19" s="120">
+      <c r="O19" s="119">
         <v>0.13541666666666666</v>
       </c>
-      <c r="P19" s="121">
+      <c r="P19" s="120">
         <v>0.26041666666666669</v>
       </c>
-      <c r="Q19" s="122">
+      <c r="Q19" s="121">
         <v>0.51041666666666663</v>
       </c>
-      <c r="R19" s="121">
+      <c r="R19" s="120">
         <v>0.71875</v>
       </c>
       <c r="S19" s="89"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="27"/>
       <c r="M20" s="38"/>
       <c r="N20" s="18">
         <v>0</v>
       </c>
-      <c r="O20" s="120">
+      <c r="O20" s="119">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P20" s="121">
+      <c r="P20" s="120">
         <v>0.28125</v>
       </c>
-      <c r="Q20" s="122">
+      <c r="Q20" s="121">
         <v>0.57291666666666663</v>
       </c>
-      <c r="R20" s="121">
+      <c r="R20" s="120">
         <v>0.69791666666666663</v>
       </c>
       <c r="S20" s="89"/>
     </row>
     <row r="21" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="39"/>
       <c r="N21" s="29">
         <v>0</v>
       </c>
-      <c r="O21" s="120">
+      <c r="O21" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P21" s="121">
+      <c r="P21" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q21" s="122">
+      <c r="Q21" s="121">
         <v>0.625</v>
       </c>
-      <c r="R21" s="121">
+      <c r="R21" s="120">
         <v>0.75</v>
       </c>
       <c r="S21" s="90"/>
     </row>
     <row r="22" spans="1:19" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="B22" s="99"/>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="101"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="15"/>
     </row>
@@ -17315,344 +17315,344 @@
         <v>7</v>
       </c>
       <c r="Z1" s="107"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="7">
         <v>23</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="104">
         <v>549</v>
       </c>
-      <c r="M2" s="153" t="s">
+      <c r="M2" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="153"/>
-[...3 lines deleted...]
-      <c r="R2" s="153"/>
+      <c r="N2" s="194"/>
+      <c r="O2" s="194"/>
+      <c r="P2" s="194"/>
+      <c r="Q2" s="194"/>
+      <c r="R2" s="194"/>
       <c r="S2" s="105"/>
       <c r="T2" s="106"/>
       <c r="U2" s="106"/>
       <c r="V2" s="106"/>
       <c r="W2" s="106"/>
       <c r="X2" s="106"/>
       <c r="Y2" s="106"/>
       <c r="Z2" s="89"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
-      <c r="M3" s="120">
-[...2 lines deleted...]
-      <c r="N3" s="121">
+      <c r="M3" s="119">
+        <v>0</v>
+      </c>
+      <c r="N3" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="O3" s="122">
+      <c r="O3" s="121">
         <v>0.125</v>
       </c>
-      <c r="P3" s="121">
+      <c r="P3" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q3" s="122">
+      <c r="Q3" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="R3" s="121">
+      <c r="R3" s="120">
         <v>0.47916666666666669</v>
       </c>
-      <c r="S3" s="122">
+      <c r="S3" s="121">
         <v>0.5</v>
       </c>
-      <c r="T3" s="121">
+      <c r="T3" s="120">
         <v>0.625</v>
       </c>
-      <c r="U3" s="122">
+      <c r="U3" s="121">
         <v>0.65625</v>
       </c>
-      <c r="V3" s="121">
+      <c r="V3" s="120">
         <v>0.78125</v>
       </c>
-      <c r="W3" s="122">
+      <c r="W3" s="121">
         <v>0.80208333333333337</v>
       </c>
-      <c r="X3" s="121">
+      <c r="X3" s="120">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Y3" s="122">
+      <c r="Y3" s="121">
         <v>0.95833333333333337</v>
       </c>
       <c r="Z3" s="89"/>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="50"/>
       <c r="L4" s="27"/>
-      <c r="M4" s="120">
-[...2 lines deleted...]
-      <c r="N4" s="121">
+      <c r="M4" s="119">
+        <v>0</v>
+      </c>
+      <c r="N4" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="O4" s="122">
+      <c r="O4" s="121">
         <v>0.125</v>
       </c>
-      <c r="P4" s="121">
+      <c r="P4" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="R4" s="121">
+      <c r="R4" s="120">
         <v>0.47916666666666669</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="121">
         <v>0.5</v>
       </c>
-      <c r="T4" s="121">
+      <c r="T4" s="120">
         <v>0.625</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="121">
         <v>0.65625</v>
       </c>
-      <c r="V4" s="121">
+      <c r="V4" s="120">
         <v>0.78125</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="121">
         <v>0.80208333333333337</v>
       </c>
-      <c r="X4" s="121">
+      <c r="X4" s="120">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="121">
         <v>0.95833333333333337</v>
       </c>
       <c r="Z4" s="89"/>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="50"/>
       <c r="L5" s="27"/>
-      <c r="M5" s="120">
-[...2 lines deleted...]
-      <c r="N5" s="121">
+      <c r="M5" s="119">
+        <v>0</v>
+      </c>
+      <c r="N5" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="O5" s="122">
+      <c r="O5" s="121">
         <v>0.125</v>
       </c>
-      <c r="P5" s="121">
+      <c r="P5" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q5" s="122">
+      <c r="Q5" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="R5" s="121">
+      <c r="R5" s="120">
         <v>0.47916666666666669</v>
       </c>
-      <c r="S5" s="122">
+      <c r="S5" s="121">
         <v>0.5</v>
       </c>
-      <c r="T5" s="121">
+      <c r="T5" s="120">
         <v>0.625</v>
       </c>
-      <c r="U5" s="122">
+      <c r="U5" s="121">
         <v>0.65625</v>
       </c>
-      <c r="V5" s="121">
+      <c r="V5" s="120">
         <v>0.78125</v>
       </c>
-      <c r="W5" s="122">
+      <c r="W5" s="121">
         <v>0.80208333333333337</v>
       </c>
-      <c r="X5" s="121">
+      <c r="X5" s="120">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Y5" s="122">
+      <c r="Y5" s="121">
         <v>0.95833333333333337</v>
       </c>
       <c r="Z5" s="89"/>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="50"/>
       <c r="L6" s="27"/>
-      <c r="M6" s="120">
-[...2 lines deleted...]
-      <c r="N6" s="121">
+      <c r="M6" s="119">
+        <v>0</v>
+      </c>
+      <c r="N6" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="O6" s="122">
+      <c r="O6" s="121">
         <v>0.125</v>
       </c>
-      <c r="P6" s="121">
+      <c r="P6" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q6" s="122">
+      <c r="Q6" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="R6" s="121">
+      <c r="R6" s="120">
         <v>0.47916666666666669</v>
       </c>
-      <c r="S6" s="122">
+      <c r="S6" s="121">
         <v>0.5</v>
       </c>
-      <c r="T6" s="121">
+      <c r="T6" s="120">
         <v>0.625</v>
       </c>
-      <c r="U6" s="122">
+      <c r="U6" s="121">
         <v>0.65625</v>
       </c>
-      <c r="V6" s="121">
+      <c r="V6" s="120">
         <v>0.78125</v>
       </c>
-      <c r="W6" s="122">
+      <c r="W6" s="121">
         <v>0.80208333333333337</v>
       </c>
-      <c r="X6" s="121">
+      <c r="X6" s="120">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Y6" s="127">
+      <c r="Y6" s="126">
         <v>0.95833333333333337</v>
       </c>
       <c r="Z6" s="89"/>
     </row>
     <row r="7" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
-      <c r="M7" s="120">
-[...2 lines deleted...]
-      <c r="N7" s="121">
+      <c r="M7" s="119">
+        <v>0</v>
+      </c>
+      <c r="N7" s="120">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="O7" s="122">
+      <c r="O7" s="121">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P7" s="121">
+      <c r="P7" s="120">
         <v>0.23958333333333334</v>
       </c>
-      <c r="Q7" s="122">
+      <c r="Q7" s="121">
         <v>0.26041666666666669</v>
       </c>
-      <c r="R7" s="121">
+      <c r="R7" s="120">
         <v>0.39583333333333331</v>
       </c>
-      <c r="S7" s="127">
+      <c r="S7" s="126">
         <v>0.42708333333333331</v>
       </c>
-      <c r="T7" s="128">
+      <c r="T7" s="127">
         <v>0.58333333333333337</v>
       </c>
-      <c r="U7" s="127">
+      <c r="U7" s="126">
         <v>0.61458333333333337</v>
       </c>
-      <c r="V7" s="128">
+      <c r="V7" s="127">
         <v>0.73958333333333337</v>
       </c>
-      <c r="W7" s="127">
+      <c r="W7" s="126">
         <v>0.76041666666666663</v>
       </c>
-      <c r="X7" s="128">
+      <c r="X7" s="127">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Y7" s="127">
+      <c r="Y7" s="126">
         <v>0.91666666666666663</v>
       </c>
       <c r="Z7" s="90"/>
     </row>
     <row r="8" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="23" t="s">
@@ -17684,344 +17684,344 @@
       </c>
       <c r="X8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Z8" s="107"/>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="7">
         <v>22</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="104">
         <v>550</v>
       </c>
-      <c r="M9" s="153" t="s">
+      <c r="M9" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="153"/>
-[...3 lines deleted...]
-      <c r="R9" s="153"/>
+      <c r="N9" s="194"/>
+      <c r="O9" s="194"/>
+      <c r="P9" s="194"/>
+      <c r="Q9" s="194"/>
+      <c r="R9" s="194"/>
       <c r="S9" s="105"/>
       <c r="T9" s="106"/>
       <c r="U9" s="106"/>
       <c r="V9" s="106"/>
       <c r="W9" s="106"/>
       <c r="X9" s="106"/>
       <c r="Y9" s="106"/>
       <c r="Z9" s="89"/>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
-      <c r="M10" s="120">
-[...2 lines deleted...]
-      <c r="N10" s="121">
+      <c r="M10" s="119">
+        <v>0</v>
+      </c>
+      <c r="N10" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="O10" s="122">
+      <c r="O10" s="121">
         <v>0.125</v>
       </c>
-      <c r="P10" s="121">
+      <c r="P10" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q10" s="122">
+      <c r="Q10" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="R10" s="121">
+      <c r="R10" s="120">
         <v>0.47916666666666669</v>
       </c>
-      <c r="S10" s="122">
+      <c r="S10" s="121">
         <v>0.5</v>
       </c>
-      <c r="T10" s="121">
+      <c r="T10" s="120">
         <v>0.625</v>
       </c>
-      <c r="U10" s="122">
+      <c r="U10" s="121">
         <v>0.65625</v>
       </c>
-      <c r="V10" s="121">
+      <c r="V10" s="120">
         <v>0.78125</v>
       </c>
-      <c r="W10" s="122">
+      <c r="W10" s="121">
         <v>0.80208333333333337</v>
       </c>
-      <c r="X10" s="121">
+      <c r="X10" s="120">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Y10" s="122">
+      <c r="Y10" s="121">
         <v>0.95833333333333337</v>
       </c>
       <c r="Z10" s="89"/>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="50"/>
       <c r="L11" s="27"/>
-      <c r="M11" s="120">
-[...2 lines deleted...]
-      <c r="N11" s="121">
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="O11" s="122">
+      <c r="O11" s="121">
         <v>0.125</v>
       </c>
-      <c r="P11" s="121">
+      <c r="P11" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q11" s="122">
+      <c r="Q11" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="R11" s="121">
+      <c r="R11" s="120">
         <v>0.47916666666666669</v>
       </c>
-      <c r="S11" s="122">
+      <c r="S11" s="121">
         <v>0.5</v>
       </c>
-      <c r="T11" s="121">
+      <c r="T11" s="120">
         <v>0.625</v>
       </c>
-      <c r="U11" s="122">
+      <c r="U11" s="121">
         <v>0.65625</v>
       </c>
-      <c r="V11" s="121">
+      <c r="V11" s="120">
         <v>0.78125</v>
       </c>
-      <c r="W11" s="122">
+      <c r="W11" s="121">
         <v>0.80208333333333337</v>
       </c>
-      <c r="X11" s="121">
+      <c r="X11" s="120">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Y11" s="122">
+      <c r="Y11" s="121">
         <v>0.95833333333333337</v>
       </c>
       <c r="Z11" s="89"/>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="50"/>
       <c r="L12" s="27"/>
-      <c r="M12" s="120">
-[...2 lines deleted...]
-      <c r="N12" s="121">
+      <c r="M12" s="119">
+        <v>0</v>
+      </c>
+      <c r="N12" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="O12" s="122">
+      <c r="O12" s="121">
         <v>0.125</v>
       </c>
-      <c r="P12" s="121">
+      <c r="P12" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q12" s="122">
+      <c r="Q12" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="R12" s="121">
+      <c r="R12" s="120">
         <v>0.47916666666666669</v>
       </c>
-      <c r="S12" s="122">
+      <c r="S12" s="121">
         <v>0.5</v>
       </c>
-      <c r="T12" s="121">
+      <c r="T12" s="120">
         <v>0.625</v>
       </c>
-      <c r="U12" s="122">
+      <c r="U12" s="121">
         <v>0.65625</v>
       </c>
-      <c r="V12" s="121">
+      <c r="V12" s="120">
         <v>0.78125</v>
       </c>
-      <c r="W12" s="122">
+      <c r="W12" s="121">
         <v>0.80208333333333337</v>
       </c>
-      <c r="X12" s="121">
+      <c r="X12" s="120">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Y12" s="122">
+      <c r="Y12" s="121">
         <v>0.95833333333333337</v>
       </c>
       <c r="Z12" s="89"/>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="50"/>
       <c r="L13" s="27"/>
-      <c r="M13" s="120">
-[...2 lines deleted...]
-      <c r="N13" s="121">
+      <c r="M13" s="119">
+        <v>0</v>
+      </c>
+      <c r="N13" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="O13" s="122">
+      <c r="O13" s="121">
         <v>0.125</v>
       </c>
-      <c r="P13" s="121">
+      <c r="P13" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="Q13" s="122">
+      <c r="Q13" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="R13" s="121">
+      <c r="R13" s="120">
         <v>0.47916666666666669</v>
       </c>
-      <c r="S13" s="122">
+      <c r="S13" s="121">
         <v>0.5</v>
       </c>
-      <c r="T13" s="121">
+      <c r="T13" s="120">
         <v>0.625</v>
       </c>
-      <c r="U13" s="122">
+      <c r="U13" s="121">
         <v>0.65625</v>
       </c>
-      <c r="V13" s="121">
+      <c r="V13" s="120">
         <v>0.78125</v>
       </c>
-      <c r="W13" s="122">
+      <c r="W13" s="121">
         <v>0.80208333333333337</v>
       </c>
-      <c r="X13" s="121">
+      <c r="X13" s="120">
         <v>0.92708333333333337</v>
       </c>
-      <c r="Y13" s="127">
+      <c r="Y13" s="126">
         <v>0.95833333333333337</v>
       </c>
       <c r="Z13" s="89"/>
     </row>
     <row r="14" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
-      <c r="M14" s="120">
-[...2 lines deleted...]
-      <c r="N14" s="121">
+      <c r="M14" s="119">
+        <v>0</v>
+      </c>
+      <c r="N14" s="120">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="O14" s="122">
+      <c r="O14" s="121">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P14" s="121">
+      <c r="P14" s="120">
         <v>0.23958333333333334</v>
       </c>
-      <c r="Q14" s="122">
+      <c r="Q14" s="121">
         <v>0.26041666666666669</v>
       </c>
-      <c r="R14" s="121">
+      <c r="R14" s="120">
         <v>0.39583333333333331</v>
       </c>
-      <c r="S14" s="127">
+      <c r="S14" s="126">
         <v>0.42708333333333331</v>
       </c>
-      <c r="T14" s="128">
+      <c r="T14" s="127">
         <v>0.58333333333333337</v>
       </c>
-      <c r="U14" s="127">
+      <c r="U14" s="126">
         <v>0.61458333333333337</v>
       </c>
-      <c r="V14" s="128">
+      <c r="V14" s="127">
         <v>0.73958333333333337</v>
       </c>
-      <c r="W14" s="127">
+      <c r="W14" s="126">
         <v>0.76041666666666663</v>
       </c>
-      <c r="X14" s="128">
+      <c r="X14" s="127">
         <v>0.88541666666666663</v>
       </c>
-      <c r="Y14" s="127">
+      <c r="Y14" s="126">
         <v>0.91666666666666663</v>
       </c>
       <c r="Z14" s="90"/>
     </row>
     <row r="15" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="56"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="47"/>
       <c r="K15" s="48"/>
       <c r="L15" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="23" t="s">
@@ -18053,287 +18053,287 @@
       </c>
       <c r="X15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Z15" s="107"/>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="7">
         <v>69</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="104">
         <v>553</v>
       </c>
-      <c r="M16" s="153" t="s">
+      <c r="M16" s="194" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="153"/>
-[...3 lines deleted...]
-      <c r="R16" s="153"/>
+      <c r="N16" s="194"/>
+      <c r="O16" s="194"/>
+      <c r="P16" s="194"/>
+      <c r="Q16" s="194"/>
+      <c r="R16" s="194"/>
       <c r="S16" s="105"/>
       <c r="T16" s="106"/>
       <c r="U16" s="106"/>
       <c r="V16" s="106"/>
       <c r="W16" s="106"/>
       <c r="X16" s="106"/>
       <c r="Y16" s="106"/>
       <c r="Z16" s="89"/>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18">
         <v>0</v>
       </c>
-      <c r="O17" s="120">
+      <c r="O17" s="119">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="P17" s="121">
+      <c r="P17" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="Q17" s="122">
+      <c r="Q17" s="121">
         <v>0.125</v>
       </c>
-      <c r="R17" s="121">
+      <c r="R17" s="120">
         <v>0.25</v>
       </c>
-      <c r="S17" s="122">
+      <c r="S17" s="121">
         <v>0.5</v>
       </c>
-      <c r="T17" s="121">
+      <c r="T17" s="120">
         <v>0.625</v>
       </c>
-      <c r="U17" s="111"/>
-[...3 lines deleted...]
-      <c r="Y17" s="111"/>
+      <c r="U17" s="110"/>
+      <c r="V17" s="110"/>
+      <c r="W17" s="110"/>
+      <c r="X17" s="110"/>
+      <c r="Y17" s="110"/>
       <c r="Z17" s="89"/>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="50"/>
       <c r="L18" s="27"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18">
         <v>0</v>
       </c>
-      <c r="O18" s="120">
+      <c r="O18" s="119">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="P18" s="121">
+      <c r="P18" s="120">
         <v>9.375E-2</v>
       </c>
-      <c r="Q18" s="122">
+      <c r="Q18" s="121">
         <v>0.125</v>
       </c>
-      <c r="R18" s="121">
+      <c r="R18" s="120">
         <v>0.26041666666666669</v>
       </c>
-      <c r="S18" s="122">
+      <c r="S18" s="121">
         <v>0.65625</v>
       </c>
-      <c r="T18" s="121">
+      <c r="T18" s="120">
         <v>0.77083333333333337</v>
       </c>
-      <c r="U18" s="111"/>
-[...3 lines deleted...]
-      <c r="Y18" s="111"/>
+      <c r="U18" s="110"/>
+      <c r="V18" s="110"/>
+      <c r="W18" s="110"/>
+      <c r="X18" s="110"/>
+      <c r="Y18" s="110"/>
       <c r="Z18" s="89"/>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="50"/>
       <c r="L19" s="27"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18">
         <v>0</v>
       </c>
-      <c r="O19" s="120">
+      <c r="O19" s="119">
         <v>0.125</v>
       </c>
-      <c r="P19" s="121">
+      <c r="P19" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q19" s="122">
+      <c r="Q19" s="121">
         <v>0.5</v>
       </c>
-      <c r="R19" s="121">
+      <c r="R19" s="120">
         <v>0.625</v>
       </c>
-      <c r="S19" s="122">
+      <c r="S19" s="121">
         <v>0.65625</v>
       </c>
-      <c r="T19" s="121">
+      <c r="T19" s="120">
         <v>0.73958333333333337</v>
       </c>
-      <c r="U19" s="111"/>
-[...3 lines deleted...]
-      <c r="Y19" s="111"/>
+      <c r="U19" s="110"/>
+      <c r="V19" s="110"/>
+      <c r="W19" s="110"/>
+      <c r="X19" s="110"/>
+      <c r="Y19" s="110"/>
       <c r="Z19" s="89"/>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="27"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18">
         <v>0</v>
       </c>
-      <c r="O20" s="120">
+      <c r="O20" s="119">
         <v>0.15625</v>
       </c>
-      <c r="P20" s="121">
+      <c r="P20" s="120">
         <v>0.28125</v>
       </c>
-      <c r="Q20" s="122">
+      <c r="Q20" s="121">
         <v>0.5</v>
       </c>
-      <c r="R20" s="121">
+      <c r="R20" s="120">
         <v>0.625</v>
       </c>
-      <c r="S20" s="122">
+      <c r="S20" s="121">
         <v>0.65625</v>
       </c>
-      <c r="T20" s="121">
+      <c r="T20" s="120">
         <v>0.73958333333333337</v>
       </c>
-      <c r="U20" s="111"/>
-[...3 lines deleted...]
-      <c r="Y20" s="111"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="110"/>
+      <c r="W20" s="110"/>
+      <c r="X20" s="110"/>
+      <c r="Y20" s="110"/>
       <c r="Z20" s="89"/>
     </row>
     <row r="21" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="29"/>
       <c r="N21" s="29">
         <v>0</v>
       </c>
-      <c r="O21" s="120">
+      <c r="O21" s="119">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P21" s="121">
+      <c r="P21" s="120">
         <v>0.23958333333333334</v>
       </c>
-      <c r="Q21" s="122">
+      <c r="Q21" s="121">
         <v>0.26041666666666669</v>
       </c>
-      <c r="R21" s="121">
+      <c r="R21" s="120">
         <v>0.3125</v>
       </c>
-      <c r="S21" s="122">
+      <c r="S21" s="121">
         <v>0.61458333333333337</v>
       </c>
-      <c r="T21" s="121">
+      <c r="T21" s="120">
         <v>0.72916666666666663</v>
       </c>
-      <c r="U21" s="112"/>
-[...3 lines deleted...]
-      <c r="Y21" s="112"/>
+      <c r="U21" s="111"/>
+      <c r="V21" s="111"/>
+      <c r="W21" s="111"/>
+      <c r="X21" s="111"/>
+      <c r="Y21" s="111"/>
       <c r="Z21" s="90"/>
     </row>
     <row r="22" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="B22" s="99"/>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="101"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
       <c r="T22" s="96"/>
       <c r="U22" s="96"/>
       <c r="V22" s="96"/>
@@ -18419,340 +18419,340 @@
         <v>7</v>
       </c>
       <c r="Z23" s="107"/>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="7">
         <v>26</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="75"/>
       <c r="L24" s="104">
         <v>597</v>
       </c>
-      <c r="M24" s="153" t="s">
+      <c r="M24" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N24" s="153"/>
-[...3 lines deleted...]
-      <c r="R24" s="153"/>
+      <c r="N24" s="194"/>
+      <c r="O24" s="194"/>
+      <c r="P24" s="194"/>
+      <c r="Q24" s="194"/>
+      <c r="R24" s="194"/>
       <c r="S24" s="105"/>
       <c r="T24" s="106"/>
       <c r="U24" s="106"/>
       <c r="V24" s="106"/>
       <c r="W24" s="106"/>
       <c r="X24" s="106"/>
       <c r="Y24" s="106"/>
       <c r="Z24" s="89"/>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A25" s="102"/>
       <c r="C25" s="54"/>
       <c r="D25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="76"/>
       <c r="L25" s="27"/>
-      <c r="M25" s="120">
-[...2 lines deleted...]
-      <c r="N25" s="121">
+      <c r="M25" s="119">
+        <v>0</v>
+      </c>
+      <c r="N25" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O25" s="122">
+      <c r="O25" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P25" s="121">
+      <c r="P25" s="120">
         <v>0.16666666666666666</v>
       </c>
-      <c r="Q25" s="122">
+      <c r="Q25" s="121">
         <v>0.19791666666666666</v>
       </c>
-      <c r="R25" s="121">
+      <c r="R25" s="120">
         <v>0.35416666666666669</v>
       </c>
-      <c r="S25" s="122">
+      <c r="S25" s="121">
         <v>0.375</v>
       </c>
-      <c r="T25" s="121">
+      <c r="T25" s="120">
         <v>0.55208333333333337</v>
       </c>
-      <c r="U25" s="122">
+      <c r="U25" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V25" s="121">
+      <c r="V25" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W25" s="122">
+      <c r="W25" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X25" s="121">
+      <c r="X25" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y25" s="127">
+      <c r="Y25" s="126">
         <v>0.88541666666666663</v>
       </c>
       <c r="Z25" s="89"/>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C26" s="43"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="50"/>
       <c r="L26" s="27"/>
-      <c r="M26" s="120">
-[...2 lines deleted...]
-      <c r="N26" s="121">
+      <c r="M26" s="119">
+        <v>0</v>
+      </c>
+      <c r="N26" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O26" s="122">
+      <c r="O26" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P26" s="121">
+      <c r="P26" s="120">
         <v>0.16666666666666666</v>
       </c>
-      <c r="Q26" s="122">
+      <c r="Q26" s="121">
         <v>0.19791666666666666</v>
       </c>
-      <c r="R26" s="121">
+      <c r="R26" s="120">
         <v>0.375</v>
       </c>
-      <c r="S26" s="122">
+      <c r="S26" s="121">
         <v>0.40625</v>
       </c>
-      <c r="T26" s="121">
+      <c r="T26" s="120">
         <v>0.5625</v>
       </c>
-      <c r="U26" s="122">
+      <c r="U26" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V26" s="121">
+      <c r="V26" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W26" s="122">
+      <c r="W26" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X26" s="121">
+      <c r="X26" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y26" s="122">
+      <c r="Y26" s="121">
         <v>0.88541666666666663</v>
       </c>
       <c r="Z26" s="89"/>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C27" s="43"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="20"/>
       <c r="K27" s="50"/>
       <c r="L27" s="27"/>
-      <c r="M27" s="120">
-[...2 lines deleted...]
-      <c r="N27" s="121">
+      <c r="M27" s="119">
+        <v>0</v>
+      </c>
+      <c r="N27" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O27" s="122">
+      <c r="O27" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P27" s="121">
+      <c r="P27" s="120">
         <v>0.16666666666666666</v>
       </c>
-      <c r="Q27" s="122">
+      <c r="Q27" s="121">
         <v>0.19791666666666666</v>
       </c>
-      <c r="R27" s="121">
+      <c r="R27" s="120">
         <v>0.375</v>
       </c>
-      <c r="S27" s="122">
+      <c r="S27" s="121">
         <v>0.40625</v>
       </c>
-      <c r="T27" s="121">
+      <c r="T27" s="120">
         <v>0.5625</v>
       </c>
-      <c r="U27" s="122">
+      <c r="U27" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V27" s="121">
+      <c r="V27" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W27" s="122">
+      <c r="W27" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X27" s="121">
+      <c r="X27" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y27" s="122">
+      <c r="Y27" s="121">
         <v>0.88541666666666663</v>
       </c>
       <c r="Z27" s="89"/>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C28" s="43"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="50"/>
       <c r="L28" s="27"/>
-      <c r="M28" s="120">
-[...2 lines deleted...]
-      <c r="N28" s="121">
+      <c r="M28" s="119">
+        <v>0</v>
+      </c>
+      <c r="N28" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O28" s="122">
+      <c r="O28" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P28" s="121">
+      <c r="P28" s="120">
         <v>0.16666666666666666</v>
       </c>
-      <c r="Q28" s="122">
+      <c r="Q28" s="121">
         <v>0.19791666666666666</v>
       </c>
-      <c r="R28" s="121">
+      <c r="R28" s="120">
         <v>0.375</v>
       </c>
-      <c r="S28" s="122">
+      <c r="S28" s="121">
         <v>0.40625</v>
       </c>
-      <c r="T28" s="121">
+      <c r="T28" s="120">
         <v>0.5625</v>
       </c>
-      <c r="U28" s="122">
+      <c r="U28" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V28" s="121">
+      <c r="V28" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W28" s="122">
+      <c r="W28" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X28" s="121">
+      <c r="X28" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y28" s="122">
+      <c r="Y28" s="121">
         <v>0.88541666666666663</v>
       </c>
       <c r="Z28" s="89"/>
     </row>
     <row r="29" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C29" s="44"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L29" s="28"/>
-      <c r="M29" s="120">
-[...2 lines deleted...]
-      <c r="N29" s="121">
+      <c r="M29" s="119">
+        <v>0</v>
+      </c>
+      <c r="N29" s="120">
         <v>5.2083333333333336E-2</v>
       </c>
-      <c r="O29" s="122">
+      <c r="O29" s="121">
         <v>8.3333333333333329E-2</v>
       </c>
-      <c r="P29" s="121">
+      <c r="P29" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q29" s="122">
+      <c r="Q29" s="121">
         <v>0.28125</v>
       </c>
-      <c r="R29" s="121">
+      <c r="R29" s="120">
         <v>0.41666666666666669</v>
       </c>
-      <c r="S29" s="127">
+      <c r="S29" s="126">
         <v>0.44791666666666669</v>
       </c>
-      <c r="T29" s="128">
+      <c r="T29" s="127">
         <v>0.60416666666666663</v>
       </c>
-      <c r="U29" s="127">
+      <c r="U29" s="126">
         <v>0.625</v>
       </c>
-      <c r="V29" s="128">
+      <c r="V29" s="127">
         <v>0.75</v>
       </c>
-      <c r="W29" s="127">
+      <c r="W29" s="126">
         <v>0.78125</v>
       </c>
-      <c r="X29" s="128">
+      <c r="X29" s="127">
         <v>0.90625</v>
       </c>
-      <c r="Y29" s="127">
+      <c r="Y29" s="126">
         <v>0.92708333333333337</v>
       </c>
       <c r="Z29" s="90"/>
     </row>
     <row r="30" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C30" s="56"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="48"/>
       <c r="L30" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N30" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O30" s="23" t="s">
         <v>7</v>
@@ -18782,339 +18782,339 @@
         <v>7</v>
       </c>
       <c r="X30" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Z30" s="107"/>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C31" s="7">
         <v>25</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="75"/>
       <c r="L31" s="104">
         <v>598</v>
       </c>
-      <c r="M31" s="153" t="s">
+      <c r="M31" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N31" s="153"/>
-[...3 lines deleted...]
-      <c r="R31" s="153"/>
+      <c r="N31" s="194"/>
+      <c r="O31" s="194"/>
+      <c r="P31" s="194"/>
+      <c r="Q31" s="194"/>
+      <c r="R31" s="194"/>
       <c r="S31" s="105"/>
       <c r="T31" s="106"/>
       <c r="U31" s="106"/>
       <c r="V31" s="106"/>
       <c r="W31" s="106"/>
       <c r="X31" s="106"/>
       <c r="Y31" s="106"/>
       <c r="Z31" s="89"/>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C32" s="54"/>
       <c r="D32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="76"/>
       <c r="L32" s="27"/>
-      <c r="M32" s="120">
-[...2 lines deleted...]
-      <c r="N32" s="121">
+      <c r="M32" s="119">
+        <v>0</v>
+      </c>
+      <c r="N32" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O32" s="122">
+      <c r="O32" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P32" s="121">
+      <c r="P32" s="120">
         <v>0.16666666666666666</v>
       </c>
-      <c r="Q32" s="122">
+      <c r="Q32" s="121">
         <v>0.19791666666666666</v>
       </c>
-      <c r="R32" s="121">
+      <c r="R32" s="120">
         <v>0.35416666666666669</v>
       </c>
-      <c r="S32" s="122">
+      <c r="S32" s="121">
         <v>0.375</v>
       </c>
-      <c r="T32" s="121">
+      <c r="T32" s="120">
         <v>0.55208333333333337</v>
       </c>
-      <c r="U32" s="122">
+      <c r="U32" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V32" s="121">
+      <c r="V32" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W32" s="122">
+      <c r="W32" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X32" s="121">
+      <c r="X32" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y32" s="127">
+      <c r="Y32" s="126">
         <v>0.88541666666666663</v>
       </c>
       <c r="Z32" s="89"/>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C33" s="43"/>
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="50"/>
       <c r="L33" s="27"/>
-      <c r="M33" s="120">
-[...2 lines deleted...]
-      <c r="N33" s="121">
+      <c r="M33" s="119">
+        <v>0</v>
+      </c>
+      <c r="N33" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O33" s="122">
+      <c r="O33" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P33" s="121">
+      <c r="P33" s="120">
         <v>0.16666666666666666</v>
       </c>
-      <c r="Q33" s="122">
+      <c r="Q33" s="121">
         <v>0.19791666666666666</v>
       </c>
-      <c r="R33" s="121">
+      <c r="R33" s="120">
         <v>0.375</v>
       </c>
-      <c r="S33" s="122">
+      <c r="S33" s="121">
         <v>0.40625</v>
       </c>
-      <c r="T33" s="121">
+      <c r="T33" s="120">
         <v>0.5625</v>
       </c>
-      <c r="U33" s="122">
+      <c r="U33" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V33" s="121">
+      <c r="V33" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W33" s="122">
+      <c r="W33" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X33" s="121">
+      <c r="X33" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y33" s="122">
+      <c r="Y33" s="121">
         <v>0.88541666666666663</v>
       </c>
       <c r="Z33" s="89"/>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C34" s="43"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J34" s="20"/>
       <c r="K34" s="50"/>
       <c r="L34" s="27"/>
-      <c r="M34" s="120">
-[...2 lines deleted...]
-      <c r="N34" s="121">
+      <c r="M34" s="119">
+        <v>0</v>
+      </c>
+      <c r="N34" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O34" s="122">
+      <c r="O34" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P34" s="121">
+      <c r="P34" s="120">
         <v>0.16666666666666666</v>
       </c>
-      <c r="Q34" s="122">
+      <c r="Q34" s="121">
         <v>0.19791666666666666</v>
       </c>
-      <c r="R34" s="121">
+      <c r="R34" s="120">
         <v>0.375</v>
       </c>
-      <c r="S34" s="122">
+      <c r="S34" s="121">
         <v>0.40625</v>
       </c>
-      <c r="T34" s="121">
+      <c r="T34" s="120">
         <v>0.5625</v>
       </c>
-      <c r="U34" s="122">
+      <c r="U34" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V34" s="121">
+      <c r="V34" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W34" s="122">
+      <c r="W34" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X34" s="121">
+      <c r="X34" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y34" s="122">
+      <c r="Y34" s="121">
         <v>0.88541666666666663</v>
       </c>
       <c r="Z34" s="89"/>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C35" s="43"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K35" s="50"/>
       <c r="L35" s="27"/>
-      <c r="M35" s="120">
-[...2 lines deleted...]
-      <c r="N35" s="121">
+      <c r="M35" s="119">
+        <v>0</v>
+      </c>
+      <c r="N35" s="120">
         <v>1.0416666666666666E-2</v>
       </c>
-      <c r="O35" s="122">
+      <c r="O35" s="121">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P35" s="121">
+      <c r="P35" s="120">
         <v>0.16666666666666666</v>
       </c>
-      <c r="Q35" s="122">
+      <c r="Q35" s="121">
         <v>0.19791666666666666</v>
       </c>
-      <c r="R35" s="121">
+      <c r="R35" s="120">
         <v>0.375</v>
       </c>
-      <c r="S35" s="122">
+      <c r="S35" s="121">
         <v>0.40625</v>
       </c>
-      <c r="T35" s="121">
+      <c r="T35" s="120">
         <v>0.5625</v>
       </c>
-      <c r="U35" s="122">
+      <c r="U35" s="121">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V35" s="121">
+      <c r="V35" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="W35" s="122">
+      <c r="W35" s="121">
         <v>0.73958333333333337</v>
       </c>
-      <c r="X35" s="121">
+      <c r="X35" s="120">
         <v>0.86458333333333337</v>
       </c>
-      <c r="Y35" s="122">
+      <c r="Y35" s="121">
         <v>0.88541666666666663</v>
       </c>
       <c r="Z35" s="89"/>
     </row>
     <row r="36" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C36" s="44"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L36" s="28"/>
-      <c r="M36" s="120">
-[...2 lines deleted...]
-      <c r="N36" s="121">
+      <c r="M36" s="119">
+        <v>0</v>
+      </c>
+      <c r="N36" s="120">
         <v>5.2083333333333336E-2</v>
       </c>
-      <c r="O36" s="122">
+      <c r="O36" s="121">
         <v>8.3333333333333329E-2</v>
       </c>
-      <c r="P36" s="121">
+      <c r="P36" s="120">
         <v>0.25</v>
       </c>
-      <c r="Q36" s="122">
+      <c r="Q36" s="121">
         <v>0.28125</v>
       </c>
-      <c r="R36" s="121">
+      <c r="R36" s="120">
         <v>0.41666666666666669</v>
       </c>
-      <c r="S36" s="127">
+      <c r="S36" s="126">
         <v>0.44791666666666669</v>
       </c>
-      <c r="T36" s="128">
+      <c r="T36" s="127">
         <v>0.60416666666666663</v>
       </c>
-      <c r="U36" s="127">
+      <c r="U36" s="126">
         <v>0.625</v>
       </c>
-      <c r="V36" s="128">
+      <c r="V36" s="127">
         <v>0.75</v>
       </c>
-      <c r="W36" s="127">
+      <c r="W36" s="126">
         <v>0.78125</v>
       </c>
-      <c r="X36" s="128">
+      <c r="X36" s="127">
         <v>0.90625</v>
       </c>
-      <c r="Y36" s="127">
+      <c r="Y36" s="126">
         <v>0.92708333333333337</v>
       </c>
       <c r="Z36" s="90"/>
     </row>
     <row r="37" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C37" s="56"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="47"/>
       <c r="I37" s="47"/>
       <c r="J37" s="47"/>
       <c r="K37" s="48"/>
       <c r="L37" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N37" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O37" s="23" t="s">
         <v>7</v>
@@ -19144,271 +19144,271 @@
         <v>7</v>
       </c>
       <c r="X37" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Z37" s="107"/>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C38" s="7">
         <v>27</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="75"/>
       <c r="L38" s="104">
         <v>601</v>
       </c>
-      <c r="M38" s="153" t="s">
+      <c r="M38" s="194" t="s">
         <v>22</v>
       </c>
-      <c r="N38" s="153"/>
-[...3 lines deleted...]
-      <c r="R38" s="153"/>
+      <c r="N38" s="194"/>
+      <c r="O38" s="194"/>
+      <c r="P38" s="194"/>
+      <c r="Q38" s="194"/>
+      <c r="R38" s="194"/>
       <c r="S38" s="105"/>
       <c r="T38" s="106"/>
       <c r="U38" s="106"/>
       <c r="V38" s="106"/>
       <c r="W38" s="106"/>
       <c r="X38" s="106"/>
       <c r="Y38" s="106"/>
       <c r="Z38" s="89"/>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C39" s="54"/>
       <c r="D39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="76"/>
       <c r="L39" s="27"/>
-      <c r="M39" s="129">
+      <c r="M39" s="128">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="N39" s="129">
+      <c r="N39" s="128">
         <v>0.16666666666666666</v>
       </c>
-      <c r="O39" s="129">
+      <c r="O39" s="128">
         <v>0.19791666666666666</v>
       </c>
-      <c r="P39" s="129">
+      <c r="P39" s="128">
         <v>0.28125</v>
       </c>
-      <c r="Q39" s="129">
+      <c r="Q39" s="128">
         <v>0.58333333333333337</v>
       </c>
-      <c r="R39" s="129">
+      <c r="R39" s="128">
         <v>0.70833333333333337</v>
       </c>
       <c r="S39" s="18"/>
       <c r="T39" s="18"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
-      <c r="W39" s="111"/>
-[...1 lines deleted...]
-      <c r="Y39" s="111"/>
+      <c r="W39" s="110"/>
+      <c r="X39" s="110"/>
+      <c r="Y39" s="110"/>
       <c r="Z39" s="89"/>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C40" s="43"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="50"/>
       <c r="L40" s="27"/>
-      <c r="M40" s="129">
+      <c r="M40" s="128">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="N40" s="129">
+      <c r="N40" s="128">
         <v>0.16666666666666666</v>
       </c>
-      <c r="O40" s="129">
+      <c r="O40" s="128">
         <v>0.19791666666666666</v>
       </c>
-      <c r="P40" s="129">
+      <c r="P40" s="128">
         <v>0.28125</v>
       </c>
-      <c r="Q40" s="129">
+      <c r="Q40" s="128">
         <v>0.58333333333333337</v>
       </c>
-      <c r="R40" s="129">
+      <c r="R40" s="128">
         <v>0.70833333333333337</v>
       </c>
       <c r="S40" s="18"/>
       <c r="T40" s="18"/>
       <c r="U40" s="18"/>
       <c r="V40" s="18"/>
-      <c r="W40" s="111"/>
-[...1 lines deleted...]
-      <c r="Y40" s="111"/>
+      <c r="W40" s="110"/>
+      <c r="X40" s="110"/>
+      <c r="Y40" s="110"/>
       <c r="Z40" s="89"/>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C41" s="43"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J41" s="20"/>
       <c r="K41" s="50"/>
       <c r="L41" s="27"/>
-      <c r="M41" s="129">
+      <c r="M41" s="128">
         <v>5.2083333333333336E-2</v>
       </c>
-      <c r="N41" s="129">
+      <c r="N41" s="128">
         <v>0.16666666666666666</v>
       </c>
-      <c r="O41" s="129">
+      <c r="O41" s="128">
         <v>0.45833333333333331</v>
       </c>
-      <c r="P41" s="129">
+      <c r="P41" s="128">
         <v>0.55208333333333337</v>
       </c>
-      <c r="Q41" s="129">
+      <c r="Q41" s="128">
         <v>0.58333333333333337</v>
       </c>
-      <c r="R41" s="129">
+      <c r="R41" s="128">
         <v>0.70833333333333337</v>
       </c>
       <c r="S41" s="18"/>
       <c r="T41" s="18"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
-      <c r="W41" s="111"/>
-[...1 lines deleted...]
-      <c r="Y41" s="111"/>
+      <c r="W41" s="110"/>
+      <c r="X41" s="110"/>
+      <c r="Y41" s="110"/>
       <c r="Z41" s="89"/>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C42" s="43"/>
       <c r="D42" s="20"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K42" s="50"/>
       <c r="L42" s="27"/>
-      <c r="M42" s="129">
+      <c r="M42" s="128">
         <v>8.3333333333333329E-2</v>
       </c>
-      <c r="N42" s="129">
+      <c r="N42" s="128">
         <v>0.16666666666666666</v>
       </c>
-      <c r="O42" s="129">
+      <c r="O42" s="128">
         <v>0.19791666666666666</v>
       </c>
-      <c r="P42" s="129">
+      <c r="P42" s="128">
         <v>0.32291666666666669</v>
       </c>
-      <c r="Q42" s="129">
+      <c r="Q42" s="128">
         <v>0.58333333333333337</v>
       </c>
-      <c r="R42" s="129">
+      <c r="R42" s="128">
         <v>0.70833333333333337</v>
       </c>
       <c r="S42" s="18"/>
       <c r="T42" s="18"/>
       <c r="U42" s="18"/>
       <c r="V42" s="18"/>
-      <c r="W42" s="111"/>
-[...1 lines deleted...]
-      <c r="Y42" s="111"/>
+      <c r="W42" s="110"/>
+      <c r="X42" s="110"/>
+      <c r="Y42" s="110"/>
       <c r="Z42" s="89"/>
     </row>
     <row r="43" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C43" s="44"/>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L43" s="28"/>
-      <c r="M43" s="129">
+      <c r="M43" s="128">
         <v>8.3333333333333329E-2</v>
       </c>
-      <c r="N43" s="129">
+      <c r="N43" s="128">
         <v>0.25</v>
       </c>
-      <c r="O43" s="129">
+      <c r="O43" s="128">
         <v>0.28125</v>
       </c>
-      <c r="P43" s="129">
+      <c r="P43" s="128">
         <v>0.33333333333333331</v>
       </c>
-      <c r="Q43" s="129">
+      <c r="Q43" s="128">
         <v>0.625</v>
       </c>
-      <c r="R43" s="129">
+      <c r="R43" s="128">
         <v>0.73958333333333337</v>
       </c>
       <c r="S43" s="9"/>
       <c r="T43" s="9"/>
       <c r="U43" s="9"/>
       <c r="V43" s="9"/>
-      <c r="W43" s="112"/>
-[...1 lines deleted...]
-      <c r="Y43" s="112"/>
+      <c r="W43" s="111"/>
+      <c r="X43" s="111"/>
+      <c r="Y43" s="111"/>
       <c r="Z43" s="90"/>
     </row>
     <row r="44" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="13"/>
       <c r="B44" s="99"/>
       <c r="C44" s="100"/>
       <c r="D44" s="100"/>
       <c r="E44" s="100"/>
       <c r="F44" s="100"/>
       <c r="G44" s="100"/>
       <c r="H44" s="100"/>
       <c r="I44" s="100"/>
       <c r="J44" s="100"/>
       <c r="K44" s="100"/>
       <c r="L44" s="101"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
       <c r="O44" s="14"/>
       <c r="P44" s="14"/>
       <c r="Q44" s="14"/>
       <c r="R44" s="14"/>
       <c r="S44" s="14"/>
       <c r="T44" s="96"/>
       <c r="U44" s="96"/>
       <c r="V44" s="96"/>
@@ -19503,88 +19503,88 @@
         <v>8</v>
       </c>
       <c r="S1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="T1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="U1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="V1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="W1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="X1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y1" s="23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A2" s="141" t="s">
+      <c r="A2" s="140" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="142" t="s">
+      <c r="B2" s="141" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="7">
         <v>493</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="104">
         <v>493</v>
       </c>
-      <c r="M2" s="154" t="s">
+      <c r="M2" s="195" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="155"/>
-[...10 lines deleted...]
-      <c r="Y2" s="114"/>
+      <c r="N2" s="196"/>
+      <c r="O2" s="196"/>
+      <c r="P2" s="196"/>
+      <c r="Q2" s="196"/>
+      <c r="R2" s="197"/>
+      <c r="S2" s="112"/>
+      <c r="T2" s="113"/>
+      <c r="U2" s="113"/>
+      <c r="V2" s="113"/>
+      <c r="W2" s="113"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="113"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A3" s="146"/>
+      <c r="A3" s="145"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
       <c r="M3" s="59">
         <v>0</v>
       </c>
       <c r="N3" s="59">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="O3" s="59">
@@ -19885,65 +19885,65 @@
         <v>7</v>
       </c>
       <c r="X8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y8" s="23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="7">
         <v>494</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="104">
         <v>494</v>
       </c>
-      <c r="M9" s="154" t="s">
+      <c r="M9" s="195" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="155"/>
-[...10 lines deleted...]
-      <c r="Y9" s="114"/>
+      <c r="N9" s="196"/>
+      <c r="O9" s="196"/>
+      <c r="P9" s="196"/>
+      <c r="Q9" s="196"/>
+      <c r="R9" s="197"/>
+      <c r="S9" s="112"/>
+      <c r="T9" s="113"/>
+      <c r="U9" s="113"/>
+      <c r="V9" s="113"/>
+      <c r="W9" s="113"/>
+      <c r="X9" s="113"/>
+      <c r="Y9" s="113"/>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
       <c r="M10" s="59">
         <v>0</v>
       </c>
       <c r="N10" s="59">
@@ -20247,65 +20247,65 @@
         <v>7</v>
       </c>
       <c r="X15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="7">
         <v>495</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="104">
         <v>495</v>
       </c>
-      <c r="M16" s="154" t="s">
+      <c r="M16" s="195" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="155"/>
-[...10 lines deleted...]
-      <c r="Y16" s="114"/>
+      <c r="N16" s="196"/>
+      <c r="O16" s="196"/>
+      <c r="P16" s="196"/>
+      <c r="Q16" s="196"/>
+      <c r="R16" s="197"/>
+      <c r="S16" s="112"/>
+      <c r="T16" s="113"/>
+      <c r="U16" s="113"/>
+      <c r="V16" s="113"/>
+      <c r="W16" s="113"/>
+      <c r="X16" s="113"/>
+      <c r="Y16" s="113"/>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="N17" s="59">
@@ -20343,92 +20343,92 @@
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="50"/>
       <c r="L18" s="27"/>
       <c r="M18" s="59">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="N18" s="59">
         <v>0.25</v>
       </c>
       <c r="O18" s="59">
         <v>0.5</v>
       </c>
       <c r="P18" s="59">
         <v>0.58333333333333337</v>
       </c>
       <c r="Q18" s="59">
         <v>0.61458333333333337</v>
       </c>
       <c r="R18" s="59">
         <v>0.69791666666666663</v>
       </c>
       <c r="S18" s="59"/>
       <c r="T18" s="59"/>
-      <c r="U18" s="115"/>
-      <c r="V18" s="115"/>
+      <c r="U18" s="114"/>
+      <c r="V18" s="114"/>
       <c r="W18" s="66"/>
       <c r="X18" s="66"/>
       <c r="Y18" s="66"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="50"/>
       <c r="L19" s="27"/>
       <c r="M19" s="59">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="N19" s="59">
         <v>9.375E-2</v>
       </c>
       <c r="O19" s="59">
         <v>0.125</v>
       </c>
       <c r="P19" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="Q19" s="59">
         <v>0.59375</v>
       </c>
       <c r="R19" s="59">
         <v>0.70833333333333337</v>
       </c>
       <c r="S19" s="59"/>
       <c r="T19" s="59"/>
-      <c r="U19" s="115"/>
-      <c r="V19" s="115"/>
+      <c r="U19" s="114"/>
+      <c r="V19" s="114"/>
       <c r="W19" s="66"/>
       <c r="X19" s="66"/>
       <c r="Y19" s="66"/>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="27"/>
       <c r="M20" s="59">
         <v>0.125</v>
       </c>
       <c r="N20" s="59">
         <v>0.26041666666666669</v>
       </c>
       <c r="O20" s="59">
@@ -20487,53 +20487,51 @@
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="63"/>
       <c r="V21" s="63"/>
       <c r="W21" s="63"/>
       <c r="X21" s="63"/>
       <c r="Y21" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="M2:R2"/>
     <mergeCell ref="M9:R9"/>
     <mergeCell ref="M16:R16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:T22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="2.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" customWidth="1"/>
     <col min="14" max="14" width="6.28515625" customWidth="1"/>
     <col min="15" max="15" width="5.5703125" customWidth="1"/>
     <col min="16" max="19" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="71" t="s">
         <v>11</v>
       </c>
@@ -20589,248 +20587,248 @@
         <v>7</v>
       </c>
       <c r="T1" s="107"/>
     </row>
     <row r="2" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C2" s="7">
         <v>45</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="75"/>
       <c r="L2" s="104">
         <v>517</v>
       </c>
-      <c r="M2" s="153" t="s">
+      <c r="M2" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="153"/>
-[...3 lines deleted...]
-      <c r="R2" s="153"/>
+      <c r="N2" s="194"/>
+      <c r="O2" s="194"/>
+      <c r="P2" s="194"/>
+      <c r="Q2" s="194"/>
+      <c r="R2" s="194"/>
       <c r="S2" s="105"/>
       <c r="T2" s="89"/>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="C3" s="54"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
-      <c r="M3" s="120">
-[...2 lines deleted...]
-      <c r="N3" s="121">
+      <c r="M3" s="119">
+        <v>0</v>
+      </c>
+      <c r="N3" s="120">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="O3" s="122">
+      <c r="O3" s="121">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P3" s="121">
+      <c r="P3" s="120">
         <v>0.48958333333333331</v>
       </c>
-      <c r="Q3" s="122">
+      <c r="Q3" s="121">
         <v>0.51041666666666663</v>
       </c>
-      <c r="R3" s="121">
+      <c r="R3" s="120">
         <v>0.76041666666666663</v>
       </c>
-      <c r="S3" s="127">
+      <c r="S3" s="126">
         <v>0.79166666666666663</v>
       </c>
       <c r="T3" s="89"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="50"/>
       <c r="L4" s="27"/>
-      <c r="M4" s="120">
-[...2 lines deleted...]
-      <c r="N4" s="121">
+      <c r="M4" s="119">
+        <v>0</v>
+      </c>
+      <c r="N4" s="120">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="O4" s="122">
+      <c r="O4" s="121">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P4" s="121">
+      <c r="P4" s="120">
         <v>0.48958333333333331</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="121">
         <v>0.51041666666666663</v>
       </c>
-      <c r="R4" s="121">
+      <c r="R4" s="120">
         <v>0.76041666666666663</v>
       </c>
-      <c r="S4" s="127">
+      <c r="S4" s="126">
         <v>0.79166666666666663</v>
       </c>
       <c r="T4" s="89"/>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="50"/>
       <c r="L5" s="27"/>
-      <c r="M5" s="120">
-[...2 lines deleted...]
-      <c r="N5" s="121">
+      <c r="M5" s="119">
+        <v>0</v>
+      </c>
+      <c r="N5" s="120">
         <v>8.3333333333333329E-2</v>
       </c>
-      <c r="O5" s="122">
+      <c r="O5" s="121">
         <v>0.11458333333333333</v>
       </c>
-      <c r="P5" s="121">
+      <c r="P5" s="120">
         <v>0.52083333333333337</v>
       </c>
-      <c r="Q5" s="122">
+      <c r="Q5" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R5" s="121">
+      <c r="R5" s="120">
         <v>0.80208333333333337</v>
       </c>
-      <c r="S5" s="127">
+      <c r="S5" s="126">
         <v>0.83333333333333337</v>
       </c>
       <c r="T5" s="89"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="50"/>
       <c r="L6" s="27"/>
-      <c r="M6" s="120">
-[...2 lines deleted...]
-      <c r="N6" s="121">
+      <c r="M6" s="119">
+        <v>0</v>
+      </c>
+      <c r="N6" s="120">
         <v>0.20833333333333334</v>
       </c>
-      <c r="O6" s="122">
+      <c r="O6" s="121">
         <v>0.23958333333333334</v>
       </c>
-      <c r="P6" s="121">
+      <c r="P6" s="120">
         <v>0.52083333333333337</v>
       </c>
-      <c r="Q6" s="122">
+      <c r="Q6" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R6" s="121">
+      <c r="R6" s="120">
         <v>0.80208333333333337</v>
       </c>
-      <c r="S6" s="127">
+      <c r="S6" s="126">
         <v>0.83333333333333337</v>
       </c>
       <c r="T6" s="89"/>
     </row>
     <row r="7" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
-      <c r="M7" s="120">
-[...2 lines deleted...]
-      <c r="N7" s="121">
+      <c r="M7" s="119">
+        <v>0</v>
+      </c>
+      <c r="N7" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="O7" s="122">
+      <c r="O7" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="P7" s="121">
+      <c r="P7" s="120">
         <v>0.60416666666666663</v>
       </c>
-      <c r="Q7" s="122">
+      <c r="Q7" s="121">
         <v>0.625</v>
       </c>
-      <c r="R7" s="121">
+      <c r="R7" s="120">
         <v>0.91666666666666663</v>
       </c>
-      <c r="S7" s="127">
+      <c r="S7" s="126">
         <v>0.94791666666666663</v>
       </c>
       <c r="T7" s="90"/>
     </row>
     <row r="8" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="103" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="23" t="s">
@@ -20844,248 +20842,248 @@
       </c>
       <c r="R8" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="108" t="s">
         <v>7</v>
       </c>
       <c r="T8" s="107"/>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="7">
         <v>54</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="75"/>
       <c r="L9" s="104">
         <v>518</v>
       </c>
-      <c r="M9" s="153" t="s">
+      <c r="M9" s="194" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="153"/>
-[...3 lines deleted...]
-      <c r="R9" s="153"/>
+      <c r="N9" s="194"/>
+      <c r="O9" s="194"/>
+      <c r="P9" s="194"/>
+      <c r="Q9" s="194"/>
+      <c r="R9" s="194"/>
       <c r="S9" s="109"/>
       <c r="T9" s="89"/>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="54"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
-      <c r="M10" s="120">
-[...2 lines deleted...]
-      <c r="N10" s="121">
+      <c r="M10" s="119">
+        <v>0</v>
+      </c>
+      <c r="N10" s="120">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="O10" s="122">
+      <c r="O10" s="121">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P10" s="121">
+      <c r="P10" s="120">
         <v>0.48958333333333331</v>
       </c>
-      <c r="Q10" s="122">
+      <c r="Q10" s="121">
         <v>0.51041666666666663</v>
       </c>
-      <c r="R10" s="121">
+      <c r="R10" s="120">
         <v>0.76041666666666663</v>
       </c>
-      <c r="S10" s="127">
+      <c r="S10" s="126">
         <v>0.79166666666666663</v>
       </c>
       <c r="T10" s="89"/>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="50"/>
       <c r="L11" s="27"/>
-      <c r="M11" s="120">
-[...2 lines deleted...]
-      <c r="N11" s="121">
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="120">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="O11" s="122">
+      <c r="O11" s="121">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P11" s="121">
+      <c r="P11" s="120">
         <v>0.48958333333333331</v>
       </c>
-      <c r="Q11" s="122">
+      <c r="Q11" s="121">
         <v>0.51041666666666663</v>
       </c>
-      <c r="R11" s="121">
+      <c r="R11" s="120">
         <v>0.76041666666666663</v>
       </c>
-      <c r="S11" s="127">
+      <c r="S11" s="126">
         <v>0.79166666666666663</v>
       </c>
       <c r="T11" s="89"/>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="50"/>
       <c r="L12" s="27"/>
-      <c r="M12" s="120">
-[...2 lines deleted...]
-      <c r="N12" s="121">
+      <c r="M12" s="119">
+        <v>0</v>
+      </c>
+      <c r="N12" s="120">
         <v>8.3333333333333329E-2</v>
       </c>
-      <c r="O12" s="122">
+      <c r="O12" s="121">
         <v>0.11458333333333333</v>
       </c>
-      <c r="P12" s="121">
+      <c r="P12" s="120">
         <v>0.52083333333333337</v>
       </c>
-      <c r="Q12" s="122">
+      <c r="Q12" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R12" s="121">
+      <c r="R12" s="120">
         <v>0.80208333333333337</v>
       </c>
-      <c r="S12" s="127">
+      <c r="S12" s="126">
         <v>0.83333333333333337</v>
       </c>
       <c r="T12" s="89"/>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="50"/>
       <c r="L13" s="27"/>
-      <c r="M13" s="120">
-[...2 lines deleted...]
-      <c r="N13" s="121">
+      <c r="M13" s="119">
+        <v>0</v>
+      </c>
+      <c r="N13" s="120">
         <v>0.20833333333333334</v>
       </c>
-      <c r="O13" s="122">
+      <c r="O13" s="121">
         <v>0.23958333333333334</v>
       </c>
-      <c r="P13" s="121">
+      <c r="P13" s="120">
         <v>0.52083333333333337</v>
       </c>
-      <c r="Q13" s="122">
+      <c r="Q13" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R13" s="121">
+      <c r="R13" s="120">
         <v>0.80208333333333337</v>
       </c>
-      <c r="S13" s="127">
+      <c r="S13" s="126">
         <v>0.83333333333333337</v>
       </c>
       <c r="T13" s="89"/>
     </row>
     <row r="14" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
-      <c r="M14" s="120">
-[...2 lines deleted...]
-      <c r="N14" s="121">
+      <c r="M14" s="119">
+        <v>0</v>
+      </c>
+      <c r="N14" s="120">
         <v>0.29166666666666669</v>
       </c>
-      <c r="O14" s="122">
+      <c r="O14" s="121">
         <v>0.32291666666666669</v>
       </c>
-      <c r="P14" s="121">
+      <c r="P14" s="120">
         <v>0.60416666666666663</v>
       </c>
-      <c r="Q14" s="122">
+      <c r="Q14" s="121">
         <v>0.625</v>
       </c>
-      <c r="R14" s="121">
+      <c r="R14" s="120">
         <v>0.91666666666666663</v>
       </c>
-      <c r="S14" s="127">
+      <c r="S14" s="126">
         <v>0.94791666666666663</v>
       </c>
       <c r="T14" s="90"/>
     </row>
     <row r="15" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="56"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="47"/>
       <c r="J15" s="47"/>
       <c r="K15" s="48"/>
       <c r="L15" s="103" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O15" s="23" t="s">
@@ -21099,275 +21097,273 @@
       </c>
       <c r="R15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="108" t="s">
         <v>7</v>
       </c>
       <c r="T15" s="107"/>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="7">
         <v>68</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="75"/>
       <c r="L16" s="104">
         <v>521</v>
       </c>
-      <c r="M16" s="153" t="s">
+      <c r="M16" s="194" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="153"/>
-[...3 lines deleted...]
-      <c r="R16" s="153"/>
+      <c r="N16" s="194"/>
+      <c r="O16" s="194"/>
+      <c r="P16" s="194"/>
+      <c r="Q16" s="194"/>
+      <c r="R16" s="194"/>
       <c r="S16" s="109"/>
       <c r="T16" s="89"/>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="54"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="38"/>
       <c r="N17" s="18">
         <v>0</v>
       </c>
-      <c r="O17" s="120">
+      <c r="O17" s="119">
         <v>0.125</v>
       </c>
-      <c r="P17" s="121">
+      <c r="P17" s="120">
         <v>0.32291666666666669</v>
       </c>
-      <c r="Q17" s="122">
+      <c r="Q17" s="121">
         <v>0.57291666666666663</v>
       </c>
-      <c r="R17" s="121">
+      <c r="R17" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="S17" s="118"/>
+      <c r="S17" s="117"/>
       <c r="T17" s="89"/>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="50"/>
       <c r="L18" s="27"/>
       <c r="M18" s="38"/>
       <c r="N18" s="18">
         <v>0</v>
       </c>
-      <c r="O18" s="120">
+      <c r="O18" s="119">
         <v>7.2916666666666671E-2</v>
       </c>
-      <c r="P18" s="121">
+      <c r="P18" s="120">
         <v>0.28125</v>
       </c>
-      <c r="Q18" s="122">
+      <c r="Q18" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R18" s="121">
+      <c r="R18" s="120">
         <v>0.66666666666666663</v>
       </c>
-      <c r="S18" s="118"/>
+      <c r="S18" s="117"/>
       <c r="T18" s="89"/>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="50"/>
       <c r="L19" s="27"/>
       <c r="M19" s="38"/>
       <c r="N19" s="18">
         <v>0</v>
       </c>
-      <c r="O19" s="120">
+      <c r="O19" s="119">
         <v>0.125</v>
       </c>
-      <c r="P19" s="121">
+      <c r="P19" s="120">
         <v>0.32291666666666669</v>
       </c>
-      <c r="Q19" s="122">
+      <c r="Q19" s="121">
         <v>0.57291666666666663</v>
       </c>
-      <c r="R19" s="121">
+      <c r="R19" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="S19" s="118"/>
+      <c r="S19" s="117"/>
       <c r="T19" s="89"/>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="50"/>
       <c r="L20" s="27"/>
       <c r="M20" s="38"/>
       <c r="N20" s="18">
         <v>0</v>
       </c>
-      <c r="O20" s="120">
+      <c r="O20" s="119">
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="P20" s="121">
+      <c r="P20" s="120">
         <v>0.20833333333333334</v>
       </c>
-      <c r="Q20" s="122">
+      <c r="Q20" s="121">
         <v>0.54166666666666663</v>
       </c>
-      <c r="R20" s="121">
+      <c r="R20" s="120">
         <v>0.70833333333333337</v>
       </c>
-      <c r="S20" s="118"/>
+      <c r="S20" s="117"/>
       <c r="T20" s="89"/>
     </row>
     <row r="21" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="58" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="39"/>
       <c r="N21" s="29">
         <v>0</v>
       </c>
-      <c r="O21" s="120">
+      <c r="O21" s="119">
         <v>5.2083333333333336E-2</v>
       </c>
-      <c r="P21" s="121">
+      <c r="P21" s="120">
         <v>0.26041666666666669</v>
       </c>
-      <c r="Q21" s="122">
+      <c r="Q21" s="121">
         <v>0.625</v>
       </c>
-      <c r="R21" s="121">
+      <c r="R21" s="120">
         <v>0.75</v>
       </c>
       <c r="S21" s="69"/>
       <c r="T21" s="90"/>
     </row>
     <row r="22" spans="1:20" ht="10.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="B22" s="99"/>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="101"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
-      <c r="O22" s="145"/>
-[...2 lines deleted...]
-      <c r="R22" s="145"/>
+      <c r="O22" s="144"/>
+      <c r="P22" s="144"/>
+      <c r="Q22" s="144"/>
+      <c r="R22" s="144"/>
       <c r="S22" s="14"/>
       <c r="T22" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="M2:R2"/>
     <mergeCell ref="M9:R9"/>
     <mergeCell ref="M16:R16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:S198"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4.42578125" customWidth="1"/>
     <col min="4" max="5" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="2.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="2.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="16"/>
     <col min="13" max="14" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>11</v>
@@ -21421,59 +21417,59 @@
         <v>8</v>
       </c>
       <c r="S1" s="34"/>
     </row>
     <row r="2" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C2" s="54">
         <v>32</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="55"/>
       <c r="L2" s="26">
         <v>503</v>
       </c>
-      <c r="M2" s="150" t="s">
+      <c r="M2" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="151"/>
-[...4 lines deleted...]
-      <c r="S2" s="152"/>
+      <c r="N2" s="189"/>
+      <c r="O2" s="189"/>
+      <c r="P2" s="189"/>
+      <c r="Q2" s="189"/>
+      <c r="R2" s="189"/>
+      <c r="S2" s="190"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4"/>
       <c r="C3" s="43"/>
       <c r="D3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="76"/>
       <c r="L3" s="27"/>
       <c r="M3" s="38"/>
       <c r="N3" s="18">
         <v>0</v>
       </c>
@@ -21647,59 +21643,59 @@
       </c>
       <c r="Q8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="82"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="43">
         <v>30</v>
       </c>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="45"/>
       <c r="L9" s="83">
         <v>504</v>
       </c>
-      <c r="M9" s="147" t="s">
+      <c r="M9" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="148"/>
-[...4 lines deleted...]
-      <c r="S9" s="149"/>
+      <c r="N9" s="192"/>
+      <c r="O9" s="192"/>
+      <c r="P9" s="192"/>
+      <c r="Q9" s="192"/>
+      <c r="R9" s="192"/>
+      <c r="S9" s="193"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="43"/>
       <c r="D10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="76"/>
       <c r="L10" s="27"/>
       <c r="M10" s="38"/>
       <c r="N10" s="18">
         <v>0</v>
       </c>
@@ -21873,59 +21869,59 @@
       </c>
       <c r="Q15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="34"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="56">
         <v>30</v>
       </c>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="48"/>
       <c r="L16" s="26">
         <v>504</v>
       </c>
-      <c r="M16" s="150" t="s">
+      <c r="M16" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N16" s="151"/>
-[...4 lines deleted...]
-      <c r="S16" s="152"/>
+      <c r="N16" s="189"/>
+      <c r="O16" s="189"/>
+      <c r="P16" s="189"/>
+      <c r="Q16" s="189"/>
+      <c r="R16" s="189"/>
+      <c r="S16" s="190"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="43"/>
       <c r="D17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="76"/>
       <c r="L17" s="27"/>
       <c r="M17" s="38"/>
       <c r="N17" s="18">
         <v>0</v>
       </c>
@@ -22149,59 +22145,59 @@
         <v>8</v>
       </c>
       <c r="S23" s="34"/>
     </row>
     <row r="24" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="54">
         <v>90</v>
       </c>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="55"/>
       <c r="L24" s="26">
         <v>540</v>
       </c>
-      <c r="M24" s="150" t="s">
+      <c r="M24" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N24" s="151"/>
-[...4 lines deleted...]
-      <c r="S24" s="152"/>
+      <c r="N24" s="189"/>
+      <c r="O24" s="189"/>
+      <c r="P24" s="189"/>
+      <c r="Q24" s="189"/>
+      <c r="R24" s="189"/>
+      <c r="S24" s="190"/>
     </row>
     <row r="25" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="4"/>
       <c r="C25" s="43"/>
       <c r="D25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="76"/>
       <c r="L25" s="27"/>
       <c r="M25" s="38"/>
       <c r="N25" s="18">
         <v>0</v>
       </c>
@@ -22375,59 +22371,59 @@
       </c>
       <c r="Q30" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R30" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S30" s="82"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" s="84"/>
       <c r="C31" s="43">
         <v>91</v>
       </c>
       <c r="D31" s="20"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="45"/>
       <c r="L31" s="83">
         <v>545</v>
       </c>
-      <c r="M31" s="147" t="s">
+      <c r="M31" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N31" s="148"/>
-[...4 lines deleted...]
-      <c r="S31" s="149"/>
+      <c r="N31" s="192"/>
+      <c r="O31" s="192"/>
+      <c r="P31" s="192"/>
+      <c r="Q31" s="192"/>
+      <c r="R31" s="192"/>
+      <c r="S31" s="193"/>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32" s="84"/>
       <c r="C32" s="43"/>
       <c r="D32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="76"/>
       <c r="L32" s="27"/>
       <c r="M32" s="38"/>
       <c r="N32" s="18">
         <v>0</v>
       </c>
@@ -22601,59 +22597,59 @@
       </c>
       <c r="Q37" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R37" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S37" s="34"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A38" s="84"/>
       <c r="C38" s="56">
         <v>30</v>
       </c>
       <c r="D38" s="47"/>
       <c r="E38" s="47"/>
       <c r="F38" s="47"/>
       <c r="G38" s="47"/>
       <c r="H38" s="47"/>
       <c r="I38" s="47"/>
       <c r="J38" s="47"/>
       <c r="K38" s="48"/>
       <c r="L38" s="26">
         <v>545</v>
       </c>
-      <c r="M38" s="150" t="s">
+      <c r="M38" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N38" s="151"/>
-[...4 lines deleted...]
-      <c r="S38" s="152"/>
+      <c r="N38" s="189"/>
+      <c r="O38" s="189"/>
+      <c r="P38" s="189"/>
+      <c r="Q38" s="189"/>
+      <c r="R38" s="189"/>
+      <c r="S38" s="190"/>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39" s="84"/>
       <c r="C39" s="43"/>
       <c r="D39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="76"/>
       <c r="L39" s="27"/>
       <c r="M39" s="38"/>
       <c r="N39" s="18">
         <v>0</v>
       </c>
@@ -22877,59 +22873,59 @@
         <v>8</v>
       </c>
       <c r="S45" s="94"/>
     </row>
     <row r="46" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="54">
         <v>46</v>
       </c>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="55"/>
       <c r="L46" s="83">
         <v>551</v>
       </c>
-      <c r="M46" s="147" t="s">
+      <c r="M46" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N46" s="148"/>
-[...4 lines deleted...]
-      <c r="S46" s="149"/>
+      <c r="N46" s="192"/>
+      <c r="O46" s="192"/>
+      <c r="P46" s="192"/>
+      <c r="Q46" s="192"/>
+      <c r="R46" s="192"/>
+      <c r="S46" s="193"/>
     </row>
     <row r="47" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="4"/>
       <c r="C47" s="54"/>
       <c r="D47" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="19"/>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="55"/>
       <c r="L47" s="27"/>
       <c r="M47" s="18">
         <v>0</v>
       </c>
       <c r="N47" s="18">
@@ -23083,59 +23079,59 @@
       </c>
       <c r="Q52" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R52" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S52" s="82"/>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53" s="84"/>
       <c r="C53" s="56">
         <v>43</v>
       </c>
       <c r="D53" s="47"/>
       <c r="E53" s="47"/>
       <c r="F53" s="47"/>
       <c r="G53" s="47"/>
       <c r="H53" s="47"/>
       <c r="I53" s="47"/>
       <c r="J53" s="47"/>
       <c r="K53" s="48"/>
       <c r="L53" s="83">
         <v>552</v>
       </c>
-      <c r="M53" s="147" t="s">
+      <c r="M53" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N53" s="148"/>
-[...4 lines deleted...]
-      <c r="S53" s="149"/>
+      <c r="N53" s="192"/>
+      <c r="O53" s="192"/>
+      <c r="P53" s="192"/>
+      <c r="Q53" s="192"/>
+      <c r="R53" s="192"/>
+      <c r="S53" s="193"/>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54" s="84"/>
       <c r="C54" s="43"/>
       <c r="D54" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="45"/>
       <c r="L54" s="27"/>
       <c r="M54" s="18">
         <v>0</v>
       </c>
       <c r="N54" s="18">
@@ -23289,59 +23285,59 @@
       </c>
       <c r="Q59" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R59" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S59" s="34"/>
     </row>
     <row r="60" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="84"/>
       <c r="C60" s="79">
         <v>43</v>
       </c>
       <c r="D60" s="80"/>
       <c r="E60" s="80"/>
       <c r="F60" s="80"/>
       <c r="G60" s="80"/>
       <c r="H60" s="80"/>
       <c r="I60" s="80"/>
       <c r="J60" s="80"/>
       <c r="K60" s="81"/>
       <c r="L60" s="83">
         <v>552</v>
       </c>
-      <c r="M60" s="150" t="s">
+      <c r="M60" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N60" s="151"/>
-[...4 lines deleted...]
-      <c r="S60" s="152"/>
+      <c r="N60" s="189"/>
+      <c r="O60" s="189"/>
+      <c r="P60" s="189"/>
+      <c r="Q60" s="189"/>
+      <c r="R60" s="189"/>
+      <c r="S60" s="190"/>
     </row>
     <row r="61" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A61" s="84"/>
       <c r="C61" s="56"/>
       <c r="D61" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="47" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="47" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="47" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="47"/>
       <c r="I61" s="47"/>
       <c r="J61" s="47"/>
       <c r="K61" s="48"/>
       <c r="L61" s="27"/>
       <c r="M61" s="18">
         <v>0</v>
       </c>
       <c r="N61" s="18">
@@ -23545,59 +23541,59 @@
         <v>8</v>
       </c>
       <c r="S67" s="34"/>
     </row>
     <row r="68" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="54">
         <v>46</v>
       </c>
       <c r="D68" s="19"/>
       <c r="E68" s="19"/>
       <c r="F68" s="19"/>
       <c r="G68" s="19"/>
       <c r="H68" s="19"/>
       <c r="I68" s="19"/>
       <c r="J68" s="19"/>
       <c r="K68" s="55"/>
       <c r="L68" s="26">
         <v>567</v>
       </c>
-      <c r="M68" s="150" t="s">
+      <c r="M68" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N68" s="151"/>
-[...4 lines deleted...]
-      <c r="S68" s="152"/>
+      <c r="N68" s="189"/>
+      <c r="O68" s="189"/>
+      <c r="P68" s="189"/>
+      <c r="Q68" s="189"/>
+      <c r="R68" s="189"/>
+      <c r="S68" s="190"/>
     </row>
     <row r="69" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="4"/>
       <c r="C69" s="54"/>
       <c r="D69" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="19"/>
       <c r="I69" s="19"/>
       <c r="J69" s="19"/>
       <c r="K69" s="55"/>
       <c r="L69" s="27"/>
       <c r="M69" s="38"/>
       <c r="N69" s="18">
         <v>0</v>
       </c>
@@ -23771,59 +23767,59 @@
       </c>
       <c r="Q74" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R74" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S74" s="82"/>
     </row>
     <row r="75" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A75" s="84"/>
       <c r="C75" s="56">
         <v>47</v>
       </c>
       <c r="D75" s="47"/>
       <c r="E75" s="47"/>
       <c r="F75" s="47"/>
       <c r="G75" s="47"/>
       <c r="H75" s="47"/>
       <c r="I75" s="47"/>
       <c r="J75" s="47"/>
       <c r="K75" s="48"/>
       <c r="L75" s="83">
         <v>568</v>
       </c>
-      <c r="M75" s="147" t="s">
+      <c r="M75" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N75" s="148"/>
-[...4 lines deleted...]
-      <c r="S75" s="149"/>
+      <c r="N75" s="192"/>
+      <c r="O75" s="192"/>
+      <c r="P75" s="192"/>
+      <c r="Q75" s="192"/>
+      <c r="R75" s="192"/>
+      <c r="S75" s="193"/>
     </row>
     <row r="76" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A76" s="84"/>
       <c r="C76" s="43"/>
       <c r="D76" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
       <c r="J76" s="20"/>
       <c r="K76" s="45"/>
       <c r="L76" s="27"/>
       <c r="M76" s="38"/>
       <c r="N76" s="18">
         <v>0</v>
       </c>
@@ -23997,59 +23993,59 @@
       </c>
       <c r="Q81" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R81" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S81" s="34"/>
     </row>
     <row r="82" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="84"/>
       <c r="C82" s="79">
         <v>47</v>
       </c>
       <c r="D82" s="80"/>
       <c r="E82" s="80"/>
       <c r="F82" s="80"/>
       <c r="G82" s="80"/>
       <c r="H82" s="80"/>
       <c r="I82" s="80"/>
       <c r="J82" s="80"/>
       <c r="K82" s="81"/>
       <c r="L82" s="26">
         <v>568</v>
       </c>
-      <c r="M82" s="150" t="s">
+      <c r="M82" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N82" s="151"/>
-[...4 lines deleted...]
-      <c r="S82" s="152"/>
+      <c r="N82" s="189"/>
+      <c r="O82" s="189"/>
+      <c r="P82" s="189"/>
+      <c r="Q82" s="189"/>
+      <c r="R82" s="189"/>
+      <c r="S82" s="190"/>
     </row>
     <row r="83" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A83" s="84"/>
       <c r="C83" s="56"/>
       <c r="D83" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="47" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="47" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="47" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="47"/>
       <c r="I83" s="47"/>
       <c r="J83" s="47"/>
       <c r="K83" s="48"/>
       <c r="L83" s="27"/>
       <c r="M83" s="38"/>
       <c r="N83" s="18">
         <v>0</v>
       </c>
@@ -24273,59 +24269,59 @@
         <v>8</v>
       </c>
       <c r="S89" s="34"/>
     </row>
     <row r="90" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A90" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C90" s="54">
         <v>53</v>
       </c>
       <c r="D90" s="19"/>
       <c r="E90" s="19"/>
       <c r="F90" s="19"/>
       <c r="G90" s="19"/>
       <c r="H90" s="19"/>
       <c r="I90" s="19"/>
       <c r="J90" s="19"/>
       <c r="K90" s="55"/>
       <c r="L90" s="26">
         <v>508</v>
       </c>
-      <c r="M90" s="150" t="s">
+      <c r="M90" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N90" s="151"/>
-[...4 lines deleted...]
-      <c r="S90" s="152"/>
+      <c r="N90" s="189"/>
+      <c r="O90" s="189"/>
+      <c r="P90" s="189"/>
+      <c r="Q90" s="189"/>
+      <c r="R90" s="189"/>
+      <c r="S90" s="190"/>
     </row>
     <row r="91" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A91" s="4"/>
       <c r="C91" s="54"/>
       <c r="D91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="19"/>
       <c r="I91" s="19"/>
       <c r="J91" s="19"/>
       <c r="K91" s="55"/>
       <c r="L91" s="27"/>
       <c r="M91" s="38"/>
       <c r="N91" s="18">
         <v>0</v>
       </c>
@@ -24499,59 +24495,59 @@
       </c>
       <c r="Q96" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R96" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S96" s="82"/>
     </row>
     <row r="97" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A97" s="84"/>
       <c r="C97" s="56">
         <v>52</v>
       </c>
       <c r="D97" s="47"/>
       <c r="E97" s="47"/>
       <c r="F97" s="47"/>
       <c r="G97" s="47"/>
       <c r="H97" s="47"/>
       <c r="I97" s="47"/>
       <c r="J97" s="47"/>
       <c r="K97" s="48"/>
       <c r="L97" s="83">
         <v>513</v>
       </c>
-      <c r="M97" s="147" t="s">
+      <c r="M97" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N97" s="148"/>
-[...4 lines deleted...]
-      <c r="S97" s="149"/>
+      <c r="N97" s="192"/>
+      <c r="O97" s="192"/>
+      <c r="P97" s="192"/>
+      <c r="Q97" s="192"/>
+      <c r="R97" s="192"/>
+      <c r="S97" s="193"/>
     </row>
     <row r="98" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A98" s="84"/>
       <c r="C98" s="43"/>
       <c r="D98" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="20"/>
       <c r="I98" s="20"/>
       <c r="J98" s="20"/>
       <c r="K98" s="45"/>
       <c r="L98" s="27"/>
       <c r="M98" s="38"/>
       <c r="N98" s="18">
         <v>0</v>
       </c>
@@ -24725,59 +24721,59 @@
       </c>
       <c r="Q103" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R103" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S103" s="34"/>
     </row>
     <row r="104" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A104" s="84"/>
       <c r="C104" s="79">
         <v>52</v>
       </c>
       <c r="D104" s="80"/>
       <c r="E104" s="80"/>
       <c r="F104" s="80"/>
       <c r="G104" s="80"/>
       <c r="H104" s="80"/>
       <c r="I104" s="80"/>
       <c r="J104" s="80"/>
       <c r="K104" s="81"/>
       <c r="L104" s="26">
         <v>513</v>
       </c>
-      <c r="M104" s="150" t="s">
+      <c r="M104" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N104" s="151"/>
-[...4 lines deleted...]
-      <c r="S104" s="152"/>
+      <c r="N104" s="189"/>
+      <c r="O104" s="189"/>
+      <c r="P104" s="189"/>
+      <c r="Q104" s="189"/>
+      <c r="R104" s="189"/>
+      <c r="S104" s="190"/>
     </row>
     <row r="105" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A105" s="84"/>
       <c r="C105" s="56"/>
       <c r="D105" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="47" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="47" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="47" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="47"/>
       <c r="I105" s="47"/>
       <c r="J105" s="47"/>
       <c r="K105" s="48"/>
       <c r="L105" s="27"/>
       <c r="M105" s="38"/>
       <c r="N105" s="18">
         <v>0</v>
       </c>
@@ -25001,59 +24997,59 @@
         <v>8</v>
       </c>
       <c r="S111" s="34"/>
     </row>
     <row r="112" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A112" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C112" s="54">
         <v>93</v>
       </c>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="55"/>
       <c r="L112" s="26">
         <v>556</v>
       </c>
-      <c r="M112" s="150" t="s">
+      <c r="M112" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N112" s="151"/>
-[...4 lines deleted...]
-      <c r="S112" s="152"/>
+      <c r="N112" s="189"/>
+      <c r="O112" s="189"/>
+      <c r="P112" s="189"/>
+      <c r="Q112" s="189"/>
+      <c r="R112" s="189"/>
+      <c r="S112" s="190"/>
     </row>
     <row r="113" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A113" s="4"/>
       <c r="C113" s="54"/>
       <c r="D113" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G113" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H113" s="19"/>
       <c r="I113" s="19"/>
       <c r="J113" s="19"/>
       <c r="K113" s="55"/>
       <c r="L113" s="27"/>
       <c r="M113" s="38"/>
       <c r="N113" s="18">
         <v>0</v>
       </c>
@@ -25227,59 +25223,59 @@
       </c>
       <c r="Q118" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R118" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S118" s="82"/>
     </row>
     <row r="119" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A119" s="84"/>
       <c r="C119" s="56">
         <v>94</v>
       </c>
       <c r="D119" s="47"/>
       <c r="E119" s="47"/>
       <c r="F119" s="47"/>
       <c r="G119" s="47"/>
       <c r="H119" s="47"/>
       <c r="I119" s="47"/>
       <c r="J119" s="47"/>
       <c r="K119" s="48"/>
       <c r="L119" s="83">
         <v>561</v>
       </c>
-      <c r="M119" s="147" t="s">
+      <c r="M119" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N119" s="148"/>
-[...4 lines deleted...]
-      <c r="S119" s="149"/>
+      <c r="N119" s="192"/>
+      <c r="O119" s="192"/>
+      <c r="P119" s="192"/>
+      <c r="Q119" s="192"/>
+      <c r="R119" s="192"/>
+      <c r="S119" s="193"/>
     </row>
     <row r="120" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A120" s="84"/>
       <c r="C120" s="43"/>
       <c r="D120" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="20"/>
       <c r="I120" s="20"/>
       <c r="J120" s="20"/>
       <c r="K120" s="45"/>
       <c r="L120" s="27"/>
       <c r="M120" s="38"/>
       <c r="N120" s="18">
         <v>0</v>
       </c>
@@ -25453,59 +25449,59 @@
       </c>
       <c r="Q125" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R125" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S125" s="34"/>
     </row>
     <row r="126" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A126" s="84"/>
       <c r="C126" s="79">
         <v>94</v>
       </c>
       <c r="D126" s="80"/>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
       <c r="J126" s="80"/>
       <c r="K126" s="81"/>
       <c r="L126" s="26">
         <v>561</v>
       </c>
-      <c r="M126" s="150" t="s">
+      <c r="M126" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N126" s="151"/>
-[...4 lines deleted...]
-      <c r="S126" s="152"/>
+      <c r="N126" s="189"/>
+      <c r="O126" s="189"/>
+      <c r="P126" s="189"/>
+      <c r="Q126" s="189"/>
+      <c r="R126" s="189"/>
+      <c r="S126" s="190"/>
     </row>
     <row r="127" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A127" s="84"/>
       <c r="C127" s="56"/>
       <c r="D127" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="47" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="47" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="47" t="s">
         <v>9</v>
       </c>
       <c r="H127" s="47"/>
       <c r="I127" s="47"/>
       <c r="J127" s="47"/>
       <c r="K127" s="48"/>
       <c r="L127" s="27"/>
       <c r="M127" s="38"/>
       <c r="N127" s="18">
         <v>0</v>
       </c>
@@ -25729,59 +25725,59 @@
         <v>8</v>
       </c>
       <c r="S133" s="34"/>
     </row>
     <row r="134" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A134" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C134" s="54">
         <v>55</v>
       </c>
       <c r="D134" s="19"/>
       <c r="E134" s="19"/>
       <c r="F134" s="19"/>
       <c r="G134" s="19"/>
       <c r="H134" s="19"/>
       <c r="I134" s="19"/>
       <c r="J134" s="19"/>
       <c r="K134" s="55"/>
       <c r="L134" s="26">
         <v>599</v>
       </c>
-      <c r="M134" s="150" t="s">
+      <c r="M134" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N134" s="151"/>
-[...4 lines deleted...]
-      <c r="S134" s="152"/>
+      <c r="N134" s="189"/>
+      <c r="O134" s="189"/>
+      <c r="P134" s="189"/>
+      <c r="Q134" s="189"/>
+      <c r="R134" s="189"/>
+      <c r="S134" s="190"/>
     </row>
     <row r="135" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A135" s="4"/>
       <c r="C135" s="54"/>
       <c r="D135" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G135" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H135" s="19"/>
       <c r="I135" s="19"/>
       <c r="J135" s="19"/>
       <c r="K135" s="55"/>
       <c r="L135" s="27"/>
       <c r="M135" s="38"/>
       <c r="N135" s="18">
         <v>0</v>
       </c>
@@ -25955,59 +25951,59 @@
       </c>
       <c r="Q140" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R140" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S140" s="82"/>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141" s="84"/>
       <c r="C141" s="56">
         <v>95</v>
       </c>
       <c r="D141" s="47"/>
       <c r="E141" s="47"/>
       <c r="F141" s="47"/>
       <c r="G141" s="47"/>
       <c r="H141" s="47"/>
       <c r="I141" s="47"/>
       <c r="J141" s="47"/>
       <c r="K141" s="48"/>
       <c r="L141" s="83">
         <v>600</v>
       </c>
-      <c r="M141" s="147" t="s">
+      <c r="M141" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N141" s="148"/>
-[...4 lines deleted...]
-      <c r="S141" s="149"/>
+      <c r="N141" s="192"/>
+      <c r="O141" s="192"/>
+      <c r="P141" s="192"/>
+      <c r="Q141" s="192"/>
+      <c r="R141" s="192"/>
+      <c r="S141" s="193"/>
     </row>
     <row r="142" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A142" s="84"/>
       <c r="C142" s="43"/>
       <c r="D142" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H142" s="20"/>
       <c r="I142" s="20"/>
       <c r="J142" s="20"/>
       <c r="K142" s="45"/>
       <c r="L142" s="27"/>
       <c r="M142" s="38"/>
       <c r="N142" s="18">
         <v>0</v>
       </c>
@@ -26181,59 +26177,59 @@
       </c>
       <c r="Q147" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R147" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S147" s="34"/>
     </row>
     <row r="148" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A148" s="84"/>
       <c r="C148" s="79">
         <v>95</v>
       </c>
       <c r="D148" s="80"/>
       <c r="E148" s="80"/>
       <c r="F148" s="80"/>
       <c r="G148" s="80"/>
       <c r="H148" s="80"/>
       <c r="I148" s="80"/>
       <c r="J148" s="80"/>
       <c r="K148" s="81"/>
       <c r="L148" s="26">
         <v>600</v>
       </c>
-      <c r="M148" s="150" t="s">
+      <c r="M148" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N148" s="151"/>
-[...4 lines deleted...]
-      <c r="S148" s="152"/>
+      <c r="N148" s="189"/>
+      <c r="O148" s="189"/>
+      <c r="P148" s="189"/>
+      <c r="Q148" s="189"/>
+      <c r="R148" s="189"/>
+      <c r="S148" s="190"/>
     </row>
     <row r="149" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A149" s="84"/>
       <c r="C149" s="56"/>
       <c r="D149" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="47" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="47" t="s">
         <v>9</v>
       </c>
       <c r="G149" s="47" t="s">
         <v>9</v>
       </c>
       <c r="H149" s="47"/>
       <c r="I149" s="47"/>
       <c r="J149" s="47"/>
       <c r="K149" s="48"/>
       <c r="L149" s="27"/>
       <c r="M149" s="38"/>
       <c r="N149" s="18">
         <v>0</v>
       </c>
@@ -26457,59 +26453,59 @@
         <v>8</v>
       </c>
       <c r="S155" s="34"/>
     </row>
     <row r="156" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A156" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C156" s="54">
         <v>237</v>
       </c>
       <c r="D156" s="19"/>
       <c r="E156" s="19"/>
       <c r="F156" s="19"/>
       <c r="G156" s="19"/>
       <c r="H156" s="19"/>
       <c r="I156" s="19"/>
       <c r="J156" s="19"/>
       <c r="K156" s="55"/>
       <c r="L156" s="26">
         <v>490</v>
       </c>
-      <c r="M156" s="150" t="s">
+      <c r="M156" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N156" s="151"/>
-[...4 lines deleted...]
-      <c r="S156" s="152"/>
+      <c r="N156" s="189"/>
+      <c r="O156" s="189"/>
+      <c r="P156" s="189"/>
+      <c r="Q156" s="189"/>
+      <c r="R156" s="189"/>
+      <c r="S156" s="190"/>
     </row>
     <row r="157" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A157" s="4"/>
       <c r="C157" s="54"/>
       <c r="D157" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G157" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H157" s="19"/>
       <c r="I157" s="19"/>
       <c r="J157" s="19"/>
       <c r="K157" s="55"/>
       <c r="L157" s="27"/>
       <c r="M157" s="38"/>
       <c r="N157" s="18">
         <v>0</v>
       </c>
@@ -26683,59 +26679,59 @@
       </c>
       <c r="Q162" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R162" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S162" s="82"/>
     </row>
     <row r="163" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A163" s="84"/>
       <c r="C163" s="56">
         <v>242</v>
       </c>
       <c r="D163" s="47"/>
       <c r="E163" s="47"/>
       <c r="F163" s="47"/>
       <c r="G163" s="47"/>
       <c r="H163" s="47"/>
       <c r="I163" s="47"/>
       <c r="J163" s="47"/>
       <c r="K163" s="48"/>
       <c r="L163" s="83">
         <v>491</v>
       </c>
-      <c r="M163" s="147" t="s">
+      <c r="M163" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N163" s="148"/>
-[...4 lines deleted...]
-      <c r="S163" s="149"/>
+      <c r="N163" s="192"/>
+      <c r="O163" s="192"/>
+      <c r="P163" s="192"/>
+      <c r="Q163" s="192"/>
+      <c r="R163" s="192"/>
+      <c r="S163" s="193"/>
     </row>
     <row r="164" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A164" s="84"/>
       <c r="C164" s="43"/>
       <c r="D164" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G164" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H164" s="20"/>
       <c r="I164" s="20"/>
       <c r="J164" s="20"/>
       <c r="K164" s="45"/>
       <c r="L164" s="27"/>
       <c r="M164" s="38"/>
       <c r="N164" s="18">
         <v>0</v>
       </c>
@@ -26909,59 +26905,59 @@
       </c>
       <c r="Q169" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R169" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S169" s="34"/>
     </row>
     <row r="170" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A170" s="84"/>
       <c r="C170" s="79">
         <v>242</v>
       </c>
       <c r="D170" s="80"/>
       <c r="E170" s="80"/>
       <c r="F170" s="80"/>
       <c r="G170" s="80"/>
       <c r="H170" s="80"/>
       <c r="I170" s="80"/>
       <c r="J170" s="80"/>
       <c r="K170" s="81"/>
       <c r="L170" s="26">
         <v>491</v>
       </c>
-      <c r="M170" s="150" t="s">
+      <c r="M170" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N170" s="151"/>
-[...4 lines deleted...]
-      <c r="S170" s="152"/>
+      <c r="N170" s="189"/>
+      <c r="O170" s="189"/>
+      <c r="P170" s="189"/>
+      <c r="Q170" s="189"/>
+      <c r="R170" s="189"/>
+      <c r="S170" s="190"/>
     </row>
     <row r="171" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A171" s="84"/>
       <c r="C171" s="56"/>
       <c r="D171" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="47" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="47" t="s">
         <v>9</v>
       </c>
       <c r="G171" s="47" t="s">
         <v>9</v>
       </c>
       <c r="H171" s="47"/>
       <c r="I171" s="47"/>
       <c r="J171" s="47"/>
       <c r="K171" s="48"/>
       <c r="L171" s="27"/>
       <c r="M171" s="38"/>
       <c r="N171" s="18">
         <v>0</v>
       </c>
@@ -27185,59 +27181,59 @@
         <v>8</v>
       </c>
       <c r="S177" s="34"/>
     </row>
     <row r="178" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A178" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C178" s="54">
         <v>50</v>
       </c>
       <c r="D178" s="19"/>
       <c r="E178" s="19"/>
       <c r="F178" s="19"/>
       <c r="G178" s="19"/>
       <c r="H178" s="19"/>
       <c r="I178" s="19"/>
       <c r="J178" s="19"/>
       <c r="K178" s="55"/>
       <c r="L178" s="26">
         <v>492</v>
       </c>
-      <c r="M178" s="150" t="s">
+      <c r="M178" s="188" t="s">
         <v>21</v>
       </c>
-      <c r="N178" s="151"/>
-[...4 lines deleted...]
-      <c r="S178" s="152"/>
+      <c r="N178" s="189"/>
+      <c r="O178" s="189"/>
+      <c r="P178" s="189"/>
+      <c r="Q178" s="189"/>
+      <c r="R178" s="189"/>
+      <c r="S178" s="190"/>
     </row>
     <row r="179" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A179" s="4"/>
       <c r="C179" s="54"/>
       <c r="D179" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G179" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H179" s="19"/>
       <c r="I179" s="19"/>
       <c r="J179" s="19"/>
       <c r="K179" s="55"/>
       <c r="L179" s="27"/>
       <c r="M179" s="38"/>
       <c r="N179" s="18">
         <v>0</v>
       </c>
@@ -27411,59 +27407,59 @@
       </c>
       <c r="Q184" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R184" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S184" s="82"/>
     </row>
     <row r="185" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A185" s="84"/>
       <c r="C185" s="56">
         <v>49</v>
       </c>
       <c r="D185" s="47"/>
       <c r="E185" s="47"/>
       <c r="F185" s="47"/>
       <c r="G185" s="47"/>
       <c r="H185" s="47"/>
       <c r="I185" s="47"/>
       <c r="J185" s="47"/>
       <c r="K185" s="48"/>
       <c r="L185" s="83">
         <v>497</v>
       </c>
-      <c r="M185" s="147" t="s">
+      <c r="M185" s="191" t="s">
         <v>21</v>
       </c>
-      <c r="N185" s="148"/>
-[...4 lines deleted...]
-      <c r="S185" s="149"/>
+      <c r="N185" s="192"/>
+      <c r="O185" s="192"/>
+      <c r="P185" s="192"/>
+      <c r="Q185" s="192"/>
+      <c r="R185" s="192"/>
+      <c r="S185" s="193"/>
     </row>
     <row r="186" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A186" s="84"/>
       <c r="C186" s="43"/>
       <c r="D186" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G186" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H186" s="20"/>
       <c r="I186" s="20"/>
       <c r="J186" s="20"/>
       <c r="K186" s="45"/>
       <c r="L186" s="27"/>
       <c r="M186" s="38"/>
       <c r="N186" s="18">
         <v>0</v>
       </c>
@@ -27637,59 +27633,59 @@
       </c>
       <c r="Q191" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R191" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S191" s="34"/>
     </row>
     <row r="192" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A192" s="84"/>
       <c r="C192" s="79">
         <v>49</v>
       </c>
       <c r="D192" s="80"/>
       <c r="E192" s="80"/>
       <c r="F192" s="80"/>
       <c r="G192" s="80"/>
       <c r="H192" s="80"/>
       <c r="I192" s="80"/>
       <c r="J192" s="80"/>
       <c r="K192" s="81"/>
       <c r="L192" s="26">
         <v>497</v>
       </c>
-      <c r="M192" s="150" t="s">
+      <c r="M192" s="188" t="s">
         <v>23</v>
       </c>
-      <c r="N192" s="151"/>
-[...4 lines deleted...]
-      <c r="S192" s="152"/>
+      <c r="N192" s="189"/>
+      <c r="O192" s="189"/>
+      <c r="P192" s="189"/>
+      <c r="Q192" s="189"/>
+      <c r="R192" s="189"/>
+      <c r="S192" s="190"/>
     </row>
     <row r="193" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A193" s="84"/>
       <c r="C193" s="56"/>
       <c r="D193" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="47" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="47" t="s">
         <v>9</v>
       </c>
       <c r="G193" s="47" t="s">
         <v>9</v>
       </c>
       <c r="H193" s="47"/>
       <c r="I193" s="47"/>
       <c r="J193" s="47"/>
       <c r="K193" s="48"/>
       <c r="L193" s="27"/>
       <c r="M193" s="38"/>
       <c r="N193" s="18">
         <v>0</v>
       </c>
@@ -27837,77 +27833,77 @@
       <c r="S197" s="15"/>
     </row>
     <row r="198" spans="1:19" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A198" s="13"/>
       <c r="B198" s="99"/>
       <c r="C198" s="100"/>
       <c r="D198" s="100"/>
       <c r="E198" s="100"/>
       <c r="F198" s="100"/>
       <c r="G198" s="100"/>
       <c r="H198" s="100"/>
       <c r="I198" s="100"/>
       <c r="J198" s="100"/>
       <c r="K198" s="100"/>
       <c r="L198" s="101"/>
       <c r="M198" s="14"/>
       <c r="N198" s="14"/>
       <c r="O198" s="14"/>
       <c r="P198" s="14"/>
       <c r="Q198" s="14"/>
       <c r="R198" s="14"/>
       <c r="S198" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="27">
-    <mergeCell ref="M178:S178"/>
-[...7 lines deleted...]
-    <mergeCell ref="M170:S170"/>
+    <mergeCell ref="M38:S38"/>
+    <mergeCell ref="M2:S2"/>
+    <mergeCell ref="M9:S9"/>
+    <mergeCell ref="M16:S16"/>
+    <mergeCell ref="M24:S24"/>
+    <mergeCell ref="M31:S31"/>
     <mergeCell ref="M126:S126"/>
     <mergeCell ref="M46:S46"/>
     <mergeCell ref="M53:S53"/>
     <mergeCell ref="M60:S60"/>
     <mergeCell ref="M68:S68"/>
     <mergeCell ref="M75:S75"/>
     <mergeCell ref="M82:S82"/>
     <mergeCell ref="M97:S97"/>
     <mergeCell ref="M90:S90"/>
     <mergeCell ref="M104:S104"/>
     <mergeCell ref="M112:S112"/>
     <mergeCell ref="M119:S119"/>
-    <mergeCell ref="M38:S38"/>
-[...4 lines deleted...]
-    <mergeCell ref="M31:S31"/>
+    <mergeCell ref="M178:S178"/>
+    <mergeCell ref="M185:S185"/>
+    <mergeCell ref="M192:S192"/>
+    <mergeCell ref="M134:S134"/>
+    <mergeCell ref="M141:S141"/>
+    <mergeCell ref="M148:S148"/>
+    <mergeCell ref="M156:S156"/>
+    <mergeCell ref="M163:S163"/>
+    <mergeCell ref="M170:S170"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E992BDB9-DD83-4439-8C2A-D53AF5F2A045}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:S21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="11" width="3" customWidth="1"/>
     <col min="13" max="19" width="5.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>10</v>
@@ -27944,621 +27940,621 @@
       </c>
       <c r="L1" s="25" t="s">
         <v>20</v>
       </c>
       <c r="M1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="O1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="P1" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Q1" s="23" t="s">
         <v>7</v>
       </c>
       <c r="R1" s="24" t="s">
         <v>8</v>
       </c>
       <c r="S1" s="34"/>
     </row>
     <row r="2" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="134" t="s">
+      <c r="A2" s="133" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="140" t="s">
+      <c r="B2" s="139" t="s">
         <v>73</v>
       </c>
       <c r="C2" s="54">
         <v>29</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="55"/>
       <c r="L2" s="26">
         <v>262</v>
       </c>
-      <c r="M2" s="150"/>
-[...5 lines deleted...]
-      <c r="S2" s="152"/>
+      <c r="M2" s="188"/>
+      <c r="N2" s="189"/>
+      <c r="O2" s="189"/>
+      <c r="P2" s="189"/>
+      <c r="Q2" s="189"/>
+      <c r="R2" s="189"/>
+      <c r="S2" s="190"/>
     </row>
     <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4"/>
       <c r="C3" s="43"/>
       <c r="D3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="45"/>
       <c r="L3" s="27"/>
       <c r="M3" s="38">
         <v>0</v>
       </c>
       <c r="N3" s="18">
         <v>0.25</v>
       </c>
-      <c r="O3" s="129">
+      <c r="O3" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P3" s="129">
-[...3 lines deleted...]
-      <c r="R3" s="129"/>
+      <c r="P3" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="128"/>
+      <c r="R3" s="128"/>
       <c r="S3" s="35"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="84"/>
       <c r="C4" s="43"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="45"/>
       <c r="L4" s="27"/>
       <c r="M4" s="38">
         <v>0</v>
       </c>
       <c r="N4" s="18">
         <v>0.25</v>
       </c>
-      <c r="O4" s="129">
+      <c r="O4" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P4" s="129">
-[...3 lines deleted...]
-      <c r="R4" s="129"/>
+      <c r="P4" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="128"/>
       <c r="S4" s="35"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="84"/>
       <c r="C5" s="43"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="20"/>
       <c r="K5" s="45"/>
       <c r="L5" s="27"/>
       <c r="M5" s="38">
         <v>0</v>
       </c>
       <c r="N5" s="18">
         <v>0.25</v>
       </c>
-      <c r="O5" s="129">
+      <c r="O5" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P5" s="129">
-[...3 lines deleted...]
-      <c r="R5" s="129"/>
+      <c r="P5" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="128"/>
+      <c r="R5" s="128"/>
       <c r="S5" s="35"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="84"/>
       <c r="C6" s="43"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="45"/>
       <c r="L6" s="27"/>
       <c r="M6" s="38">
         <v>0</v>
       </c>
       <c r="N6" s="18">
         <v>0.25</v>
       </c>
-      <c r="O6" s="129">
+      <c r="O6" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P6" s="129">
-[...3 lines deleted...]
-      <c r="R6" s="129"/>
+      <c r="P6" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="128"/>
+      <c r="R6" s="128"/>
       <c r="S6" s="35"/>
     </row>
     <row r="7" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="84"/>
       <c r="C7" s="44"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="28"/>
       <c r="M7" s="39">
         <v>0</v>
       </c>
       <c r="N7" s="29">
         <v>0.25</v>
       </c>
-      <c r="O7" s="129">
+      <c r="O7" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P7" s="129">
-[...3 lines deleted...]
-      <c r="R7" s="129"/>
+      <c r="P7" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="128"/>
+      <c r="R7" s="128"/>
       <c r="S7" s="15"/>
     </row>
     <row r="8" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="84"/>
       <c r="C8" s="56"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="48"/>
       <c r="L8" s="25">
         <v>262</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="143" t="s">
-[...8 lines deleted...]
-      <c r="R8" s="144" t="s">
+      <c r="O8" s="142" t="s">
+        <v>7</v>
+      </c>
+      <c r="P8" s="142" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="142" t="s">
+        <v>7</v>
+      </c>
+      <c r="R8" s="143" t="s">
         <v>8</v>
       </c>
       <c r="S8" s="34"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="84"/>
       <c r="C9" s="43">
         <v>28</v>
       </c>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="45"/>
       <c r="L9" s="26">
         <v>7</v>
       </c>
-      <c r="M9" s="150"/>
-[...5 lines deleted...]
-      <c r="S9" s="152"/>
+      <c r="M9" s="188"/>
+      <c r="N9" s="189"/>
+      <c r="O9" s="189"/>
+      <c r="P9" s="189"/>
+      <c r="Q9" s="189"/>
+      <c r="R9" s="189"/>
+      <c r="S9" s="190"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="84"/>
       <c r="C10" s="43"/>
       <c r="D10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="27"/>
       <c r="M10" s="38">
         <v>0</v>
       </c>
       <c r="N10" s="18">
         <v>0.25</v>
       </c>
-      <c r="O10" s="129">
+      <c r="O10" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P10" s="129">
-[...3 lines deleted...]
-      <c r="R10" s="129"/>
+      <c r="P10" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="128"/>
+      <c r="R10" s="128"/>
       <c r="S10" s="35"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="84"/>
       <c r="C11" s="43"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="27"/>
       <c r="M11" s="38">
         <v>0</v>
       </c>
       <c r="N11" s="18">
         <v>0.25</v>
       </c>
-      <c r="O11" s="129">
+      <c r="O11" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P11" s="129">
-[...3 lines deleted...]
-      <c r="R11" s="129"/>
+      <c r="P11" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="128"/>
+      <c r="R11" s="128"/>
       <c r="S11" s="35"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="84"/>
       <c r="C12" s="43"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="27"/>
       <c r="M12" s="38">
         <v>0</v>
       </c>
       <c r="N12" s="18">
         <v>0.25</v>
       </c>
-      <c r="O12" s="129">
+      <c r="O12" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P12" s="129">
-[...3 lines deleted...]
-      <c r="R12" s="129"/>
+      <c r="P12" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="128"/>
+      <c r="R12" s="128"/>
       <c r="S12" s="35"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="84"/>
       <c r="C13" s="43"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="20"/>
       <c r="L13" s="27"/>
       <c r="M13" s="38">
         <v>0</v>
       </c>
       <c r="N13" s="18">
         <v>0.25</v>
       </c>
-      <c r="O13" s="129">
+      <c r="O13" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P13" s="129">
-[...3 lines deleted...]
-      <c r="R13" s="129"/>
+      <c r="P13" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="128"/>
+      <c r="R13" s="128"/>
       <c r="S13" s="35"/>
     </row>
     <row r="14" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="84"/>
       <c r="C14" s="44"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="39">
         <v>0</v>
       </c>
       <c r="N14" s="29">
         <v>0.25</v>
       </c>
-      <c r="O14" s="129">
+      <c r="O14" s="128">
         <v>0.91666666666666663</v>
       </c>
-      <c r="P14" s="129">
-[...3 lines deleted...]
-      <c r="R14" s="129"/>
+      <c r="P14" s="128">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="128"/>
+      <c r="R14" s="128"/>
       <c r="S14" s="15"/>
     </row>
     <row r="15" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="84"/>
       <c r="C15" s="79"/>
       <c r="D15" s="80"/>
       <c r="E15" s="80"/>
       <c r="F15" s="80"/>
       <c r="G15" s="80"/>
       <c r="H15" s="80"/>
       <c r="I15" s="80"/>
       <c r="J15" s="80"/>
       <c r="K15" s="81"/>
       <c r="L15" s="25">
         <v>263</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="O15" s="143" t="s">
-[...8 lines deleted...]
-      <c r="R15" s="144" t="s">
+      <c r="O15" s="142" t="s">
+        <v>7</v>
+      </c>
+      <c r="P15" s="142" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q15" s="142" t="s">
+        <v>7</v>
+      </c>
+      <c r="R15" s="143" t="s">
         <v>8</v>
       </c>
       <c r="S15" s="82"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="84"/>
       <c r="C16" s="56">
         <v>28</v>
       </c>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="48"/>
       <c r="L16" s="83">
         <v>7</v>
       </c>
-      <c r="M16" s="147"/>
-[...5 lines deleted...]
-      <c r="S16" s="149"/>
+      <c r="M16" s="191"/>
+      <c r="N16" s="192"/>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="192"/>
+      <c r="R16" s="192"/>
+      <c r="S16" s="193"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" s="84"/>
       <c r="C17" s="43"/>
       <c r="D17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="45"/>
       <c r="L17" s="27"/>
       <c r="M17" s="38"/>
       <c r="N17" s="18"/>
-      <c r="O17" s="129"/>
-[...2 lines deleted...]
-      <c r="R17" s="129"/>
+      <c r="O17" s="128"/>
+      <c r="P17" s="128"/>
+      <c r="Q17" s="128"/>
+      <c r="R17" s="128"/>
       <c r="S17" s="35"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" s="84"/>
       <c r="C18" s="43"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="45"/>
       <c r="L18" s="27"/>
       <c r="M18" s="38"/>
       <c r="N18" s="18"/>
-      <c r="O18" s="129"/>
-[...2 lines deleted...]
-      <c r="R18" s="129"/>
+      <c r="O18" s="128"/>
+      <c r="P18" s="128"/>
+      <c r="Q18" s="128"/>
+      <c r="R18" s="128"/>
       <c r="S18" s="35"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" s="84"/>
       <c r="C19" s="43"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="20"/>
       <c r="K19" s="45"/>
       <c r="L19" s="27"/>
       <c r="M19" s="38"/>
       <c r="N19" s="18"/>
-      <c r="O19" s="129"/>
-[...2 lines deleted...]
-      <c r="R19" s="129"/>
+      <c r="O19" s="128"/>
+      <c r="P19" s="128"/>
+      <c r="Q19" s="128"/>
+      <c r="R19" s="128"/>
       <c r="S19" s="35"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" s="84"/>
       <c r="C20" s="43"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="45"/>
       <c r="L20" s="27"/>
       <c r="M20" s="38"/>
       <c r="N20" s="18"/>
-      <c r="O20" s="129"/>
-[...2 lines deleted...]
-      <c r="R20" s="129"/>
+      <c r="O20" s="128"/>
+      <c r="P20" s="128"/>
+      <c r="Q20" s="128"/>
+      <c r="R20" s="128"/>
       <c r="S20" s="35"/>
     </row>
     <row r="21" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="85"/>
       <c r="B21" s="86"/>
       <c r="C21" s="44"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="46" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="28"/>
       <c r="M21" s="39"/>
       <c r="N21" s="29"/>
-      <c r="O21" s="129"/>
-[...2 lines deleted...]
-      <c r="R21" s="129"/>
+      <c r="O21" s="128"/>
+      <c r="P21" s="128"/>
+      <c r="Q21" s="128"/>
+      <c r="R21" s="128"/>
       <c r="S21" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="M2:S2"/>
     <mergeCell ref="M9:S9"/>
     <mergeCell ref="M16:S16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>